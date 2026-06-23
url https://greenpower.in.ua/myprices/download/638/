--- v0 (2026-06-01)
+++ v1 (2026-06-23)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-01 13:42:24</t>
+    <t>Актуальность прайса на: 2026-06-23 21:55:32</t>
   </si>
   <si>
     <t>Цены для оптовых закупок</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>