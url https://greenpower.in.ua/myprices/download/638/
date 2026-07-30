--- v1 (2026-06-23)
+++ v2 (2026-07-30)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-23 21:55:32</t>
+    <t>Актуальность прайса на: 2026-07-30 14:38:37</t>
   </si>
   <si>
     <t>Цены для оптовых закупок</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>