--- v2 (2026-07-30)
+++ v3 (2026-08-24)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-30 14:38:37</t>
+    <t>Актуальность прайса на: 2026-08-25 01:31:54</t>
   </si>
   <si>
     <t>Цены для оптовых закупок</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>