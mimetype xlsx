--- v3 (2026-08-24)
+++ v4 (2026-09-26)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-25 01:31:54</t>
+    <t>Актуальность прайса на: 2026-09-26 03:09:46</t>
   </si>
   <si>
     <t>Цены для оптовых закупок</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>