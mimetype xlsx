--- v4 (2026-09-26)
+++ v5 (2026-10-16)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-26 03:09:46</t>
+    <t>Актуальность прайса на: 2026-10-16 04:48:09</t>
   </si>
   <si>
     <t>Цены для оптовых закупок</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -1099,76 +1099,76 @@
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A8" s="17">
         <v>1</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="11"/>
       <c r="E8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="14">
-        <v>2729.0</v>
+        <v>3275.0</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A9" s="17">
         <v>2</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="9"/>
       <c r="E9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>20</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="14">
-        <v>5324.0</v>
+        <v>6389.0</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="40" outlineLevel="1">
       <c r="A10" s="17">
         <v>3</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>