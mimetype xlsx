--- v0 (2026-06-01)
+++ v1 (2026-06-23)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-01 13:42:15</t>
+    <t>Актуальность прайса на: 2026-06-23 13:25:54</t>
   </si>
   <si>
     <t>Тесты ТГК</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>