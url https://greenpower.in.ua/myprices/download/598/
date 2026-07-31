--- v1 (2026-06-23)
+++ v2 (2026-07-31)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-23 13:25:54</t>
+    <t>Актуальность прайса на: 2026-07-31 08:22:27</t>
   </si>
   <si>
     <t>Тесты ТГК</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>