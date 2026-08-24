--- v2 (2026-07-31)
+++ v3 (2026-08-24)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-31 08:22:27</t>
+    <t>Актуальность прайса на: 2026-08-25 01:31:32</t>
   </si>
   <si>
     <t>Тесты ТГК</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>