--- v3 (2026-08-24)
+++ v4 (2026-09-26)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-25 01:31:32</t>
+    <t>Актуальность прайса на: 2026-09-26 03:09:35</t>
   </si>
   <si>
     <t>Тесты ТГК</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>