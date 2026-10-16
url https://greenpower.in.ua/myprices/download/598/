--- v4 (2026-09-26)
+++ v5 (2026-10-16)
@@ -22,51 +22,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-26 03:09:35</t>
+    <t>Актуальность прайса на: 2026-10-16 04:48:11</t>
   </si>
   <si>
     <t>Тесты ТГК</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>