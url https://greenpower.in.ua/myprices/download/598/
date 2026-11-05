--- v5 (2026-10-16)
+++ v6 (2026-11-05)
@@ -1,508 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-10-16 04:48:11</t>
-[...239 lines deleted...]
-    <t>https://greenpower.in.ua/mikropipetki/</t>
+    <t>Актуальность прайса на: 2026-11-05 06:03:39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
-  <fonts count="3">
+  <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
-  <fills count="5">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border/>
-    <border>
-[...12 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="49" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...44 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -747,634 +379,117 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/99/07/799/images/301/1.970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/1620-tch-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/99/07/799/images/698/20-25.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/1620-tch-/?sku=4937" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/99/07/799/images/699/40-50.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/1620-tch-/?sku=4938" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/99/07/799/images/701/80-100.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/1620-tch-/?sku=4939" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/01/08/801/images/303/3.970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/2025-thc-testovyy-nabor-zapravka/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/02/08/802/images/304/6.970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/25-reaktsionnykh-trub-/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/08/804/images/306/8.970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/4050-thc-testovyy-nabor-zapravka/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/08/805/images/503/307.970-min.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/5-tlc-plastiny/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/08/807/images/309/11.970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/80100-thc-testovyy-nabor-zapravka/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/08/808/images/502/310.970-min.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ispytatyelnaya-zhidkost---40ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/08/808/images/502/310.970-min.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ispytatyelnaya-zhidkost---40ml/?sku=3347" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/08/808/images/502/310.970-min.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ispytatyelnaya-zhidkost---40ml/?sku=3348" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/08/809/images/681/311.970.png.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mikrokapsuly/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/10/08/810/images/688/mini_Poroshok_krasitel.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/poroshok-krasitel---150-mg/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/98/07/798/images/504/300.970-min.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mikropipetki/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I24"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="70" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="15" t="s">
-[...485 lines deleted...]
-      </c>
+      <c r="A6" s="4"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:I1"/>
-    <mergeCell ref="A6:I6"/>
-    <mergeCell ref="A12:I12"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
-[...28 lines deleted...]
-    <hyperlink ref="G24" r:id="rId_hyperlink_31"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
-  <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>