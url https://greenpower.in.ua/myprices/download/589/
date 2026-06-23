--- v0 (2026-06-01)
+++ v1 (2026-06-23)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-01 13:42:21</t>
+    <t>Актуальность прайса на: 2026-06-23 12:36:45</t>
   </si>
   <si>
     <t>Угольный фильтр</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>