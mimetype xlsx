--- v1 (2026-06-23)
+++ v2 (2026-07-27)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-23 12:36:45</t>
+    <t>Актуальность прайса на: 2026-07-27 14:58:01</t>
   </si>
   <si>
     <t>Угольный фильтр</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>