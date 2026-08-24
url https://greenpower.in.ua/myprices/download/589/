--- v2 (2026-07-27)
+++ v3 (2026-08-24)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-27 14:58:01</t>
+    <t>Актуальность прайса на: 2026-08-25 01:31:54</t>
   </si>
   <si>
     <t>Угольный фильтр</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -1147,159 +1147,159 @@
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=4925</t>
   </si>
   <si>
     <t>22-100</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø125 1152-1334 м3, фильтр</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=5067</t>
   </si>
   <si>
     <t>22-100 + ч. 29</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø125 1152-1334 м3,  + Чехол</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=5068</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/745/Filtr_150_25_25.750x0.jpg</t>
   </si>
   <si>
-    <t>25-25</t>
+    <t>23-25</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø150 400-560 м3, фильтр</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3464</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/922/mini_Filtr_150_25_25_Ch.750x0.jpg</t>
   </si>
   <si>
-    <t>25-25+ч33</t>
+    <t>23-25+ч33</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø150-400-560 м3, + Чехол</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3465</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/747/Filtr_150_25_33.750x0.jpg</t>
   </si>
   <si>
-    <t>25-33</t>
+    <t>23-33</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø150 520-670 м3, фильтр</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3466</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/923/mini_Filtr_150_25_33_Ch.750x0.jpg</t>
   </si>
   <si>
-    <t>25-33+ч 33</t>
+    <t>23-33+ч 33</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø150 520-670 м3, + Чехол</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3467</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/1535/photo_2021-11-08_14-31-10.750x0.jpg</t>
   </si>
   <si>
-    <t>25-40</t>
+    <t>23-40</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø150 790-1060 м3, фильтр</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3468</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/1536/photo_2021-11-08_14-31-54.750x0.jpg</t>
   </si>
   <si>
-    <t>25-40+Ч 33</t>
+    <t>23-40+Ч 33</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø150 790-1060 м3, + Чехол</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3469</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/1537/photo_2021-11-08_14-32-36.750x0.jpg</t>
   </si>
   <si>
-    <t>25-60</t>
+    <t>23-60</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø150 1090-1400 м3, фильтр</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3470</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/1538/photo_2021-11-08_14-33-08.750x0.jpg</t>
   </si>
   <si>
-    <t>25-60+Ч 33</t>
+    <t>23-60+Ч 33</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø150 1090-1400 м3, + Чехол</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3471</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/753/Filtr_150_25_100.750x0.jpg</t>
   </si>
   <si>
-    <t>25-100</t>
+    <t>23-100</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø150-1570-2000 м3, фильтр</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3472</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/925/mini_Filtr_150_25_100_Ch.750x0.jpg</t>
   </si>
   <si>
-    <t>25-100+Ч 33</t>
+    <t>23-100+Ч 33</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø150-1570-2000 м3, + Чехол</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3473</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/755/Filtr_200_32_33.750x0.jpg</t>
   </si>
   <si>
     <t>32-33</t>
   </si>
   <si>
     <t>угольный фильтр - Многоразовый, Разборной, качественный  для вентиляции и гроубокса Ø200 850-1124 м3, фильтр</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/razbornoy-kachestvennyy-ugolnyy-filtr-dlya-grouboksa/?sku=3474</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/69/07/769/images/926/mini_Filtr_200_32_33_Ch.750x0.jpg</t>
   </si>
   <si>
     <t>32-33+Ч 40</t>
   </si>