--- v3 (2026-08-24)
+++ v4 (2026-09-26)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-25 01:31:54</t>
+    <t>Актуальность прайса на: 2026-09-26 03:09:48</t>
   </si>
   <si>
     <t>Угольный фильтр</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -6025,1779 +6025,1779 @@
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A8" s="16">
         <v>1</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="13">
-        <v>1615.3</v>
+        <v>1877.0</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A9" s="16">
         <v>2</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="13">
-        <v>2600.4</v>
+        <v>3092.1</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A10" s="16">
         <v>3</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="13">
-        <v>1959.4</v>
+        <v>2323.0</v>
       </c>
     </row>
     <row r="11" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A11" s="16">
         <v>4</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>30</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="13">
-        <v>3022.0</v>
+        <v>3298.1</v>
       </c>
     </row>
     <row r="12" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A12" s="16">
         <v>5</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>34</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="13">
-        <v>2208.0</v>
+        <v>2370.0</v>
       </c>
     </row>
     <row r="13" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="16">
         <v>6</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="13">
-        <v>3258.0</v>
+        <v>3419.6</v>
       </c>
     </row>
     <row r="14" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="16">
         <v>7</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>42</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="13">
-        <v>1803.6</v>
+        <v>1927.0</v>
       </c>
     </row>
     <row r="15" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="16">
         <v>8</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>46</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="13">
-        <v>2703.65</v>
+        <v>3142.0</v>
       </c>
     </row>
     <row r="16" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="16">
         <v>9</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="10" t="s">
         <v>50</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="13">
-        <v>2536.9</v>
+        <v>2728.0</v>
       </c>
     </row>
     <row r="17" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="16">
         <v>10</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="10" t="s">
         <v>54</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="13">
-        <v>3511.0</v>
+        <v>3702.5</v>
       </c>
     </row>
     <row r="18" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="16">
         <v>11</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>56</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>58</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="13">
-        <v>2900.1</v>
+        <v>3132.0</v>
       </c>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="16">
         <v>12</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="10" t="s">
         <v>62</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I19" s="13">
-        <v>3950.1</v>
+        <v>4182.2</v>
       </c>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="16">
         <v>13</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>65</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>66</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="13">
-        <v>5203.4</v>
+        <v>5784.0</v>
       </c>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="16">
         <v>14</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>69</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>70</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="13">
-        <v>6913.5</v>
+        <v>7493.7</v>
       </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="16">
         <v>15</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="13">
-        <v>2241.0</v>
+        <v>2418.0</v>
       </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="16">
         <v>16</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>79</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="13">
-        <v>3934.1</v>
+        <v>4098.6</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="16">
         <v>17</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>81</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>82</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I24" s="13">
-        <v>2668.0</v>
+        <v>2901.0</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="16">
         <v>18</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>86</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I25" s="13">
-        <v>4551.6</v>
+        <v>4791.5</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="16">
         <v>19</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>89</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>90</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I26" s="13">
-        <v>3258.4</v>
+        <v>3541.0</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="16">
         <v>20</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>93</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>94</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I27" s="13">
-        <v>5410.1</v>
+        <v>5716.4</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="16">
         <v>21</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>97</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="13">
-        <v>5572.0</v>
+        <v>6166.0</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="16">
         <v>22</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>99</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>101</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I29" s="13">
-        <v>7462.0</v>
+        <v>8056.3</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="40" outlineLevel="1">
       <c r="A30" s="16">
         <v>23</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>103</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G30" s="10" t="s">
         <v>104</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I30" s="13">
-        <v>7494.0</v>
+        <v>8343.0</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="40" outlineLevel="1">
       <c r="A31" s="16">
         <v>24</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>106</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>74</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>107</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="13">
-        <v>9923.9</v>
+        <v>10773.0</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="16">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>109</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>110</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>112</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="13">
-        <v>3192.2</v>
+        <v>3451.0</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="16">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>115</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>116</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="13">
-        <v>4602.15</v>
+        <v>4861.2</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="16">
         <v>27</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>117</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>120</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="13">
-        <v>3536.1</v>
+        <v>3882.0</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="16">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>121</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>123</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>124</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="13">
-        <v>5864.0</v>
+        <v>6138.3</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="16">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
         <v>125</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>126</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>127</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>128</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="13">
-        <v>3637.5</v>
+        <v>3983.0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="16">
         <v>30</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>130</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>131</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>132</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I37" s="13">
-        <v>6015.0</v>
+        <v>6375.4</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="16">
         <v>31</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>133</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>135</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G38" s="10" t="s">
         <v>136</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I38" s="13">
-        <v>4940.6</v>
+        <v>5459.0</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="16">
         <v>32</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>137</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>138</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>139</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>140</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="13">
-        <v>8058.7</v>
+        <v>8547.15</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="16">
         <v>33</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>142</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G40" s="10" t="s">
         <v>144</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I40" s="13">
-        <v>9056.1</v>
+        <v>10092.0</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="16">
         <v>34</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>145</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>146</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>147</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>111</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>148</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="13">
-        <v>11801.1</v>
+        <v>12837.3</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="16">
         <v>35</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>150</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>151</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>152</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>153</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I42" s="13">
-        <v>5525.0</v>
+        <v>6058.0</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="16">
         <v>36</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>155</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>156</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>152</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I43" s="13">
-        <v>6900.1</v>
+        <v>7433.45</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="16">
         <v>37</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>159</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>160</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>152</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>161</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I44" s="13">
-        <v>7406.3</v>
+        <v>8171.0</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="16">
         <v>38</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
         <v>162</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>163</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>164</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>152</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>165</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I45" s="13">
-        <v>11527.45</v>
+        <v>12251.4</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="16">
         <v>39</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>167</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>168</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>152</v>
       </c>
       <c r="G46" s="10" t="s">
         <v>169</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I46" s="13">
-        <v>8894.5</v>
+        <v>9875.0</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="16">
         <v>40</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>172</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>152</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>173</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I47" s="13">
-        <v>13038.0</v>
+        <v>14037.7</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="16">
         <v>41</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>175</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>176</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>152</v>
       </c>
       <c r="G48" s="10" t="s">
         <v>177</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I48" s="13">
-        <v>13922.0</v>
+        <v>15538.0</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="16">
         <v>42</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>180</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>152</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>181</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I49" s="13">
-        <v>17297.1</v>
+        <v>18913.5</v>
       </c>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="16">
         <v>43</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>183</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>184</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>185</v>
       </c>
       <c r="G50" s="10" t="s">
         <v>186</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I50" s="13">
-        <v>7157.8</v>
+        <v>7858.0</v>
       </c>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="16">
         <v>44</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>188</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>189</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>185</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>190</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I51" s="13">
-        <v>10626.6</v>
+        <v>11326.8</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="16">
         <v>45</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>192</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>193</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>185</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>194</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I52" s="13">
-        <v>9965.0</v>
+        <v>11315.0</v>
       </c>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="16">
         <v>46</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>196</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>197</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>185</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>198</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I53" s="13">
-        <v>13265.0</v>
+        <v>14615.1</v>
       </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="16">
         <v>47</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>200</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>201</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>185</v>
       </c>
       <c r="G54" s="10" t="s">
         <v>202</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I54" s="13">
-        <v>13456.0</v>
+        <v>14941.0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="16">
         <v>48</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>204</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>205</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>185</v>
       </c>
       <c r="G55" s="10" t="s">
         <v>206</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I55" s="13">
-        <v>17201.1</v>
+        <v>18691.15</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="16">
         <v>49</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>208</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>209</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>185</v>
       </c>
       <c r="G56" s="10" t="s">
         <v>210</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="13">
-        <v>18259.0</v>
+        <v>20380.0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="16">
         <v>50</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>212</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>213</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>185</v>
       </c>
       <c r="G57" s="10" t="s">
         <v>214</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I57" s="13">
-        <v>22908.6</v>
+        <v>25030.2</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="16">
         <v>51</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>216</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>217</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>218</v>
       </c>
       <c r="G58" s="10" t="s">
         <v>219</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I58" s="13">
-        <v>13840.0</v>
+        <v>15094.0</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="16">
         <v>52</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>221</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>222</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>218</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>223</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I59" s="13">
-        <v>17619.6</v>
+        <v>18873.6</v>
       </c>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="16">
         <v>53</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
         <v>224</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>225</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>226</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>218</v>
       </c>
       <c r="G60" s="10" t="s">
         <v>227</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I60" s="13">
-        <v>16425.0</v>
+        <v>18180.0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="16">
         <v>54</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
         <v>228</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>229</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>230</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>218</v>
       </c>
       <c r="G61" s="10" t="s">
         <v>231</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I61" s="13">
-        <v>20774.6</v>
+        <v>22530.15</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="16">
         <v>55</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>233</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>234</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>218</v>
       </c>
       <c r="G62" s="10" t="s">
         <v>235</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I62" s="13">
-        <v>25427.0</v>
+        <v>28312.0</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="16">
         <v>56</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>237</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>238</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>218</v>
       </c>
       <c r="G63" s="10" t="s">
         <v>239</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I63" s="13">
-        <v>30526.7</v>
+        <v>33411.9</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="16">
         <v>57</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>241</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>242</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>243</v>
       </c>
       <c r="G64" s="10" t="s">
         <v>244</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I64" s="13">
-        <v>39083.0</v>
+        <v>43371.0</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="16">
         <v>58</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>246</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>247</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>243</v>
       </c>
       <c r="G65" s="10" t="s">
         <v>248</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I65" s="13">
-        <v>47782.65</v>
+        <v>52070.7</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="16">
         <v>59</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>250</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>251</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>243</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>252</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I66" s="13">
-        <v>52949.0</v>
+        <v>59075.0</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="16">
         <v>60</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>254</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>255</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>243</v>
       </c>
       <c r="G67" s="10" t="s">
         <v>256</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I67" s="13">
-        <v>63149.2</v>
+        <v>69274.9</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="1">
       <c r="A68" s="16">
         <v>61</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>258</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>259</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>260</v>
       </c>
       <c r="G68" s="10" t="s">
         <v>261</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I68" s="13">
-        <v>273.9</v>
+        <v>309.5</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="1">
       <c r="A69" s="16">
         <v>62</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>262</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>263</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>260</v>
       </c>
       <c r="G69" s="10" t="s">
         <v>264</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I69" s="13">
-        <v>547.8</v>
+        <v>619.1</v>
       </c>
     </row>
     <row r="70" spans="1:9" outlineLevel="1">
       <c r="A70" s="16">
         <v>63</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>265</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>266</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>260</v>
       </c>
       <c r="G70" s="10" t="s">
         <v>267</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I70" s="13">
-        <v>495.0</v>
+        <v>559.35</v>
       </c>
     </row>
     <row r="71" spans="1:9" outlineLevel="1">
       <c r="A71" s="16">
         <v>64</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>268</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>269</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>260</v>
       </c>
       <c r="G71" s="10" t="s">
         <v>270</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I71" s="13">
-        <v>639.1</v>
+        <v>722.2</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="16">
         <v>65</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>271</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>272</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>260</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>273</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I72" s="13">
-        <v>1278.2</v>
+        <v>1444.4</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="16">
         <v>66</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>275</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>276</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>277</v>
       </c>
       <c r="G73" s="10" t="s">
         <v>278</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>18</v>
       </c>
@@ -7807,1617 +7807,1617 @@
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="16">
         <v>67</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>280</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>281</v>
       </c>
       <c r="F74" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G74" s="10" t="s">
         <v>283</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I74" s="13">
-        <v>1615.3</v>
+        <v>1877.0</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="16">
         <v>68</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>285</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>286</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G75" s="10" t="s">
         <v>287</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I75" s="13">
-        <v>2600.4</v>
+        <v>3092.1</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="16">
         <v>69</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>289</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>290</v>
       </c>
       <c r="F76" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G76" s="10" t="s">
         <v>291</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I76" s="13">
-        <v>1959.4</v>
+        <v>2323.0</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="16">
         <v>70</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>293</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>294</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>295</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I77" s="13">
-        <v>3022.0</v>
+        <v>3298.1</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="16">
         <v>71</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>297</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>298</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>299</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I78" s="13">
-        <v>2208.0</v>
+        <v>2370.0</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="16">
         <v>72</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
         <v>300</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>301</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>302</v>
       </c>
       <c r="F79" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G79" s="10" t="s">
         <v>303</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I79" s="13">
-        <v>3258.0</v>
+        <v>3419.6</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="16">
         <v>73</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>305</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>306</v>
       </c>
       <c r="F80" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G80" s="10" t="s">
         <v>307</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I80" s="13">
-        <v>1803.6</v>
+        <v>1927.0</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="16">
         <v>74</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>309</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>310</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G81" s="10" t="s">
         <v>311</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I81" s="13">
-        <v>2703.65</v>
+        <v>3142.0</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="16">
         <v>75</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
         <v>312</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>313</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>314</v>
       </c>
       <c r="F82" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G82" s="10" t="s">
         <v>315</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I82" s="13">
-        <v>2536.9</v>
+        <v>2728.0</v>
       </c>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="16">
         <v>76</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>317</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>318</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G83" s="10" t="s">
         <v>319</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I83" s="13">
-        <v>3511.0</v>
+        <v>3702.5</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="16">
         <v>77</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>321</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>322</v>
       </c>
       <c r="F84" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G84" s="10" t="s">
         <v>323</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I84" s="13">
-        <v>2900.1</v>
+        <v>3132.0</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="16">
         <v>78</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>325</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>327</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I85" s="13">
-        <v>3950.1</v>
+        <v>4182.2</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="16">
         <v>79</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>331</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I86" s="13">
-        <v>5203.4</v>
+        <v>5784.0</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="16">
         <v>80</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
         <v>332</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>333</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>334</v>
       </c>
       <c r="F87" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>335</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I87" s="13">
-        <v>6913.5</v>
+        <v>7493.7</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="16">
         <v>81</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
         <v>336</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>337</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>338</v>
       </c>
       <c r="F88" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>339</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="13">
-        <v>2241.0</v>
+        <v>2418.0</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="16">
         <v>82</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>341</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>342</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>343</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I89" s="13">
-        <v>3934.1</v>
+        <v>4098.6</v>
       </c>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="16">
         <v>83</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
         <v>336</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>344</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>345</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G90" s="10" t="s">
         <v>346</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I90" s="13">
-        <v>2668.0</v>
+        <v>2901.0</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="16">
         <v>84</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
         <v>347</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>348</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>349</v>
       </c>
       <c r="F91" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G91" s="10" t="s">
         <v>350</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I91" s="13">
-        <v>4551.6</v>
+        <v>4791.5</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="16">
         <v>85</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
         <v>351</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>352</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>353</v>
       </c>
       <c r="F92" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G92" s="10" t="s">
         <v>354</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I92" s="13">
-        <v>3258.4</v>
+        <v>3541.0</v>
       </c>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A93" s="16">
         <v>86</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>356</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>357</v>
       </c>
       <c r="F93" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G93" s="10" t="s">
         <v>358</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I93" s="13">
-        <v>5410.1</v>
+        <v>5716.4</v>
       </c>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A94" s="16">
         <v>87</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
         <v>359</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>360</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>361</v>
       </c>
       <c r="F94" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G94" s="10" t="s">
         <v>362</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I94" s="13">
-        <v>5572.0</v>
+        <v>6166.0</v>
       </c>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A95" s="16">
         <v>88</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
         <v>363</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>364</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>365</v>
       </c>
       <c r="F95" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G95" s="10" t="s">
         <v>366</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I95" s="13">
-        <v>7462.0</v>
+        <v>8056.3</v>
       </c>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="40" outlineLevel="1">
       <c r="A96" s="16">
         <v>89</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>367</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>368</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>369</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I96" s="13">
-        <v>7494.0</v>
+        <v>8343.0</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="40" outlineLevel="1">
       <c r="A97" s="16">
         <v>90</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>370</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>371</v>
       </c>
       <c r="F97" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>372</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I97" s="13">
-        <v>9923.9</v>
+        <v>10773.0</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A98" s="16">
         <v>91</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
         <v>373</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>374</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>375</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>376</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I98" s="13">
-        <v>3192.2</v>
+        <v>3451.0</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A99" s="16">
         <v>92</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
         <v>377</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>378</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>379</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>380</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I99" s="13">
-        <v>4602.15</v>
+        <v>4861.2</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A100" s="16">
         <v>93</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
         <v>381</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>382</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>383</v>
       </c>
       <c r="F100" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>384</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I100" s="13">
-        <v>3536.1</v>
+        <v>3882.0</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A101" s="16">
         <v>94</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>386</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>387</v>
       </c>
       <c r="F101" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>388</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I101" s="13">
-        <v>5864.0</v>
+        <v>6138.3</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="16">
         <v>95</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
         <v>389</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>390</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>391</v>
       </c>
       <c r="F102" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G102" s="10" t="s">
         <v>392</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I102" s="13">
-        <v>3637.5</v>
+        <v>3983.0</v>
       </c>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A103" s="16">
         <v>96</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
         <v>393</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>394</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>395</v>
       </c>
       <c r="F103" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G103" s="10" t="s">
         <v>396</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I103" s="13">
-        <v>6015.0</v>
+        <v>6375.4</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="16">
         <v>97</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>398</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>399</v>
       </c>
       <c r="F104" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>400</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I104" s="13">
-        <v>4940.6</v>
+        <v>5459.0</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="1">
       <c r="A105" s="16">
         <v>98</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>402</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>403</v>
       </c>
       <c r="F105" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G105" s="10" t="s">
         <v>404</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I105" s="13">
-        <v>8058.7</v>
+        <v>8547.15</v>
       </c>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A106" s="16">
         <v>99</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
         <v>405</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>406</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>407</v>
       </c>
       <c r="F106" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>408</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I106" s="13">
-        <v>9056.1</v>
+        <v>10092.0</v>
       </c>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A107" s="16">
         <v>100</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
         <v>409</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>410</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>411</v>
       </c>
       <c r="F107" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G107" s="10" t="s">
         <v>412</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I107" s="13">
-        <v>11801.1</v>
+        <v>12837.3</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A108" s="16">
         <v>101</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
         <v>413</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>414</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>415</v>
       </c>
       <c r="F108" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>416</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I108" s="13">
-        <v>5525.0</v>
+        <v>6058.0</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A109" s="16">
         <v>102</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
         <v>417</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>418</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>419</v>
       </c>
       <c r="F109" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G109" s="10" t="s">
         <v>420</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I109" s="13">
-        <v>6900.1</v>
+        <v>7433.45</v>
       </c>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A110" s="16">
         <v>103</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
         <v>421</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>422</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>423</v>
       </c>
       <c r="F110" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G110" s="10" t="s">
         <v>424</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I110" s="13">
-        <v>7406.3</v>
+        <v>8171.0</v>
       </c>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A111" s="16">
         <v>104</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
         <v>425</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>426</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>427</v>
       </c>
       <c r="F111" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>428</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I111" s="13">
-        <v>11527.45</v>
+        <v>12251.4</v>
       </c>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A112" s="16">
         <v>105</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
         <v>429</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>430</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>431</v>
       </c>
       <c r="F112" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G112" s="10" t="s">
         <v>432</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I112" s="13">
-        <v>8894.5</v>
+        <v>9875.0</v>
       </c>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A113" s="16">
         <v>106</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>434</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>435</v>
       </c>
       <c r="F113" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>436</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I113" s="13">
-        <v>13038.0</v>
+        <v>14037.7</v>
       </c>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A114" s="16">
         <v>107</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>438</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>439</v>
       </c>
       <c r="F114" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>440</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I114" s="13">
-        <v>13922.0</v>
+        <v>15538.0</v>
       </c>
     </row>
     <row r="115" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A115" s="16">
         <v>108</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
         <v>441</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>442</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>443</v>
       </c>
       <c r="F115" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G115" s="10" t="s">
         <v>444</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I115" s="13">
-        <v>17297.1</v>
+        <v>18913.5</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="1">
       <c r="A116" s="16">
         <v>109</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>446</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>447</v>
       </c>
       <c r="F116" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>448</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I116" s="13">
-        <v>9965.0</v>
+        <v>11315.0</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="1">
       <c r="A117" s="16">
         <v>110</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
         <v>449</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>450</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>451</v>
       </c>
       <c r="F117" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>452</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I117" s="13">
-        <v>13265.0</v>
+        <v>14615.1</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="1">
       <c r="A118" s="16">
         <v>111</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
         <v>453</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>454</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>455</v>
       </c>
       <c r="F118" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>456</v>
       </c>
       <c r="H118" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I118" s="13">
-        <v>13456.0</v>
+        <v>14941.0</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="1">
       <c r="A119" s="16">
         <v>112</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
         <v>457</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>458</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>459</v>
       </c>
       <c r="F119" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>460</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I119" s="13">
-        <v>17201.1</v>
+        <v>18691.15</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="1">
       <c r="A120" s="16">
         <v>113</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
         <v>461</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>462</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>463</v>
       </c>
       <c r="F120" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>464</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I120" s="13">
-        <v>18259.0</v>
+        <v>20380.0</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="1">
       <c r="A121" s="16">
         <v>114</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
         <v>465</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>466</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>467</v>
       </c>
       <c r="F121" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G121" s="10" t="s">
         <v>468</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I121" s="13">
-        <v>22908.6</v>
+        <v>25030.2</v>
       </c>
     </row>
     <row r="122" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A122" s="16">
         <v>115</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
         <v>469</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>470</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>471</v>
       </c>
       <c r="F122" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>472</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I122" s="13">
-        <v>13840.0</v>
+        <v>15094.0</v>
       </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A123" s="16">
         <v>116</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
         <v>473</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>474</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>475</v>
       </c>
       <c r="F123" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>476</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I123" s="13">
-        <v>17619.6</v>
+        <v>18873.6</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A124" s="16">
         <v>117</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>478</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>479</v>
       </c>
       <c r="F124" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>480</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I124" s="13">
-        <v>16425.0</v>
+        <v>18180.0</v>
       </c>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A125" s="16">
         <v>118</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
         <v>481</v>
       </c>
       <c r="D125" s="9" t="s">
         <v>482</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>483</v>
       </c>
       <c r="F125" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>484</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I125" s="13">
-        <v>20774.6</v>
+        <v>22530.15</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A126" s="16">
         <v>119</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
         <v>485</v>
       </c>
       <c r="D126" s="9" t="s">
         <v>486</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>487</v>
       </c>
       <c r="F126" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>488</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I126" s="13">
-        <v>25427.0</v>
+        <v>28312.0</v>
       </c>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A127" s="16">
         <v>120</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
         <v>489</v>
       </c>
       <c r="D127" s="9" t="s">
         <v>490</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>491</v>
       </c>
       <c r="F127" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G127" s="10" t="s">
         <v>492</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I127" s="13">
-        <v>30526.7</v>
+        <v>33411.9</v>
       </c>
     </row>
     <row r="128" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A128" s="16">
         <v>121</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
         <v>493</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>494</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>495</v>
       </c>
       <c r="F128" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G128" s="10" t="s">
         <v>496</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I128" s="13">
-        <v>39083.0</v>
+        <v>43371.0</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="1">
       <c r="A129" s="16">
         <v>122</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
         <v>497</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>498</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>499</v>
       </c>
       <c r="F129" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G129" s="10" t="s">
         <v>500</v>
       </c>
       <c r="H129" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I129" s="13">
-        <v>47782.65</v>
+        <v>52070.7</v>
       </c>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A130" s="16">
         <v>123</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
         <v>501</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>502</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>503</v>
       </c>
       <c r="F130" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G130" s="10" t="s">
         <v>504</v>
       </c>
       <c r="H130" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I130" s="13">
-        <v>52949.0</v>
+        <v>59075.0</v>
       </c>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A131" s="16">
         <v>124</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
         <v>505</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>506</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>507</v>
       </c>
       <c r="F131" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G131" s="10" t="s">
         <v>508</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I131" s="13">
-        <v>63149.2</v>
+        <v>69274.9</v>
       </c>
     </row>
     <row r="132" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A132" s="16">
         <v>125</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>509</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>510</v>
       </c>
       <c r="F132" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G132" s="10" t="s">
         <v>511</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I132" s="13">
-        <v>1615.3</v>
+        <v>1877.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="B96:B97"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_14"/>