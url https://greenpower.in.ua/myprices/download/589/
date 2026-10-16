--- v4 (2026-09-26)
+++ v5 (2026-10-16)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-26 03:09:48</t>
+    <t>Актуальность прайса на: 2026-10-16 04:48:09</t>
   </si>
   <si>
     <t>Угольный фильтр</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -1700,51 +1700,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47136107a570fd815f53f7b39ad355.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee335160e20854ddacb07699bf37952.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35fe645e9f83dcf33cce1263ce2869.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d7de8a878b08d557124fbbf444f73.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae9e2d286fed8bf8a0e76ed299167b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b60da80b8b27ca8ee82418c8121ac1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161182fa78b612f683336bfc928ed8f3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f1f5f241839bb26732405efa766a2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9feb3cd7fe3320874f48df4b36e82.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdffff5c8ece77cfcda409d13e9f67.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb61fd3c5ac44faacdc38a630cdabc2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e3f00e82081baf5d2734e5eae03f3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23988ceabaff523a53d20cb83544ae.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a5807012c8546e4ccc777ef33e842.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c63438e979c591aa8c8d208a05e34.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f854ae25d7a52313e7084960f53f44.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c63438e979c591aa8c8d208a05e34.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b9534e71314578e0cf6dcb671b5c0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35de3aa890e78adb1aa830a3ad97f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8ab6145e70af7f22db0d249737e91.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f854ae25d7a52313e7084960f53f44.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99903ffbb57db45202d79b5e57dff2d9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f854ae25d7a52313e7084960f53f44.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4dfec17e4009dfecee8a5a6408858.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f72c4283639a35b94b97000258d7a2.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09745eff8e5035221688867d2abd6320.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa1f95ee32716f61cfee9706b0799e.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae470202fdaadfcce197272747af4ace.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4670d54af40f6591f708e0fa0e8132b.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd967d0a46c072b3344b75e8a9d9d63e.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5e68cde55b3b9675dc976fe455143.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50634cb446c485e0ccf23fd9d2abc8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d476ebf82c7809c93d1b406ae56aa36.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76691800f7dfa2488fcaba996b76f5.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264947136e17f5c62ac34ce3c39e1fd.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ed71d696105b5a7ad77eea7810e6.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe4cd12702cc2a0c5b6ff4fb037c4c.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d78cd618dfda5061ac736812c15b7.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4321355469c1857a8e56246738f181.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3782991a2a4374babc3d9674e9b89.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d723c4d16181f11e6def66bb1f4cc5a.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32e8513a96e7471f553e436b34492b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f858186f5b8e37b459046ef6683dc.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545fef5a8baf92765095888101cf942.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6765244decf0f13f6fb0e6ac0292c3.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e1f6186fcb6c05fb1f6da00f210fa.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e98f0c2fca52c0818535507d3ba8.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79498d7d9244157c2e13d0436d261607.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eb7b99a2b2a56d24be02d62354bb2.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dee9a93656903313d68d52d01ee76a.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8011c629781423d34e1c120b994a4.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755aca81a822d2ed0df8625bebd1bb3.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb48dbbcafa685c7ed0a5d6ebb8e791.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa3345e493c3dd0b307ac5229bf54a.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00149e4c369ea03303dc375e48d493bf.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8253b16c344f6ff3231e30c4aae4a0.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a94bfdb47e61f2e4607e5e9c50ec7.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533b1586a0db2e931e5881508125c1b.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e5d827d17c97aa37ce00ac6595c27.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a1f7fdef7a7c06e7e86a18065a0b7.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6a3fafab757bbe16faf4e85b08863.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cd33b2efbad1076b64b87e620c908.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df58e5023c4ce5482f51ea2ba11ac88.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0490d8fa747dca79a6a56c0abc7ab5.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca4ff1820037ab6d67281ef2f88f6.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc0e4f8472e99eb502b4a04a6cc073.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a51b2ee84d133b2bacddd9dbeab84.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916cb4d4df681d6d7198c50ef3ba8de.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32f2deb8f916e50ebf72390cc0da33.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132356fb88901dfbf101c54688a5a952.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0501f6c7c10288fac8644addb0d66.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78ca62f0884503a783613b301be343.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c88acc33f2870716c70eda382688e.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8668c1a64e099c26b1e20b78a2fea.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c88acc33f2870716c70eda382688e.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3a04b127ba7fbdaa0df8dabaaff6a.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4717dcf655bf7df49b18e8638fdcd.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e29a60f419c0611f3f3815f583dfcd.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220052339f15019c484b5f4da8675e22.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87308ff663d40cf57cc7ff06e755203f.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8668c1a64e099c26b1e20b78a2fea.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d7f69a34d1d46ae90f2d0c70bcd8b.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244af1ecfaa0949984628f23b11077d5.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107a0f3cf0cca52e30e9bf71b94de0.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31078b24b0eae47da0427ea7d4fb17b5.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3cd2127dfc42cfda8e84955dcac41.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a3853233b90f563e397a4847a8d7c.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617115a4a9dc39c89e10b859260eb6c.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8649cd8524f8af3508c20fa347434.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac20f98dd049ecbf41f5e02fe871be2.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b75bdc9f1b33fc9ecc15ffd793a0.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b41d4d0c699c6b068bfc80bfd7e92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f64ef9a929e45b94d46e33482f80c.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7477ea6de5f6c79864b8fde69016f2.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a86a762dba3c349d22df79decbf79.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ddee8796786315ad18f0c4970856e.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2821ba34c906241451ba33077202c39.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e666a1dcfbb901787c1e43a66044d1.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d415268aeaa6ec51cfcd78f73ecfd1.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c75cd062854978192ddb4a47b702d1.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04778664bc0a5f6d8c91d5bb559ef95.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559134287efc419fb6f5863fa83cd8e8.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daa2b895aa3bade90e1dd62c348cb1.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a113c847d2b961438580968599e3e9.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e3c0083d16841b8b2e779d459fb3d.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8668c1a64e099c26b1e20b78a2fea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47136107a570fd815f53f7b39ad355.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee335160e20854ddacb07699bf37952.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35fe645e9f83dcf33cce1263ce2869.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d7de8a878b08d557124fbbf444f73.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae9e2d286fed8bf8a0e76ed299167b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b60da80b8b27ca8ee82418c8121ac1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161182fa78b612f683336bfc928ed8f3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f1f5f241839bb26732405efa766a2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9feb3cd7fe3320874f48df4b36e82.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdffff5c8ece77cfcda409d13e9f67.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb61fd3c5ac44faacdc38a630cdabc2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e3f00e82081baf5d2734e5eae03f3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23988ceabaff523a53d20cb83544ae.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a5807012c8546e4ccc777ef33e842.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c63438e979c591aa8c8d208a05e34.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f854ae25d7a52313e7084960f53f44.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c63438e979c591aa8c8d208a05e34.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b9534e71314578e0cf6dcb671b5c0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35de3aa890e78adb1aa830a3ad97f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8ab6145e70af7f22db0d249737e91.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f854ae25d7a52313e7084960f53f44.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99903ffbb57db45202d79b5e57dff2d9.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f854ae25d7a52313e7084960f53f44.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4dfec17e4009dfecee8a5a6408858.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f72c4283639a35b94b97000258d7a2.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09745eff8e5035221688867d2abd6320.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa1f95ee32716f61cfee9706b0799e.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae470202fdaadfcce197272747af4ace.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4670d54af40f6591f708e0fa0e8132b.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd967d0a46c072b3344b75e8a9d9d63e.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5e68cde55b3b9675dc976fe455143.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50634cb446c485e0ccf23fd9d2abc8.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d476ebf82c7809c93d1b406ae56aa36.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76691800f7dfa2488fcaba996b76f5.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264947136e17f5c62ac34ce3c39e1fd.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ed71d696105b5a7ad77eea7810e6.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe4cd12702cc2a0c5b6ff4fb037c4c.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d78cd618dfda5061ac736812c15b7.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4321355469c1857a8e56246738f181.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3782991a2a4374babc3d9674e9b89.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d723c4d16181f11e6def66bb1f4cc5a.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32e8513a96e7471f553e436b34492b.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f858186f5b8e37b459046ef6683dc.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545fef5a8baf92765095888101cf942.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6765244decf0f13f6fb0e6ac0292c3.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e1f6186fcb6c05fb1f6da00f210fa.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2e98f0c2fca52c0818535507d3ba8.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79498d7d9244157c2e13d0436d261607.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eb7b99a2b2a56d24be02d62354bb2.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dee9a93656903313d68d52d01ee76a.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8011c629781423d34e1c120b994a4.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755aca81a822d2ed0df8625bebd1bb3.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb48dbbcafa685c7ed0a5d6ebb8e791.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa3345e493c3dd0b307ac5229bf54a.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00149e4c369ea03303dc375e48d493bf.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8253b16c344f6ff3231e30c4aae4a0.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a94bfdb47e61f2e4607e5e9c50ec7.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533b1586a0db2e931e5881508125c1b.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e5d827d17c97aa37ce00ac6595c27.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a1f7fdef7a7c06e7e86a18065a0b7.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6a3fafab757bbe16faf4e85b08863.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cd33b2efbad1076b64b87e620c908.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df58e5023c4ce5482f51ea2ba11ac88.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0490d8fa747dca79a6a56c0abc7ab5.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c35b391799f723a7d32f4492302d8.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ca4ff1820037ab6d67281ef2f88f6.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc0e4f8472e99eb502b4a04a6cc073.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a51b2ee84d133b2bacddd9dbeab84.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916cb4d4df681d6d7198c50ef3ba8de.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32f2deb8f916e50ebf72390cc0da33.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132356fb88901dfbf101c54688a5a952.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0501f6c7c10288fac8644addb0d66.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78ca62f0884503a783613b301be343.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c88acc33f2870716c70eda382688e.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8668c1a64e099c26b1e20b78a2fea.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c88acc33f2870716c70eda382688e.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3a04b127ba7fbdaa0df8dabaaff6a.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4717dcf655bf7df49b18e8638fdcd.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e29a60f419c0611f3f3815f583dfcd.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220052339f15019c484b5f4da8675e22.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87308ff663d40cf57cc7ff06e755203f.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8668c1a64e099c26b1e20b78a2fea.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d7f69a34d1d46ae90f2d0c70bcd8b.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244af1ecfaa0949984628f23b11077d5.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4107a0f3cf0cca52e30e9bf71b94de0.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31078b24b0eae47da0427ea7d4fb17b5.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3cd2127dfc42cfda8e84955dcac41.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a3853233b90f563e397a4847a8d7c.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617115a4a9dc39c89e10b859260eb6c.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8649cd8524f8af3508c20fa347434.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac20f98dd049ecbf41f5e02fe871be2.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b75bdc9f1b33fc9ecc15ffd793a0.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b41d4d0c699c6b068bfc80bfd7e92.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f64ef9a929e45b94d46e33482f80c.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7477ea6de5f6c79864b8fde69016f2.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a86a762dba3c349d22df79decbf79.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ddee8796786315ad18f0c4970856e.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2821ba34c906241451ba33077202c39.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e666a1dcfbb901787c1e43a66044d1.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d415268aeaa6ec51cfcd78f73ecfd1.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c75cd062854978192ddb4a47b702d1.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04778664bc0a5f6d8c91d5bb559ef95.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559134287efc419fb6f5863fa83cd8e8.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daa2b895aa3bade90e1dd62c348cb1.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a113c847d2b961438580968599e3e9.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e3c0083d16841b8b2e779d459fb3d.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8668c1a64e099c26b1e20b78a2fea.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_8783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -4077,1585 +4077,1622 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="product_3450" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_3452" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="66" name="product_3452" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_3453" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="67" name="product_3453" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_3454" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <xdr:cNvPr id="68" name="product_3454" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_3455" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="69" name="product_3455" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_3456" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="70" name="product_3456" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_3457" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="71" name="product_3457" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_4505" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="72" name="product_4505" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_4506" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="73" name="product_4506" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_3458" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="74" name="product_3458" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_3459" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="75" name="product_3459" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_3460" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <xdr:cNvPr id="76" name="product_3460" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_3461" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="77" name="product_3461" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_3462" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <xdr:cNvPr id="78" name="product_3462" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_3463" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="79" name="product_3463" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_4924" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <xdr:cNvPr id="80" name="product_4924" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_4925" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <xdr:cNvPr id="81" name="product_4925" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_5067" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <xdr:cNvPr id="82" name="product_5067" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_3464" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <xdr:cNvPr id="83" name="product_3464" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_3465" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <xdr:cNvPr id="84" name="product_3465" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_3466" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <xdr:cNvPr id="85" name="product_3466" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_3467" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <xdr:cNvPr id="86" name="product_3467" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_3469" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <xdr:cNvPr id="87" name="product_3469" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_3472" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <xdr:cNvPr id="88" name="product_3472" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_3473" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <xdr:cNvPr id="89" name="product_3473" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_3474" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <xdr:cNvPr id="90" name="product_3474" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_3475" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <xdr:cNvPr id="91" name="product_3475" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_3476" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <xdr:cNvPr id="92" name="product_3476" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_3477" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <xdr:cNvPr id="93" name="product_3477" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_3478" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <xdr:cNvPr id="94" name="product_3478" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_3479" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <xdr:cNvPr id="95" name="product_3479" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_3480" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <xdr:cNvPr id="96" name="product_3480" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_3481" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <xdr:cNvPr id="97" name="product_3481" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_3490" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <xdr:cNvPr id="98" name="product_3490" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_3491" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <xdr:cNvPr id="99" name="product_3491" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_3492" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <xdr:cNvPr id="100" name="product_3492" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_3493" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <xdr:cNvPr id="101" name="product_3493" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_3494" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <xdr:cNvPr id="102" name="product_3494" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_3495" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <xdr:cNvPr id="103" name="product_3495" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_3496" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <xdr:cNvPr id="104" name="product_3496" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_3498" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <xdr:cNvPr id="105" name="product_3498" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_3499" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <xdr:cNvPr id="106" name="product_3499" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_9236" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <xdr:cNvPr id="107" name="product_9236" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -7891,51 +7928,51 @@
         <v>70</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>293</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>294</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>295</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I77" s="13">
         <v>3298.1</v>
       </c>
     </row>
-    <row r="78" spans="1:9" outlineLevel="1">
+    <row r="78" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="16">
         <v>71</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>297</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>298</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>282</v>
       </c>
       <c r="G78" s="10" t="s">
         <v>299</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I78" s="13">
         <v>2370.0</v>
       </c>