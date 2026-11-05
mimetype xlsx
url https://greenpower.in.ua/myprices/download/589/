--- v5 (2026-10-16)
+++ v6 (2026-11-05)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="512">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-10-16 04:48:09</t>
+    <t>Актуальность прайса на: 2026-11-05 06:04:05</t>
   </si>
   <si>
     <t>Угольный фильтр</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>