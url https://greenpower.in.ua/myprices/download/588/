--- v0 (2026-06-01)
+++ v1 (2026-06-23)
@@ -15,59 +15,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="749">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-01 13:42:16</t>
+    <t>Актуальность прайса на: 2026-06-23 14:21:30</t>
   </si>
   <si>
     <t>Освещение</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -185,324 +185,465 @@
   <si>
     <t>https://greenpower.in.ua/modul-v-sbore/?sku=13544</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png</t>
   </si>
   <si>
     <t>13683</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 720 W, 0,5 Вт</t>
   </si>
   <si>
     <t>только качественные Фитолампы обеспечивают максимально качественное и природное освещение для ваших растений, тем самым увеличивая урожай.</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/</t>
   </si>
   <si>
     <t>13684</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 720 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13684</t>
+  </si>
+  <si>
     <t>13687</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 960 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13687</t>
+  </si>
+  <si>
     <t>13688</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 960 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13688</t>
+  </si>
+  <si>
     <t>13689</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 1200 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13689</t>
+  </si>
+  <si>
     <t>13690</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 1200 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13690</t>
+  </si>
+  <si>
     <t>13701</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 720 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13701</t>
+  </si>
+  <si>
     <t>13702</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 720 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13702</t>
+  </si>
+  <si>
     <t>13705</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 960 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13705</t>
+  </si>
+  <si>
     <t>13706</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 960 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13706</t>
+  </si>
+  <si>
     <t>13707</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 1200 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13707</t>
+  </si>
+  <si>
     <t>13708</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 1200 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13708</t>
+  </si>
+  <si>
     <t>13719</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 720 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13719</t>
+  </si>
+  <si>
     <t>13720</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 720 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13720</t>
+  </si>
+  <si>
     <t>13723</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 960 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13723</t>
+  </si>
+  <si>
     <t>13724</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 960 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13724</t>
+  </si>
+  <si>
     <t>13725</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 1200 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13725</t>
+  </si>
+  <si>
     <t>13726</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 1200 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13726</t>
+  </si>
+  <si>
     <t>13737</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 720 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13737</t>
+  </si>
+  <si>
     <t>13738</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 720 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13738</t>
+  </si>
+  <si>
     <t>13741</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 960 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13741</t>
+  </si>
+  <si>
     <t>13742</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 960 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13742</t>
+  </si>
+  <si>
     <t>13743</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 1200 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13743</t>
+  </si>
+  <si>
     <t>13744</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 1200 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13744</t>
+  </si>
+  <si>
     <t>13745</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 150 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13745</t>
+  </si>
+  <si>
     <t>13746</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 150 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13746</t>
+  </si>
+  <si>
     <t>13747</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 240 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13747</t>
+  </si>
+  <si>
     <t>13748</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 240 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13748</t>
+  </si>
+  <si>
     <t>13749</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 480 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13749</t>
+  </si>
+  <si>
     <t>13750</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 60 х 100 см, 480 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13750</t>
+  </si>
+  <si>
     <t>13751</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 150 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13751</t>
+  </si>
+  <si>
     <t>13752</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 150 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13752</t>
+  </si>
+  <si>
     <t>13753</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 240 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13753</t>
+  </si>
+  <si>
     <t>13754</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 240 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13754</t>
+  </si>
+  <si>
     <t>13755</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 480 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13755</t>
+  </si>
+  <si>
     <t>13756</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 75 х 100 см, 480 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13756</t>
+  </si>
+  <si>
     <t>13757</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 150 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13757</t>
+  </si>
+  <si>
     <t>13758</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 150 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13758</t>
+  </si>
+  <si>
     <t>13759</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 240 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13759</t>
+  </si>
+  <si>
     <t>13760</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 240 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13760</t>
+  </si>
+  <si>
     <t>13761</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 480 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13761</t>
+  </si>
+  <si>
     <t>13762</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 100 см, 480 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13762</t>
+  </si>
+  <si>
     <t>13763</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 150 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13763</t>
+  </si>
+  <si>
     <t>13764</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 150 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13764</t>
+  </si>
+  <si>
     <t>13765</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 240 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13765</t>
+  </si>
+  <si>
     <t>13766</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 240 W, 1 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13766</t>
+  </si>
+  <si>
     <t>13767</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 480 W, 0,5 Вт</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13767</t>
+  </si>
+  <si>
     <t>13768</t>
   </si>
   <si>
     <t>ФитоЛампы больших размеров для гроурумов, гроутентов, гроутеплиц I 100 х 120 см, 480 W, 1 Вт</t>
+  </si>
+  <si>
+    <t>https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13768</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/21/10/1021/images/2220/2220.750x0.jpg</t>
   </si>
   <si>
     <t>13037</t>
   </si>
   <si>
     <t>Фитолампы для гидропонных столбов 4 столба - 8 ламп</t>
   </si>
   <si>
     <t>Фитолампы обеспечивают максимально качественное и природное освещение для ваших растений, тем самым увеличивая урожай.</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/fitolampy-dlya-gidroponnykh-stolbov/</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/21/10/1021/images/2221/2221.750x0.png</t>
   </si>
   <si>
     <t>13038</t>
   </si>
   <si>
     <t>Фитолампы для гидропонных столбов 1 столб - 4 лампы</t>
   </si>
@@ -3275,51 +3416,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/?sku=14423" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/?sku=14427" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/?sku=14428" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/?sku=14424" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/?sku=14425" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2285/2285.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2286/2286.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/?sku=13307" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2287/2287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/?sku=13308" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2285/2285.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/?sku=13542" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2286/2286.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/?sku=13543" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2287/2287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/?sku=13544" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/21/10/1021/images/2220/2220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-gidroponnykh-stolbov/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/21/10/1021/images/2221/2221.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-gidroponnykh-stolbov/?sku=13038" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/21/10/1021/images/2220/2220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-gidroponnykh-stolbov/?sku=13781" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/21/10/1021/images/2221/2221.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-gidroponnykh-stolbov/?sku=13782" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13594" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13595" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13596" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13597" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13598" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13601" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13602" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13603" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13604" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13605" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13606" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13607" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13608" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13611" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13612" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13613" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13614" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13615" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13616" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13617" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13618" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13621" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13622" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13623" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13624" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13625" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13626" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13627" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13628" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13631" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13632" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13796" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13797" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13798" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13799" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13800" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13801" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13802" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13803" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13804" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13805" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13806" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13807" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13808" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13809" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13810" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13811" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13812" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13813" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13814" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13815" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13816" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13817" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13818" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13819" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13820" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13821" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13822" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13823" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13824" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13825" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13826" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13827" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13828" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13829" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13830" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13831" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13832" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13833" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13834" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13835" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13836" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13837" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13838" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13839" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13840" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13841" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13842" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13843" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13844" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12796" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12797" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12799" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12800" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12801" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12802" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12803" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12812" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12813" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12814" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12815" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12816" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12817" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12818" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12819" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12828" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12829" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12830" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12831" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12832" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12833" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12834" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12835" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12844" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12845" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12846" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12847" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12848" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12849" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12850" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12851" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12860" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12861" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12862" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12863" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12864" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12865" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12866" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12867" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12876" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12877" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12878" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12879" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12880" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12881" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12882" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12883" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12892" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12893" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12894" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12895" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12896" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12897" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12898" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12899" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12908" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12909" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12910" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12911" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12912" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12913" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12914" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12915" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12924" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12925" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12926" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12927" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12928" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12929" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12930" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12931" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12940" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12941" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12942" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12943" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12944" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12945" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12946" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12947" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/10/1014/images/2173/2173.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-360-vrashchayushchiysya-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/63/07/763/images/171/pere-1_enl.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pereotrazhatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/63/07/763/images/171/pere-1_enl.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pereotrazhatel/?sku=470" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/62/07/762/images/169/podves-dnat_enl.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kronshteyn-dlya-lamp-dnaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/62/07/762/images/169/podves-dnat_enl.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kronshteyn-dlya-lamp-dnaz/?sku=248" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/62/07/762/images/169/podves-dnat_enl.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kronshteyn-dlya-lamp-dnaz/?sku=469" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/?sku=242" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/?sku=244" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/?sku=241" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/?sku=243" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/?sku=245" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/?sku=14423" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/?sku=14427" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/?sku=14428" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/?sku=14424" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/17/10/1017/images/2184/2184.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/paneli/?sku=14425" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2285/2285.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2286/2286.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/?sku=13307" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2287/2287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/?sku=13308" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2285/2285.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/?sku=13542" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2286/2286.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/?sku=13543" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/10/1028/images/2287/2287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/modul-v-sbore/?sku=13544" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13684" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13687" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13688" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13689" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13690" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13701" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13702" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13705" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13706" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13707" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13708" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13719" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13720" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13723" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13724" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13725" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13726" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13737" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13738" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13741" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13742" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13743" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13744" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13745" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13746" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13747" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13748" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13749" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13750" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13751" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13752" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13753" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13754" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13755" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13756" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13757" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13758" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13759" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13760" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13761" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13762" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13763" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13764" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13765" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13766" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13767" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/25/10/1025/images/2251/2251.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/lampy-dlya-grorumov-grotentov-grouteplits/?sku=13768" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/21/10/1021/images/2220/2220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-gidroponnykh-stolbov/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/21/10/1021/images/2221/2221.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-gidroponnykh-stolbov/?sku=13038" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/21/10/1021/images/2220/2220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-gidroponnykh-stolbov/?sku=13781" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/21/10/1021/images/2221/2221.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-gidroponnykh-stolbov/?sku=13782" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13594" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13595" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13596" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13597" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13598" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13601" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13602" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13603" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13604" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13605" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13606" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13607" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13608" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13611" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13612" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13613" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13614" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13615" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13616" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13617" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13618" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13621" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13622" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13623" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13624" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13625" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13626" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13627" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13628" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13631" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/24/10/1024/images/2247/2247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-dlya-grouboksov1/?sku=13632" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13796" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13797" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13798" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13799" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13800" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13801" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13802" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13803" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13804" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13805" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13806" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13807" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13808" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13809" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13810" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13811" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13812" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13813" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13814" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13815" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13816" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13817" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13818" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13819" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13820" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13821" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13822" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13823" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13824" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13825" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13826" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13827" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13828" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13829" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13830" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13831" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13832" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13833" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13834" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13835" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13836" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13837" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13838" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13839" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13840" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13841" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13842" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13843" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/35/10/1035/images/2279/2279.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitolampy-1-5-m/?sku=13844" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12796" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12797" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12799" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12800" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12801" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12802" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12803" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12812" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12813" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12814" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12815" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12816" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12817" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12818" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12819" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12828" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12829" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12830" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12831" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12832" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12833" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12834" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12835" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12844" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12845" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12846" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12847" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12848" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12849" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12850" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12851" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12860" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12861" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12862" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12863" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12864" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12865" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12866" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12867" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12876" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12877" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12878" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12879" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12880" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12881" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12882" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12883" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12892" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12893" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12894" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12895" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12896" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12897" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12898" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12899" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12908" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12909" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12910" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12911" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12912" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12913" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12914" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12915" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12924" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12925" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12926" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12927" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12928" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12929" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12930" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12931" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12940" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12941" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12942" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12943" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12944" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12945" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12946" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/10/1018/images/2191/2191.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-relsovyy-1-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/?sku=12947" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/10/1014/images/2173/2173.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/laytmuver-360-vrashchayushchiysya-light-mover-light-rail-progressivnyy-svet-obespechit-peremeshchenie-lampy-nad-rasteniyami/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/63/07/763/images/171/pere-1_enl.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pereotrazhatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/63/07/763/images/171/pere-1_enl.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pereotrazhatel/?sku=470" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/62/07/762/images/169/podves-dnat_enl.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kronshteyn-dlya-lamp-dnaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/62/07/762/images/169/podves-dnat_enl.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kronshteyn-dlya-lamp-dnaz/?sku=248" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/62/07/762/images/169/podves-dnat_enl.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kronshteyn-dlya-lamp-dnaz/?sku=469" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/?sku=242" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/?sku=244" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/?sku=241" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/?sku=243" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/07/754/images/180/Img00009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/vosmiugolnyy-otrazhatel/?sku=245" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="70" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
@@ -3674,6246 +3815,6246 @@
     </row>
     <row r="20" spans="1:9" outlineLevel="1">
       <c r="A20" s="17">
         <v>13</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G20" s="10" t="s">
         <v>53</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="14">
-        <v>37215.0</v>
+        <v>31012.0</v>
       </c>
     </row>
     <row r="21" spans="1:9" outlineLevel="1">
       <c r="A21" s="17">
         <v>14</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G21" s="10" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="14">
-        <v>30134.0</v>
+        <v>25111.0</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="1">
       <c r="A22" s="17">
         <v>15</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E22" s="10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="10" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="14">
-        <v>46604.0</v>
+        <v>38836.0</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="1">
       <c r="A23" s="17">
         <v>16</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E23" s="10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="10" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="14">
-        <v>37498.0</v>
+        <v>31248.0</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="1">
       <c r="A24" s="17">
         <v>17</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E24" s="10" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G24" s="10" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="14">
-        <v>57384.0</v>
+        <v>47820.0</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="1">
       <c r="A25" s="17">
         <v>18</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E25" s="10" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G25" s="10" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="14">
-        <v>48261.0</v>
+        <v>40217.0</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="17">
         <v>19</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E26" s="10" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G26" s="10" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="14">
-        <v>37695.0</v>
+        <v>31412.0</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="17">
         <v>20</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E27" s="10" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G27" s="10" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="14">
-        <v>30614.0</v>
+        <v>25511.0</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="17">
         <v>21</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E28" s="10" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G28" s="10" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="14">
-        <v>47084.0</v>
+        <v>39236.0</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="17">
         <v>22</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="E29" s="10" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G29" s="10" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="14">
-        <v>37978.0</v>
+        <v>31648.0</v>
       </c>
     </row>
     <row r="30" spans="1:9" outlineLevel="1">
       <c r="A30" s="17">
         <v>23</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="E30" s="10" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G30" s="10" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I30" s="14">
-        <v>57864.0</v>
+        <v>48220.0</v>
       </c>
     </row>
     <row r="31" spans="1:9" outlineLevel="1">
       <c r="A31" s="17">
         <v>24</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E31" s="10" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G31" s="10" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I31" s="14">
-        <v>48741.0</v>
+        <v>40617.0</v>
       </c>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="17">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="E32" s="10" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G32" s="10" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I32" s="14">
-        <v>38175.0</v>
+        <v>31812.0</v>
       </c>
     </row>
     <row r="33" spans="1:9" outlineLevel="1">
       <c r="A33" s="17">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="E33" s="10" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G33" s="10" t="s">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="14">
-        <v>31094.0</v>
+        <v>25911.0</v>
       </c>
     </row>
     <row r="34" spans="1:9" outlineLevel="1">
       <c r="A34" s="17">
         <v>27</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
       <c r="E34" s="10" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G34" s="10" t="s">
-        <v>53</v>
+        <v>95</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I34" s="14">
-        <v>47564.0</v>
+        <v>39636.0</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="1">
       <c r="A35" s="17">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="E35" s="10" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G35" s="10" t="s">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I35" s="14">
-        <v>38458.0</v>
+        <v>32048.0</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="1">
       <c r="A36" s="17">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="E36" s="10" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G36" s="10" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="14">
-        <v>58344.0</v>
+        <v>48620.0</v>
       </c>
     </row>
     <row r="37" spans="1:9" outlineLevel="1">
       <c r="A37" s="17">
         <v>30</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="E37" s="10" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G37" s="10" t="s">
-        <v>53</v>
+        <v>104</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I37" s="14">
-        <v>49221.0</v>
+        <v>41017.0</v>
       </c>
     </row>
     <row r="38" spans="1:9" outlineLevel="1">
       <c r="A38" s="17">
         <v>31</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="E38" s="10" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G38" s="10" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I38" s="14">
-        <v>38655.0</v>
+        <v>32212.0</v>
       </c>
     </row>
     <row r="39" spans="1:9" outlineLevel="1">
       <c r="A39" s="17">
         <v>32</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="E39" s="10" t="s">
-        <v>91</v>
+        <v>109</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G39" s="10" t="s">
-        <v>53</v>
+        <v>110</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="14">
-        <v>31574.0</v>
+        <v>26311.0</v>
       </c>
     </row>
     <row r="40" spans="1:9" outlineLevel="1">
       <c r="A40" s="17">
         <v>33</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="E40" s="10" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G40" s="10" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I40" s="14">
-        <v>48044.0</v>
+        <v>40036.0</v>
       </c>
     </row>
     <row r="41" spans="1:9" outlineLevel="1">
       <c r="A41" s="17">
         <v>34</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>94</v>
+        <v>114</v>
       </c>
       <c r="E41" s="10" t="s">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G41" s="10" t="s">
-        <v>53</v>
+        <v>116</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="14">
-        <v>38938.0</v>
+        <v>32448.0</v>
       </c>
     </row>
     <row r="42" spans="1:9" outlineLevel="1">
       <c r="A42" s="17">
         <v>35</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="E42" s="10" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G42" s="10" t="s">
-        <v>53</v>
+        <v>119</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="14">
-        <v>58824.0</v>
+        <v>49020.0</v>
       </c>
     </row>
     <row r="43" spans="1:9" outlineLevel="1">
       <c r="A43" s="17">
         <v>36</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="E43" s="10" t="s">
-        <v>99</v>
+        <v>121</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G43" s="10" t="s">
-        <v>53</v>
+        <v>122</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="14">
-        <v>49701.0</v>
+        <v>41417.0</v>
       </c>
     </row>
     <row r="44" spans="1:9" outlineLevel="1">
       <c r="A44" s="17">
         <v>37</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="E44" s="10" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G44" s="10" t="s">
-        <v>53</v>
+        <v>125</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I44" s="14">
-        <v>9639.0</v>
+        <v>8032.0</v>
       </c>
     </row>
     <row r="45" spans="1:9" outlineLevel="1">
       <c r="A45" s="17">
         <v>38</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="E45" s="10" t="s">
-        <v>103</v>
+        <v>127</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G45" s="10" t="s">
-        <v>53</v>
+        <v>128</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="14">
-        <v>8392.0</v>
+        <v>6993.0</v>
       </c>
     </row>
     <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="17">
         <v>39</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>104</v>
+        <v>129</v>
       </c>
       <c r="E46" s="10" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G46" s="10" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I46" s="14">
-        <v>12857.0</v>
+        <v>10714.0</v>
       </c>
     </row>
     <row r="47" spans="1:9" outlineLevel="1">
       <c r="A47" s="17">
         <v>40</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="E47" s="10" t="s">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G47" s="10" t="s">
-        <v>53</v>
+        <v>134</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="14">
-        <v>11505.0</v>
+        <v>9587.0</v>
       </c>
     </row>
     <row r="48" spans="1:9" outlineLevel="1">
       <c r="A48" s="17">
         <v>41</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="E48" s="10" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G48" s="10" t="s">
-        <v>53</v>
+        <v>137</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I48" s="14">
-        <v>26334.0</v>
+        <v>21945.0</v>
       </c>
     </row>
     <row r="49" spans="1:9" outlineLevel="1">
       <c r="A49" s="17">
         <v>42</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>110</v>
+        <v>138</v>
       </c>
       <c r="E49" s="10" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G49" s="10" t="s">
-        <v>53</v>
+        <v>140</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I49" s="14">
-        <v>21560.0</v>
+        <v>17966.0</v>
       </c>
     </row>
     <row r="50" spans="1:9" outlineLevel="1">
       <c r="A50" s="17">
         <v>43</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>112</v>
+        <v>141</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G50" s="10" t="s">
-        <v>53</v>
+        <v>143</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="14">
-        <v>10119.0</v>
+        <v>8432.0</v>
       </c>
     </row>
     <row r="51" spans="1:9" outlineLevel="1">
       <c r="A51" s="17">
         <v>44</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>114</v>
+        <v>144</v>
       </c>
       <c r="E51" s="10" t="s">
-        <v>115</v>
+        <v>145</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G51" s="10" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="14">
-        <v>8872.0</v>
+        <v>7393.0</v>
       </c>
     </row>
     <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="17">
         <v>45</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>116</v>
+        <v>147</v>
       </c>
       <c r="E52" s="10" t="s">
-        <v>117</v>
+        <v>148</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G52" s="10" t="s">
-        <v>53</v>
+        <v>149</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="14">
-        <v>13337.0</v>
+        <v>11114.0</v>
       </c>
     </row>
     <row r="53" spans="1:9" outlineLevel="1">
       <c r="A53" s="17">
         <v>46</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>118</v>
+        <v>150</v>
       </c>
       <c r="E53" s="10" t="s">
-        <v>119</v>
+        <v>151</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G53" s="10" t="s">
-        <v>53</v>
+        <v>152</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I53" s="14">
-        <v>11985.0</v>
+        <v>9987.0</v>
       </c>
     </row>
     <row r="54" spans="1:9" outlineLevel="1">
       <c r="A54" s="17">
         <v>47</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>120</v>
+        <v>153</v>
       </c>
       <c r="E54" s="10" t="s">
-        <v>121</v>
+        <v>154</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G54" s="10" t="s">
-        <v>53</v>
+        <v>155</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="14">
-        <v>26814.0</v>
+        <v>22345.0</v>
       </c>
     </row>
     <row r="55" spans="1:9" outlineLevel="1">
       <c r="A55" s="17">
         <v>48</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="E55" s="10" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G55" s="10" t="s">
-        <v>53</v>
+        <v>158</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I55" s="14">
-        <v>22040.0</v>
+        <v>18366.0</v>
       </c>
     </row>
     <row r="56" spans="1:9" outlineLevel="1">
       <c r="A56" s="17">
         <v>49</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>124</v>
+        <v>159</v>
       </c>
       <c r="E56" s="10" t="s">
-        <v>125</v>
+        <v>160</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G56" s="10" t="s">
-        <v>53</v>
+        <v>161</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I56" s="14">
-        <v>10599.0</v>
+        <v>8832.0</v>
       </c>
     </row>
     <row r="57" spans="1:9" outlineLevel="1">
       <c r="A57" s="17">
         <v>50</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>126</v>
+        <v>162</v>
       </c>
       <c r="E57" s="10" t="s">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G57" s="10" t="s">
-        <v>53</v>
+        <v>164</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I57" s="14">
-        <v>9351.0</v>
+        <v>7792.0</v>
       </c>
     </row>
     <row r="58" spans="1:9" outlineLevel="1">
       <c r="A58" s="17">
         <v>51</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="E58" s="10" t="s">
-        <v>129</v>
+        <v>166</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G58" s="10" t="s">
-        <v>53</v>
+        <v>167</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I58" s="14">
-        <v>13817.0</v>
+        <v>11514.0</v>
       </c>
     </row>
     <row r="59" spans="1:9" outlineLevel="1">
       <c r="A59" s="17">
         <v>52</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>130</v>
+        <v>168</v>
       </c>
       <c r="E59" s="10" t="s">
-        <v>131</v>
+        <v>169</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G59" s="10" t="s">
-        <v>53</v>
+        <v>170</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="14">
-        <v>12465.0</v>
+        <v>10387.0</v>
       </c>
     </row>
     <row r="60" spans="1:9" outlineLevel="1">
       <c r="A60" s="17">
         <v>53</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>132</v>
+        <v>171</v>
       </c>
       <c r="E60" s="10" t="s">
-        <v>133</v>
+        <v>172</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G60" s="10" t="s">
-        <v>53</v>
+        <v>173</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I60" s="14">
-        <v>27294.0</v>
+        <v>22745.0</v>
       </c>
     </row>
     <row r="61" spans="1:9" outlineLevel="1">
       <c r="A61" s="17">
         <v>54</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>134</v>
+        <v>174</v>
       </c>
       <c r="E61" s="10" t="s">
-        <v>135</v>
+        <v>175</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G61" s="10" t="s">
-        <v>53</v>
+        <v>176</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I61" s="14">
-        <v>22520.0</v>
+        <v>18766.0</v>
       </c>
     </row>
     <row r="62" spans="1:9" outlineLevel="1">
       <c r="A62" s="17">
         <v>55</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>136</v>
+        <v>177</v>
       </c>
       <c r="E62" s="10" t="s">
-        <v>137</v>
+        <v>178</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G62" s="10" t="s">
-        <v>53</v>
+        <v>179</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I62" s="14">
-        <v>11079.0</v>
+        <v>9232.0</v>
       </c>
     </row>
     <row r="63" spans="1:9" outlineLevel="1">
       <c r="A63" s="17">
         <v>56</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>138</v>
+        <v>180</v>
       </c>
       <c r="E63" s="10" t="s">
-        <v>139</v>
+        <v>181</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G63" s="10" t="s">
-        <v>53</v>
+        <v>182</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I63" s="14">
-        <v>9830.0</v>
+        <v>8191.0</v>
       </c>
     </row>
     <row r="64" spans="1:9" outlineLevel="1">
       <c r="A64" s="17">
         <v>57</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>140</v>
+        <v>183</v>
       </c>
       <c r="E64" s="10" t="s">
-        <v>141</v>
+        <v>184</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G64" s="10" t="s">
-        <v>53</v>
+        <v>185</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I64" s="14">
-        <v>14297.0</v>
+        <v>11914.0</v>
       </c>
     </row>
     <row r="65" spans="1:9" outlineLevel="1">
       <c r="A65" s="17">
         <v>58</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>142</v>
+        <v>186</v>
       </c>
       <c r="E65" s="10" t="s">
-        <v>143</v>
+        <v>187</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G65" s="10" t="s">
-        <v>53</v>
+        <v>188</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="14">
-        <v>12945.0</v>
+        <v>10787.0</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="1">
       <c r="A66" s="17">
         <v>59</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>144</v>
+        <v>189</v>
       </c>
       <c r="E66" s="10" t="s">
-        <v>145</v>
+        <v>190</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G66" s="10" t="s">
-        <v>53</v>
+        <v>191</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I66" s="14">
-        <v>27774.0</v>
+        <v>23145.0</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="1">
       <c r="A67" s="17">
         <v>60</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>146</v>
+        <v>192</v>
       </c>
       <c r="E67" s="10" t="s">
-        <v>147</v>
+        <v>193</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G67" s="10" t="s">
-        <v>53</v>
+        <v>194</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="14">
-        <v>23000.0</v>
+        <v>19166.0</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="17">
         <v>61</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="E68" s="10" t="s">
-        <v>150</v>
+        <v>197</v>
       </c>
       <c r="F68" s="10" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="G68" s="10" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="14">
         <v>10101.0</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="17">
         <v>62</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>153</v>
+        <v>200</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>154</v>
+        <v>201</v>
       </c>
       <c r="E69" s="10" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="F69" s="10" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="G69" s="10" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
       <c r="H69" s="7" t="s">
-        <v>157</v>
+        <v>204</v>
       </c>
       <c r="I69" s="14">
         <v>6582.0</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="17">
         <v>63</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>158</v>
+        <v>205</v>
       </c>
       <c r="E70" s="10" t="s">
-        <v>159</v>
+        <v>206</v>
       </c>
       <c r="F70" s="10" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="G70" s="10" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="H70" s="7" t="s">
-        <v>157</v>
+        <v>204</v>
       </c>
       <c r="I70" s="14">
         <v>14496.0</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="17">
         <v>64</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>153</v>
+        <v>200</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="E71" s="10" t="s">
-        <v>162</v>
+        <v>209</v>
       </c>
       <c r="F71" s="10" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="G71" s="10" t="s">
-        <v>163</v>
+        <v>210</v>
       </c>
       <c r="H71" s="7" t="s">
-        <v>157</v>
+        <v>204</v>
       </c>
       <c r="I71" s="14">
         <v>8848.0</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="1">
       <c r="A72" s="17">
         <v>65</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>165</v>
+        <v>212</v>
       </c>
       <c r="E72" s="10" t="s">
-        <v>166</v>
+        <v>213</v>
       </c>
       <c r="F72" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G72" s="10" t="s">
-        <v>168</v>
+        <v>215</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="14">
         <v>7291.0</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="1">
       <c r="A73" s="17">
         <v>66</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>169</v>
+        <v>216</v>
       </c>
       <c r="E73" s="10" t="s">
-        <v>170</v>
+        <v>217</v>
       </c>
       <c r="F73" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G73" s="10" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="14">
         <v>6076.0</v>
       </c>
     </row>
     <row r="74" spans="1:9" outlineLevel="1">
       <c r="A74" s="17">
         <v>67</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>172</v>
+        <v>219</v>
       </c>
       <c r="E74" s="10" t="s">
-        <v>173</v>
+        <v>220</v>
       </c>
       <c r="F74" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G74" s="10" t="s">
-        <v>174</v>
+        <v>221</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="14">
         <v>9575.0</v>
       </c>
     </row>
     <row r="75" spans="1:9" outlineLevel="1">
       <c r="A75" s="17">
         <v>68</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="E75" s="10" t="s">
-        <v>176</v>
+        <v>223</v>
       </c>
       <c r="F75" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G75" s="10" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="14">
         <v>8594.0</v>
       </c>
     </row>
     <row r="76" spans="1:9" outlineLevel="1">
       <c r="A76" s="17">
         <v>69</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="E76" s="10" t="s">
-        <v>179</v>
+        <v>226</v>
       </c>
       <c r="F76" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G76" s="10" t="s">
-        <v>180</v>
+        <v>227</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="14">
         <v>20974.0</v>
       </c>
     </row>
     <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="17">
         <v>70</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>181</v>
+        <v>228</v>
       </c>
       <c r="E77" s="10" t="s">
-        <v>182</v>
+        <v>229</v>
       </c>
       <c r="F77" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G77" s="10" t="s">
-        <v>183</v>
+        <v>230</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="14">
         <v>17059.0</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="1">
       <c r="A78" s="17">
         <v>71</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>184</v>
+        <v>231</v>
       </c>
       <c r="E78" s="10" t="s">
-        <v>185</v>
+        <v>232</v>
       </c>
       <c r="F78" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G78" s="10" t="s">
-        <v>186</v>
+        <v>233</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="14">
         <v>29755.0</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="1">
       <c r="A79" s="17">
         <v>72</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>187</v>
+        <v>234</v>
       </c>
       <c r="E79" s="10" t="s">
-        <v>188</v>
+        <v>235</v>
       </c>
       <c r="F79" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G79" s="10" t="s">
-        <v>189</v>
+        <v>236</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="14">
         <v>23782.0</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="1">
       <c r="A80" s="17">
         <v>73</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>190</v>
+        <v>237</v>
       </c>
       <c r="E80" s="10" t="s">
-        <v>191</v>
+        <v>238</v>
       </c>
       <c r="F80" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G80" s="10" t="s">
-        <v>192</v>
+        <v>239</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="14">
         <v>6891.0</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="1">
       <c r="A81" s="17">
         <v>74</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>193</v>
+        <v>240</v>
       </c>
       <c r="E81" s="10" t="s">
-        <v>194</v>
+        <v>241</v>
       </c>
       <c r="F81" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G81" s="10" t="s">
-        <v>195</v>
+        <v>242</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="14">
         <v>6076.0</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="1">
       <c r="A82" s="17">
         <v>75</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>196</v>
+        <v>243</v>
       </c>
       <c r="E82" s="10" t="s">
-        <v>197</v>
+        <v>244</v>
       </c>
       <c r="F82" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G82" s="10" t="s">
-        <v>198</v>
+        <v>245</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="14">
         <v>9575.0</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="1">
       <c r="A83" s="17">
         <v>76</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>199</v>
+        <v>246</v>
       </c>
       <c r="E83" s="10" t="s">
-        <v>200</v>
+        <v>247</v>
       </c>
       <c r="F83" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G83" s="10" t="s">
-        <v>201</v>
+        <v>248</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="14">
         <v>8594.0</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="1">
       <c r="A84" s="17">
         <v>77</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>202</v>
+        <v>249</v>
       </c>
       <c r="E84" s="10" t="s">
-        <v>203</v>
+        <v>250</v>
       </c>
       <c r="F84" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G84" s="10" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="14">
         <v>20974.0</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="1">
       <c r="A85" s="17">
         <v>78</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>205</v>
+        <v>252</v>
       </c>
       <c r="E85" s="10" t="s">
-        <v>206</v>
+        <v>253</v>
       </c>
       <c r="F85" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G85" s="10" t="s">
-        <v>207</v>
+        <v>254</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="14">
         <v>17059.0</v>
       </c>
     </row>
     <row r="86" spans="1:9" outlineLevel="1">
       <c r="A86" s="17">
         <v>79</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>208</v>
+        <v>255</v>
       </c>
       <c r="E86" s="10" t="s">
-        <v>209</v>
+        <v>256</v>
       </c>
       <c r="F86" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G86" s="10" t="s">
-        <v>210</v>
+        <v>257</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="14">
         <v>29755.0</v>
       </c>
     </row>
     <row r="87" spans="1:9" outlineLevel="1">
       <c r="A87" s="17">
         <v>80</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>211</v>
+        <v>258</v>
       </c>
       <c r="E87" s="10" t="s">
-        <v>212</v>
+        <v>259</v>
       </c>
       <c r="F87" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G87" s="10" t="s">
-        <v>213</v>
+        <v>260</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="14">
         <v>23782.0</v>
       </c>
     </row>
     <row r="88" spans="1:9" outlineLevel="1">
       <c r="A88" s="17">
         <v>81</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D88" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="F88" s="10" t="s">
         <v>214</v>
       </c>
-      <c r="E88" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G88" s="10" t="s">
-        <v>216</v>
+        <v>263</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="14">
         <v>7241.0</v>
       </c>
     </row>
     <row r="89" spans="1:9" outlineLevel="1">
       <c r="A89" s="17">
         <v>82</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>217</v>
+        <v>264</v>
       </c>
       <c r="E89" s="10" t="s">
-        <v>218</v>
+        <v>265</v>
       </c>
       <c r="F89" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G89" s="10" t="s">
-        <v>219</v>
+        <v>266</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="14">
         <v>6376.0</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="1">
       <c r="A90" s="17">
         <v>83</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>220</v>
+        <v>267</v>
       </c>
       <c r="E90" s="10" t="s">
-        <v>221</v>
+        <v>268</v>
       </c>
       <c r="F90" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G90" s="10" t="s">
-        <v>222</v>
+        <v>269</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="14">
         <v>9875.0</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="1">
       <c r="A91" s="17">
         <v>84</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>223</v>
+        <v>270</v>
       </c>
       <c r="E91" s="10" t="s">
-        <v>224</v>
+        <v>271</v>
       </c>
       <c r="F91" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G91" s="10" t="s">
-        <v>225</v>
+        <v>272</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="14">
         <v>8894.0</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="1">
       <c r="A92" s="17">
         <v>85</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>226</v>
+        <v>273</v>
       </c>
       <c r="E92" s="10" t="s">
-        <v>227</v>
+        <v>274</v>
       </c>
       <c r="F92" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G92" s="10" t="s">
-        <v>228</v>
+        <v>275</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="14">
         <v>21274.0</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="1">
       <c r="A93" s="17">
         <v>86</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>229</v>
+        <v>276</v>
       </c>
       <c r="E93" s="10" t="s">
-        <v>230</v>
+        <v>277</v>
       </c>
       <c r="F93" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G93" s="10" t="s">
-        <v>231</v>
+        <v>278</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="14">
         <v>17359.0</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="1">
       <c r="A94" s="17">
         <v>87</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>232</v>
+        <v>279</v>
       </c>
       <c r="E94" s="10" t="s">
-        <v>233</v>
+        <v>280</v>
       </c>
       <c r="F94" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G94" s="10" t="s">
-        <v>234</v>
+        <v>281</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="14">
         <v>30055.0</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="1">
       <c r="A95" s="17">
         <v>88</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>235</v>
+        <v>282</v>
       </c>
       <c r="E95" s="10" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="F95" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G95" s="10" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="14">
         <v>24082.0</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="1">
       <c r="A96" s="17">
         <v>89</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>238</v>
+        <v>285</v>
       </c>
       <c r="E96" s="10" t="s">
-        <v>239</v>
+        <v>286</v>
       </c>
       <c r="F96" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G96" s="10" t="s">
-        <v>240</v>
+        <v>287</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="14">
         <v>7641.0</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="1">
       <c r="A97" s="17">
         <v>90</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>241</v>
+        <v>288</v>
       </c>
       <c r="E97" s="10" t="s">
-        <v>242</v>
+        <v>289</v>
       </c>
       <c r="F97" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G97" s="10" t="s">
-        <v>243</v>
+        <v>290</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="14">
         <v>6676.0</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="1">
       <c r="A98" s="17">
         <v>91</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>244</v>
+        <v>291</v>
       </c>
       <c r="E98" s="10" t="s">
-        <v>245</v>
+        <v>292</v>
       </c>
       <c r="F98" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G98" s="10" t="s">
-        <v>246</v>
+        <v>293</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="14">
         <v>10175.0</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="1">
       <c r="A99" s="17">
         <v>92</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>247</v>
+        <v>294</v>
       </c>
       <c r="E99" s="10" t="s">
-        <v>248</v>
+        <v>295</v>
       </c>
       <c r="F99" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G99" s="10" t="s">
-        <v>249</v>
+        <v>296</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="14">
         <v>9194.0</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="1">
       <c r="A100" s="17">
         <v>93</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>250</v>
+        <v>297</v>
       </c>
       <c r="E100" s="10" t="s">
-        <v>251</v>
+        <v>298</v>
       </c>
       <c r="F100" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G100" s="10" t="s">
-        <v>252</v>
+        <v>299</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="14">
         <v>21574.0</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="1">
       <c r="A101" s="17">
         <v>94</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>253</v>
+        <v>300</v>
       </c>
       <c r="E101" s="10" t="s">
-        <v>254</v>
+        <v>301</v>
       </c>
       <c r="F101" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G101" s="10" t="s">
-        <v>255</v>
+        <v>302</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="14">
         <v>17659.0</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="1">
       <c r="A102" s="17">
         <v>95</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>256</v>
+        <v>303</v>
       </c>
       <c r="E102" s="10" t="s">
-        <v>257</v>
+        <v>304</v>
       </c>
       <c r="F102" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G102" s="10" t="s">
-        <v>258</v>
+        <v>305</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="14">
         <v>30355.0</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="1">
       <c r="A103" s="17">
         <v>96</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>164</v>
+        <v>211</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>259</v>
+        <v>306</v>
       </c>
       <c r="E103" s="10" t="s">
-        <v>260</v>
+        <v>307</v>
       </c>
       <c r="F103" s="10" t="s">
-        <v>167</v>
+        <v>214</v>
       </c>
       <c r="G103" s="10" t="s">
-        <v>261</v>
+        <v>308</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="14">
         <v>24382.0</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="1">
       <c r="A104" s="18" t="s">
-        <v>262</v>
+        <v>309</v>
       </c>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
       <c r="D104" s="2"/>
       <c r="E104" s="2"/>
       <c r="F104" s="2"/>
       <c r="G104" s="2"/>
       <c r="H104" s="2"/>
       <c r="I104" s="12"/>
     </row>
     <row r="105" spans="1:9" outlineLevel="2">
       <c r="A105" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E105" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I105" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="17">
         <v>1</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>264</v>
+        <v>311</v>
       </c>
       <c r="E106" s="10" t="s">
-        <v>265</v>
+        <v>312</v>
       </c>
       <c r="F106" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G106" s="10" t="s">
-        <v>266</v>
+        <v>313</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="14">
         <v>11120.0</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="17">
         <v>2</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>267</v>
+        <v>314</v>
       </c>
       <c r="E107" s="10" t="s">
-        <v>268</v>
+        <v>315</v>
       </c>
       <c r="F107" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G107" s="10" t="s">
-        <v>269</v>
+        <v>316</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="14">
         <v>9968.0</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="17">
         <v>3</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>270</v>
+        <v>317</v>
       </c>
       <c r="E108" s="10" t="s">
-        <v>271</v>
+        <v>318</v>
       </c>
       <c r="F108" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G108" s="10" t="s">
-        <v>272</v>
+        <v>319</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="14">
         <v>22160.0</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="17">
         <v>4</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>273</v>
+        <v>320</v>
       </c>
       <c r="E109" s="10" t="s">
-        <v>274</v>
+        <v>321</v>
       </c>
       <c r="F109" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G109" s="10" t="s">
-        <v>275</v>
+        <v>322</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="14">
         <v>18120.0</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="17">
         <v>5</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="E110" s="10" t="s">
-        <v>277</v>
+        <v>324</v>
       </c>
       <c r="F110" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G110" s="10" t="s">
-        <v>278</v>
+        <v>325</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="14">
         <v>31530.0</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="17">
         <v>6</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>279</v>
+        <v>326</v>
       </c>
       <c r="E111" s="10" t="s">
-        <v>280</v>
+        <v>327</v>
       </c>
       <c r="F111" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G111" s="10" t="s">
-        <v>281</v>
+        <v>328</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="14">
         <v>25654.0</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="17">
         <v>7</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>282</v>
+        <v>329</v>
       </c>
       <c r="E112" s="10" t="s">
-        <v>283</v>
+        <v>330</v>
       </c>
       <c r="F112" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G112" s="10" t="s">
-        <v>284</v>
+        <v>331</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="14">
         <v>40820.0</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="17">
         <v>8</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>285</v>
+        <v>332</v>
       </c>
       <c r="E113" s="10" t="s">
-        <v>286</v>
+        <v>333</v>
       </c>
       <c r="F113" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G113" s="10" t="s">
-        <v>287</v>
+        <v>334</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="14">
         <v>36240.0</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="17">
         <v>9</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>288</v>
+        <v>335</v>
       </c>
       <c r="E114" s="10" t="s">
-        <v>289</v>
+        <v>336</v>
       </c>
       <c r="F114" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G114" s="10" t="s">
-        <v>290</v>
+        <v>337</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I114" s="14">
         <v>55400.0</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="17">
         <v>10</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>291</v>
+        <v>338</v>
       </c>
       <c r="E115" s="10" t="s">
-        <v>292</v>
+        <v>339</v>
       </c>
       <c r="F115" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G115" s="10" t="s">
-        <v>293</v>
+        <v>340</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="14">
         <v>45300.0</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="17">
         <v>11</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>294</v>
+        <v>341</v>
       </c>
       <c r="E116" s="10" t="s">
-        <v>295</v>
+        <v>342</v>
       </c>
       <c r="F116" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G116" s="10" t="s">
-        <v>296</v>
+        <v>343</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I116" s="14">
         <v>11520.0</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="17">
         <v>12</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>297</v>
+        <v>344</v>
       </c>
       <c r="E117" s="10" t="s">
-        <v>298</v>
+        <v>345</v>
       </c>
       <c r="F117" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G117" s="10" t="s">
-        <v>299</v>
+        <v>346</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I117" s="14">
         <v>10368.0</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="17">
         <v>13</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>300</v>
+        <v>347</v>
       </c>
       <c r="E118" s="10" t="s">
-        <v>301</v>
+        <v>348</v>
       </c>
       <c r="F118" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G118" s="10" t="s">
-        <v>302</v>
+        <v>349</v>
       </c>
       <c r="H118" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I118" s="14">
         <v>22160.0</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="17">
         <v>14</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>303</v>
+        <v>350</v>
       </c>
       <c r="E119" s="10" t="s">
-        <v>304</v>
+        <v>351</v>
       </c>
       <c r="F119" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G119" s="10" t="s">
-        <v>305</v>
+        <v>352</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="14">
         <v>18120.0</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="17">
         <v>15</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>306</v>
+        <v>353</v>
       </c>
       <c r="E120" s="10" t="s">
-        <v>307</v>
+        <v>354</v>
       </c>
       <c r="F120" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G120" s="10" t="s">
-        <v>308</v>
+        <v>355</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I120" s="14">
         <v>31830.0</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="17">
         <v>16</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>309</v>
+        <v>356</v>
       </c>
       <c r="E121" s="10" t="s">
-        <v>310</v>
+        <v>357</v>
       </c>
       <c r="F121" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G121" s="10" t="s">
-        <v>311</v>
+        <v>358</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I121" s="14">
         <v>25954.0</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="17">
         <v>17</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>312</v>
+        <v>359</v>
       </c>
       <c r="E122" s="10" t="s">
-        <v>313</v>
+        <v>360</v>
       </c>
       <c r="F122" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G122" s="10" t="s">
-        <v>314</v>
+        <v>361</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I122" s="14">
         <v>40820.0</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="17">
         <v>18</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>315</v>
+        <v>362</v>
       </c>
       <c r="E123" s="10" t="s">
-        <v>316</v>
+        <v>363</v>
       </c>
       <c r="F123" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G123" s="10" t="s">
-        <v>317</v>
+        <v>364</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I123" s="14">
         <v>36240.0</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="17">
         <v>19</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>318</v>
+        <v>365</v>
       </c>
       <c r="E124" s="10" t="s">
-        <v>319</v>
+        <v>366</v>
       </c>
       <c r="F124" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G124" s="10" t="s">
-        <v>320</v>
+        <v>367</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I124" s="14">
         <v>55400.0</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="17">
         <v>20</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>321</v>
+        <v>368</v>
       </c>
       <c r="E125" s="10" t="s">
-        <v>322</v>
+        <v>369</v>
       </c>
       <c r="F125" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G125" s="10" t="s">
-        <v>323</v>
+        <v>370</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I125" s="14">
         <v>45300.0</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="17">
         <v>21</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>324</v>
+        <v>371</v>
       </c>
       <c r="E126" s="10" t="s">
-        <v>325</v>
+        <v>372</v>
       </c>
       <c r="F126" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G126" s="10" t="s">
-        <v>326</v>
+        <v>373</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="14">
         <v>11920.0</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="17">
         <v>22</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>327</v>
+        <v>374</v>
       </c>
       <c r="E127" s="10" t="s">
-        <v>328</v>
+        <v>375</v>
       </c>
       <c r="F127" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G127" s="10" t="s">
-        <v>329</v>
+        <v>376</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="14">
         <v>10668.0</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="2">
       <c r="A128" s="17">
         <v>23</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>330</v>
+        <v>377</v>
       </c>
       <c r="E128" s="10" t="s">
-        <v>331</v>
+        <v>378</v>
       </c>
       <c r="F128" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G128" s="10" t="s">
-        <v>332</v>
+        <v>379</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="14">
         <v>22160.0</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="2">
       <c r="A129" s="17">
         <v>24</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>333</v>
+        <v>380</v>
       </c>
       <c r="E129" s="10" t="s">
-        <v>334</v>
+        <v>381</v>
       </c>
       <c r="F129" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G129" s="10" t="s">
-        <v>335</v>
+        <v>382</v>
       </c>
       <c r="H129" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="14">
         <v>18120.0</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="2">
       <c r="A130" s="17">
         <v>25</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>336</v>
+        <v>383</v>
       </c>
       <c r="E130" s="10" t="s">
-        <v>337</v>
+        <v>384</v>
       </c>
       <c r="F130" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G130" s="10" t="s">
-        <v>338</v>
+        <v>385</v>
       </c>
       <c r="H130" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I130" s="14">
         <v>32130.0</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="2">
       <c r="A131" s="17">
         <v>26</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>339</v>
+        <v>386</v>
       </c>
       <c r="E131" s="10" t="s">
-        <v>340</v>
+        <v>387</v>
       </c>
       <c r="F131" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G131" s="10" t="s">
-        <v>341</v>
+        <v>388</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="14">
         <v>26254.0</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="2">
       <c r="A132" s="17">
         <v>27</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>342</v>
+        <v>389</v>
       </c>
       <c r="E132" s="10" t="s">
-        <v>343</v>
+        <v>390</v>
       </c>
       <c r="F132" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G132" s="10" t="s">
-        <v>344</v>
+        <v>391</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I132" s="14">
         <v>40820.0</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="2">
       <c r="A133" s="17">
         <v>28</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>345</v>
+        <v>392</v>
       </c>
       <c r="E133" s="10" t="s">
-        <v>346</v>
+        <v>393</v>
       </c>
       <c r="F133" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G133" s="10" t="s">
-        <v>347</v>
+        <v>394</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="14">
         <v>36240.0</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="2">
       <c r="A134" s="17">
         <v>29</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="E134" s="10" t="s">
-        <v>349</v>
+        <v>396</v>
       </c>
       <c r="F134" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G134" s="10" t="s">
-        <v>350</v>
+        <v>397</v>
       </c>
       <c r="H134" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I134" s="14">
         <v>55400.0</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="2">
       <c r="A135" s="17">
         <v>30</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>351</v>
+        <v>398</v>
       </c>
       <c r="E135" s="10" t="s">
-        <v>352</v>
+        <v>399</v>
       </c>
       <c r="F135" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G135" s="10" t="s">
-        <v>353</v>
+        <v>400</v>
       </c>
       <c r="H135" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="14">
         <v>45300.0</v>
       </c>
     </row>
     <row r="136" spans="1:9" outlineLevel="2">
       <c r="A136" s="17">
         <v>31</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>354</v>
+        <v>401</v>
       </c>
       <c r="E136" s="10" t="s">
-        <v>355</v>
+        <v>402</v>
       </c>
       <c r="F136" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G136" s="10" t="s">
-        <v>356</v>
+        <v>403</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I136" s="14">
         <v>12320.0</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="2">
       <c r="A137" s="17">
         <v>32</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>357</v>
+        <v>404</v>
       </c>
       <c r="E137" s="10" t="s">
-        <v>358</v>
+        <v>405</v>
       </c>
       <c r="F137" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G137" s="10" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I137" s="14">
         <v>10968.0</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="2">
       <c r="A138" s="17">
         <v>33</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>360</v>
+        <v>407</v>
       </c>
       <c r="E138" s="10" t="s">
-        <v>361</v>
+        <v>408</v>
       </c>
       <c r="F138" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G138" s="10" t="s">
-        <v>362</v>
+        <v>409</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I138" s="14">
         <v>22160.0</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="2">
       <c r="A139" s="17">
         <v>34</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>363</v>
+        <v>410</v>
       </c>
       <c r="E139" s="10" t="s">
-        <v>364</v>
+        <v>411</v>
       </c>
       <c r="F139" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G139" s="10" t="s">
-        <v>365</v>
+        <v>412</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I139" s="14">
         <v>18120.0</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="2">
       <c r="A140" s="17">
         <v>35</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>366</v>
+        <v>413</v>
       </c>
       <c r="E140" s="10" t="s">
-        <v>367</v>
+        <v>414</v>
       </c>
       <c r="F140" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G140" s="10" t="s">
-        <v>368</v>
+        <v>415</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="14">
         <v>32430.0</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="2">
       <c r="A141" s="17">
         <v>36</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>369</v>
+        <v>416</v>
       </c>
       <c r="E141" s="10" t="s">
-        <v>370</v>
+        <v>417</v>
       </c>
       <c r="F141" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G141" s="10" t="s">
-        <v>371</v>
+        <v>418</v>
       </c>
       <c r="H141" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="14">
         <v>26454.0</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="2">
       <c r="A142" s="17">
         <v>37</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>372</v>
+        <v>419</v>
       </c>
       <c r="E142" s="10" t="s">
-        <v>373</v>
+        <v>420</v>
       </c>
       <c r="F142" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G142" s="10" t="s">
-        <v>374</v>
+        <v>421</v>
       </c>
       <c r="H142" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I142" s="14">
         <v>44320.0</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="2">
       <c r="A143" s="17">
         <v>38</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>375</v>
+        <v>422</v>
       </c>
       <c r="E143" s="10" t="s">
-        <v>376</v>
+        <v>423</v>
       </c>
       <c r="F143" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G143" s="10" t="s">
-        <v>377</v>
+        <v>424</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I143" s="14">
         <v>36240.0</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="2">
       <c r="A144" s="17">
         <v>39</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>378</v>
+        <v>425</v>
       </c>
       <c r="E144" s="10" t="s">
-        <v>379</v>
+        <v>426</v>
       </c>
       <c r="F144" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G144" s="10" t="s">
-        <v>380</v>
+        <v>427</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I144" s="14">
         <v>55400.0</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="2">
       <c r="A145" s="17">
         <v>40</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>381</v>
+        <v>428</v>
       </c>
       <c r="E145" s="10" t="s">
-        <v>382</v>
+        <v>429</v>
       </c>
       <c r="F145" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G145" s="10" t="s">
-        <v>383</v>
+        <v>430</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I145" s="14">
         <v>45300.0</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="2">
       <c r="A146" s="17">
         <v>41</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>384</v>
+        <v>431</v>
       </c>
       <c r="E146" s="10" t="s">
-        <v>385</v>
+        <v>432</v>
       </c>
       <c r="F146" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G146" s="10" t="s">
-        <v>386</v>
+        <v>433</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="14">
         <v>12620.0</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="2">
       <c r="A147" s="17">
         <v>42</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>387</v>
+        <v>434</v>
       </c>
       <c r="E147" s="10" t="s">
-        <v>388</v>
+        <v>435</v>
       </c>
       <c r="F147" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G147" s="10" t="s">
-        <v>389</v>
+        <v>436</v>
       </c>
       <c r="H147" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="14">
         <v>11268.0</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="2">
       <c r="A148" s="17">
         <v>43</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>390</v>
+        <v>437</v>
       </c>
       <c r="E148" s="10" t="s">
-        <v>391</v>
+        <v>438</v>
       </c>
       <c r="F148" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G148" s="10" t="s">
-        <v>392</v>
+        <v>439</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="14">
         <v>22160.0</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="2">
       <c r="A149" s="17">
         <v>44</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>393</v>
+        <v>440</v>
       </c>
       <c r="E149" s="10" t="s">
-        <v>394</v>
+        <v>441</v>
       </c>
       <c r="F149" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G149" s="10" t="s">
-        <v>395</v>
+        <v>442</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I149" s="14">
         <v>18120.0</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="2">
       <c r="A150" s="17">
         <v>45</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>396</v>
+        <v>443</v>
       </c>
       <c r="E150" s="10" t="s">
-        <v>397</v>
+        <v>444</v>
       </c>
       <c r="F150" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G150" s="10" t="s">
-        <v>398</v>
+        <v>445</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I150" s="14">
         <v>32730.0</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="2">
       <c r="A151" s="17">
         <v>46</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>399</v>
+        <v>446</v>
       </c>
       <c r="E151" s="10" t="s">
-        <v>400</v>
+        <v>447</v>
       </c>
       <c r="F151" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G151" s="10" t="s">
-        <v>401</v>
+        <v>448</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="14">
         <v>26754.0</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="2">
       <c r="A152" s="17">
         <v>47</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>402</v>
+        <v>449</v>
       </c>
       <c r="E152" s="10" t="s">
-        <v>403</v>
+        <v>450</v>
       </c>
       <c r="F152" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G152" s="10" t="s">
-        <v>404</v>
+        <v>451</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I152" s="14">
         <v>44320.0</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="2">
       <c r="A153" s="17">
         <v>48</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>405</v>
+        <v>452</v>
       </c>
       <c r="E153" s="10" t="s">
-        <v>406</v>
+        <v>453</v>
       </c>
       <c r="F153" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G153" s="10" t="s">
-        <v>407</v>
+        <v>454</v>
       </c>
       <c r="H153" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I153" s="14">
         <v>36240.0</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="2">
       <c r="A154" s="17">
         <v>49</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>408</v>
+        <v>455</v>
       </c>
       <c r="E154" s="10" t="s">
-        <v>409</v>
+        <v>456</v>
       </c>
       <c r="F154" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G154" s="10" t="s">
-        <v>410</v>
+        <v>457</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I154" s="14">
         <v>55400.0</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="17">
         <v>50</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>411</v>
+        <v>458</v>
       </c>
       <c r="E155" s="10" t="s">
-        <v>412</v>
+        <v>459</v>
       </c>
       <c r="F155" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G155" s="10" t="s">
-        <v>413</v>
+        <v>460</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I155" s="14">
         <v>45300.0</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="1">
       <c r="A156" s="18" t="s">
-        <v>414</v>
+        <v>461</v>
       </c>
       <c r="B156" s="2"/>
       <c r="C156" s="2"/>
       <c r="D156" s="2"/>
       <c r="E156" s="2"/>
       <c r="F156" s="2"/>
       <c r="G156" s="2"/>
       <c r="H156" s="2"/>
       <c r="I156" s="12"/>
     </row>
     <row r="157" spans="1:9" outlineLevel="2">
       <c r="A157" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B157" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C157" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D157" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E157" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F157" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G157" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I157" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="2">
       <c r="A158" s="17">
         <v>1</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>416</v>
+        <v>463</v>
       </c>
       <c r="E158" s="10" t="s">
-        <v>417</v>
+        <v>464</v>
       </c>
       <c r="F158" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G158" s="10" t="s">
-        <v>419</v>
+        <v>466</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I158" s="14">
         <v>6180.0</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="2">
       <c r="A159" s="17">
         <v>2</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>420</v>
+        <v>467</v>
       </c>
       <c r="E159" s="10" t="s">
-        <v>421</v>
+        <v>468</v>
       </c>
       <c r="F159" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G159" s="10" t="s">
-        <v>422</v>
+        <v>469</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I159" s="14">
         <v>7680.0</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="2">
       <c r="A160" s="17">
         <v>3</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>423</v>
+        <v>470</v>
       </c>
       <c r="E160" s="10" t="s">
-        <v>424</v>
+        <v>471</v>
       </c>
       <c r="F160" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G160" s="10" t="s">
-        <v>425</v>
+        <v>472</v>
       </c>
       <c r="H160" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="14">
         <v>7824.0</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="2">
       <c r="A161" s="17">
         <v>4</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>426</v>
+        <v>473</v>
       </c>
       <c r="E161" s="10" t="s">
-        <v>427</v>
+        <v>474</v>
       </c>
       <c r="F161" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G161" s="10" t="s">
-        <v>428</v>
+        <v>475</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="14">
         <v>10218.0</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="2">
       <c r="A162" s="17">
         <v>5</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>429</v>
+        <v>476</v>
       </c>
       <c r="E162" s="10" t="s">
-        <v>430</v>
+        <v>477</v>
       </c>
       <c r="F162" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G162" s="10" t="s">
-        <v>431</v>
+        <v>478</v>
       </c>
       <c r="H162" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I162" s="14">
         <v>8119.0</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="2">
       <c r="A163" s="17">
         <v>6</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>432</v>
+        <v>479</v>
       </c>
       <c r="E163" s="10" t="s">
-        <v>433</v>
+        <v>480</v>
       </c>
       <c r="F163" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G163" s="10" t="s">
-        <v>434</v>
+        <v>481</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I163" s="14">
         <v>10808.0</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="2">
       <c r="A164" s="17">
         <v>7</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>435</v>
+        <v>482</v>
       </c>
       <c r="E164" s="10" t="s">
-        <v>436</v>
+        <v>483</v>
       </c>
       <c r="F164" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G164" s="10" t="s">
-        <v>437</v>
+        <v>484</v>
       </c>
       <c r="H164" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I164" s="14">
         <v>8290.0</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="2">
       <c r="A165" s="17">
         <v>8</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>438</v>
+        <v>485</v>
       </c>
       <c r="E165" s="10" t="s">
-        <v>439</v>
+        <v>486</v>
       </c>
       <c r="F165" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G165" s="10" t="s">
-        <v>440</v>
+        <v>487</v>
       </c>
       <c r="H165" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I165" s="14">
         <v>11150.0</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="2">
       <c r="A166" s="17">
         <v>9</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>441</v>
+        <v>488</v>
       </c>
       <c r="E166" s="10" t="s">
-        <v>442</v>
+        <v>489</v>
       </c>
       <c r="F166" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G166" s="10" t="s">
-        <v>443</v>
+        <v>490</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I166" s="14">
         <v>7280.0</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="2">
       <c r="A167" s="17">
         <v>10</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>444</v>
+        <v>491</v>
       </c>
       <c r="E167" s="10" t="s">
-        <v>445</v>
+        <v>492</v>
       </c>
       <c r="F167" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G167" s="10" t="s">
-        <v>446</v>
+        <v>493</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I167" s="14">
         <v>8780.0</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="2">
       <c r="A168" s="17">
         <v>11</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>447</v>
+        <v>494</v>
       </c>
       <c r="E168" s="10" t="s">
-        <v>448</v>
+        <v>495</v>
       </c>
       <c r="F168" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G168" s="10" t="s">
-        <v>449</v>
+        <v>496</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I168" s="14">
         <v>8174.0</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="2">
       <c r="A169" s="17">
         <v>12</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>450</v>
+        <v>497</v>
       </c>
       <c r="E169" s="10" t="s">
-        <v>451</v>
+        <v>498</v>
       </c>
       <c r="F169" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G169" s="10" t="s">
-        <v>452</v>
+        <v>499</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I169" s="14">
         <v>10568.0</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="2">
       <c r="A170" s="17">
         <v>13</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>453</v>
+        <v>500</v>
       </c>
       <c r="E170" s="10" t="s">
-        <v>454</v>
+        <v>501</v>
       </c>
       <c r="F170" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G170" s="10" t="s">
-        <v>455</v>
+        <v>502</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I170" s="14">
         <v>8469.0</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="2">
       <c r="A171" s="17">
         <v>14</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>456</v>
+        <v>503</v>
       </c>
       <c r="E171" s="10" t="s">
-        <v>457</v>
+        <v>504</v>
       </c>
       <c r="F171" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G171" s="10" t="s">
-        <v>458</v>
+        <v>505</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I171" s="14">
         <v>11158.0</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="2">
       <c r="A172" s="17">
         <v>15</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>459</v>
+        <v>506</v>
       </c>
       <c r="E172" s="10" t="s">
-        <v>460</v>
+        <v>507</v>
       </c>
       <c r="F172" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G172" s="10" t="s">
-        <v>461</v>
+        <v>508</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I172" s="14">
         <v>8640.0</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="2">
       <c r="A173" s="17">
         <v>16</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>462</v>
+        <v>509</v>
       </c>
       <c r="E173" s="10" t="s">
-        <v>463</v>
+        <v>510</v>
       </c>
       <c r="F173" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G173" s="10" t="s">
-        <v>464</v>
+        <v>511</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I173" s="14">
         <v>11500.0</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="2">
       <c r="A174" s="17">
         <v>17</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D174" s="9" t="s">
+        <v>512</v>
+      </c>
+      <c r="E174" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="F174" s="10" t="s">
         <v>465</v>
       </c>
-      <c r="E174" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G174" s="10" t="s">
-        <v>467</v>
+        <v>514</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I174" s="14">
         <v>7630.0</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="2">
       <c r="A175" s="17">
         <v>18</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>468</v>
+        <v>515</v>
       </c>
       <c r="E175" s="10" t="s">
-        <v>469</v>
+        <v>516</v>
       </c>
       <c r="F175" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G175" s="10" t="s">
-        <v>470</v>
+        <v>517</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I175" s="14">
         <v>9135.0</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="2">
       <c r="A176" s="17">
         <v>19</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>471</v>
+        <v>518</v>
       </c>
       <c r="E176" s="10" t="s">
-        <v>472</v>
+        <v>519</v>
       </c>
       <c r="F176" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G176" s="10" t="s">
-        <v>473</v>
+        <v>520</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I176" s="14">
         <v>8524.0</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="2">
       <c r="A177" s="17">
         <v>20</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>474</v>
+        <v>521</v>
       </c>
       <c r="E177" s="10" t="s">
-        <v>475</v>
+        <v>522</v>
       </c>
       <c r="F177" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G177" s="10" t="s">
-        <v>476</v>
+        <v>523</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I177" s="14">
         <v>10918.0</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="2">
       <c r="A178" s="17">
         <v>21</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>477</v>
+        <v>524</v>
       </c>
       <c r="E178" s="10" t="s">
-        <v>478</v>
+        <v>525</v>
       </c>
       <c r="F178" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G178" s="10" t="s">
-        <v>479</v>
+        <v>526</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I178" s="14">
         <v>8819.0</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="2">
       <c r="A179" s="17">
         <v>22</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>480</v>
+        <v>527</v>
       </c>
       <c r="E179" s="10" t="s">
-        <v>481</v>
+        <v>528</v>
       </c>
       <c r="F179" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G179" s="10" t="s">
-        <v>482</v>
+        <v>529</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I179" s="14">
         <v>10758.0</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="2">
       <c r="A180" s="17">
         <v>23</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>483</v>
+        <v>530</v>
       </c>
       <c r="E180" s="10" t="s">
-        <v>484</v>
+        <v>531</v>
       </c>
       <c r="F180" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G180" s="10" t="s">
-        <v>485</v>
+        <v>532</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I180" s="14">
         <v>8990.0</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="2">
       <c r="A181" s="17">
         <v>24</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>486</v>
+        <v>533</v>
       </c>
       <c r="E181" s="10" t="s">
-        <v>487</v>
+        <v>534</v>
       </c>
       <c r="F181" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G181" s="10" t="s">
-        <v>488</v>
+        <v>535</v>
       </c>
       <c r="H181" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I181" s="14">
         <v>11850.0</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="2">
       <c r="A182" s="17">
         <v>25</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>489</v>
+        <v>536</v>
       </c>
       <c r="E182" s="10" t="s">
-        <v>490</v>
+        <v>537</v>
       </c>
       <c r="F182" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G182" s="10" t="s">
-        <v>491</v>
+        <v>538</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I182" s="14">
         <v>8330.0</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="2">
       <c r="A183" s="17">
         <v>26</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>492</v>
+        <v>539</v>
       </c>
       <c r="E183" s="10" t="s">
-        <v>493</v>
+        <v>540</v>
       </c>
       <c r="F183" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G183" s="10" t="s">
-        <v>494</v>
+        <v>541</v>
       </c>
       <c r="H183" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I183" s="14">
         <v>9830.0</v>
       </c>
     </row>
     <row r="184" spans="1:9" outlineLevel="2">
       <c r="A184" s="17">
         <v>27</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>495</v>
+        <v>542</v>
       </c>
       <c r="E184" s="10" t="s">
-        <v>496</v>
+        <v>543</v>
       </c>
       <c r="F184" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G184" s="10" t="s">
-        <v>497</v>
+        <v>544</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I184" s="14">
         <v>9124.0</v>
       </c>
     </row>
     <row r="185" spans="1:9" outlineLevel="2">
       <c r="A185" s="17">
         <v>28</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>498</v>
+        <v>545</v>
       </c>
       <c r="E185" s="10" t="s">
-        <v>499</v>
+        <v>546</v>
       </c>
       <c r="F185" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G185" s="10" t="s">
-        <v>500</v>
+        <v>547</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I185" s="14">
         <v>11618.0</v>
       </c>
     </row>
     <row r="186" spans="1:9" outlineLevel="2">
       <c r="A186" s="17">
         <v>29</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>501</v>
+        <v>548</v>
       </c>
       <c r="E186" s="10" t="s">
-        <v>502</v>
+        <v>549</v>
       </c>
       <c r="F186" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G186" s="10" t="s">
-        <v>503</v>
+        <v>550</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I186" s="14">
         <v>9519.0</v>
       </c>
     </row>
     <row r="187" spans="1:9" outlineLevel="2">
       <c r="A187" s="17">
         <v>30</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>504</v>
+        <v>551</v>
       </c>
       <c r="E187" s="10" t="s">
-        <v>505</v>
+        <v>552</v>
       </c>
       <c r="F187" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G187" s="10" t="s">
-        <v>506</v>
+        <v>553</v>
       </c>
       <c r="H187" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I187" s="14">
         <v>12208.0</v>
       </c>
     </row>
     <row r="188" spans="1:9" outlineLevel="2">
       <c r="A188" s="17">
         <v>31</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>507</v>
+        <v>554</v>
       </c>
       <c r="E188" s="10" t="s">
-        <v>508</v>
+        <v>555</v>
       </c>
       <c r="F188" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G188" s="10" t="s">
-        <v>509</v>
+        <v>556</v>
       </c>
       <c r="H188" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I188" s="14">
         <v>9690.0</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="2">
       <c r="A189" s="17">
         <v>32</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>510</v>
+        <v>557</v>
       </c>
       <c r="E189" s="10" t="s">
-        <v>511</v>
+        <v>558</v>
       </c>
       <c r="F189" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G189" s="10" t="s">
-        <v>512</v>
+        <v>559</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I189" s="14">
         <v>12550.0</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="2">
       <c r="A190" s="17">
         <v>33</v>
       </c>
       <c r="B190" s="7"/>
       <c r="C190" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D190" s="9" t="s">
-        <v>513</v>
+        <v>560</v>
       </c>
       <c r="E190" s="10" t="s">
-        <v>514</v>
+        <v>561</v>
       </c>
       <c r="F190" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G190" s="10" t="s">
-        <v>515</v>
+        <v>562</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I190" s="14">
         <v>9030.0</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="2">
       <c r="A191" s="17">
         <v>34</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>516</v>
+        <v>563</v>
       </c>
       <c r="E191" s="10" t="s">
-        <v>517</v>
+        <v>564</v>
       </c>
       <c r="F191" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G191" s="10" t="s">
-        <v>518</v>
+        <v>565</v>
       </c>
       <c r="H191" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I191" s="14">
         <v>10530.0</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="2">
       <c r="A192" s="17">
         <v>35</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>519</v>
+        <v>566</v>
       </c>
       <c r="E192" s="10" t="s">
-        <v>520</v>
+        <v>567</v>
       </c>
       <c r="F192" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G192" s="10" t="s">
-        <v>521</v>
+        <v>568</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I192" s="14">
         <v>9924.0</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="2">
       <c r="A193" s="17">
         <v>36</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>522</v>
+        <v>569</v>
       </c>
       <c r="E193" s="10" t="s">
-        <v>523</v>
+        <v>570</v>
       </c>
       <c r="F193" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G193" s="10" t="s">
-        <v>524</v>
+        <v>571</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I193" s="14">
         <v>12318.0</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="2">
       <c r="A194" s="17">
         <v>37</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D194" s="9" t="s">
-        <v>525</v>
+        <v>572</v>
       </c>
       <c r="E194" s="10" t="s">
-        <v>526</v>
+        <v>573</v>
       </c>
       <c r="F194" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G194" s="10" t="s">
-        <v>527</v>
+        <v>574</v>
       </c>
       <c r="H194" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I194" s="14">
         <v>10219.0</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="2">
       <c r="A195" s="17">
         <v>38</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>528</v>
+        <v>575</v>
       </c>
       <c r="E195" s="10" t="s">
-        <v>529</v>
+        <v>576</v>
       </c>
       <c r="F195" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G195" s="10" t="s">
-        <v>530</v>
+        <v>577</v>
       </c>
       <c r="H195" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="14">
         <v>12908.0</v>
       </c>
     </row>
     <row r="196" spans="1:9" outlineLevel="2">
       <c r="A196" s="17">
         <v>39</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>531</v>
+        <v>578</v>
       </c>
       <c r="E196" s="10" t="s">
-        <v>532</v>
+        <v>579</v>
       </c>
       <c r="F196" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G196" s="10" t="s">
-        <v>533</v>
+        <v>580</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I196" s="14">
         <v>10390.0</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="2">
       <c r="A197" s="17">
         <v>40</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>534</v>
+        <v>581</v>
       </c>
       <c r="E197" s="10" t="s">
-        <v>535</v>
+        <v>582</v>
       </c>
       <c r="F197" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G197" s="10" t="s">
-        <v>536</v>
+        <v>583</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I197" s="14">
         <v>13250.0</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="2">
       <c r="A198" s="17">
         <v>41</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>537</v>
+        <v>584</v>
       </c>
       <c r="E198" s="10" t="s">
-        <v>538</v>
+        <v>585</v>
       </c>
       <c r="F198" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G198" s="10" t="s">
-        <v>539</v>
+        <v>586</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I198" s="14">
         <v>8930.0</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="2">
       <c r="A199" s="17">
         <v>42</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>540</v>
+        <v>587</v>
       </c>
       <c r="E199" s="10" t="s">
-        <v>541</v>
+        <v>588</v>
       </c>
       <c r="F199" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G199" s="10" t="s">
-        <v>542</v>
+        <v>589</v>
       </c>
       <c r="H199" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I199" s="14">
         <v>10430.0</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="17">
         <v>43</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>543</v>
+        <v>590</v>
       </c>
       <c r="E200" s="10" t="s">
-        <v>544</v>
+        <v>591</v>
       </c>
       <c r="F200" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G200" s="10" t="s">
-        <v>545</v>
+        <v>592</v>
       </c>
       <c r="H200" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I200" s="14">
         <v>9074.0</v>
       </c>
     </row>
     <row r="201" spans="1:9" outlineLevel="2">
       <c r="A201" s="17">
         <v>44</v>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>546</v>
+        <v>593</v>
       </c>
       <c r="E201" s="10" t="s">
-        <v>547</v>
+        <v>594</v>
       </c>
       <c r="F201" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G201" s="10" t="s">
-        <v>548</v>
+        <v>595</v>
       </c>
       <c r="H201" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I201" s="14">
         <v>12218.0</v>
       </c>
     </row>
     <row r="202" spans="1:9" outlineLevel="2">
       <c r="A202" s="17">
         <v>45</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>549</v>
+        <v>596</v>
       </c>
       <c r="E202" s="10" t="s">
-        <v>550</v>
+        <v>597</v>
       </c>
       <c r="F202" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G202" s="10" t="s">
-        <v>551</v>
+        <v>598</v>
       </c>
       <c r="H202" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I202" s="14">
         <v>10119.0</v>
       </c>
     </row>
     <row r="203" spans="1:9" outlineLevel="2">
       <c r="A203" s="17">
         <v>46</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>552</v>
+        <v>599</v>
       </c>
       <c r="E203" s="10" t="s">
-        <v>553</v>
+        <v>600</v>
       </c>
       <c r="F203" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G203" s="10" t="s">
-        <v>554</v>
+        <v>601</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I203" s="14">
         <v>12808.0</v>
       </c>
     </row>
     <row r="204" spans="1:9" outlineLevel="2">
       <c r="A204" s="17">
         <v>47</v>
       </c>
       <c r="B204" s="7"/>
       <c r="C204" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>555</v>
+        <v>602</v>
       </c>
       <c r="E204" s="10" t="s">
-        <v>556</v>
+        <v>603</v>
       </c>
       <c r="F204" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G204" s="10" t="s">
-        <v>557</v>
+        <v>604</v>
       </c>
       <c r="H204" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I204" s="14">
         <v>10290.0</v>
       </c>
     </row>
     <row r="205" spans="1:9" outlineLevel="2">
       <c r="A205" s="17">
         <v>48</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>558</v>
+        <v>605</v>
       </c>
       <c r="E205" s="10" t="s">
-        <v>559</v>
+        <v>606</v>
       </c>
       <c r="F205" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G205" s="10" t="s">
-        <v>560</v>
+        <v>607</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I205" s="14">
         <v>13150.0</v>
       </c>
     </row>
     <row r="206" spans="1:9" outlineLevel="2">
       <c r="A206" s="17">
         <v>49</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>561</v>
+        <v>608</v>
       </c>
       <c r="E206" s="10" t="s">
-        <v>562</v>
+        <v>609</v>
       </c>
       <c r="F206" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G206" s="10" t="s">
-        <v>563</v>
+        <v>610</v>
       </c>
       <c r="H206" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I206" s="14">
         <v>9280.0</v>
       </c>
     </row>
     <row r="207" spans="1:9" outlineLevel="2">
       <c r="A207" s="17">
         <v>50</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>564</v>
+        <v>611</v>
       </c>
       <c r="E207" s="10" t="s">
-        <v>565</v>
+        <v>612</v>
       </c>
       <c r="F207" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G207" s="10" t="s">
-        <v>566</v>
+        <v>613</v>
       </c>
       <c r="H207" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I207" s="14">
         <v>10780.0</v>
       </c>
     </row>
     <row r="208" spans="1:9" outlineLevel="2">
       <c r="A208" s="17">
         <v>51</v>
       </c>
       <c r="B208" s="7"/>
       <c r="C208" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>567</v>
+        <v>614</v>
       </c>
       <c r="E208" s="10" t="s">
-        <v>568</v>
+        <v>615</v>
       </c>
       <c r="F208" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G208" s="10" t="s">
-        <v>569</v>
+        <v>616</v>
       </c>
       <c r="H208" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I208" s="14">
         <v>10174.0</v>
       </c>
     </row>
     <row r="209" spans="1:9" outlineLevel="2">
       <c r="A209" s="17">
         <v>52</v>
       </c>
       <c r="B209" s="7"/>
       <c r="C209" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>570</v>
+        <v>617</v>
       </c>
       <c r="E209" s="10" t="s">
-        <v>571</v>
+        <v>618</v>
       </c>
       <c r="F209" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G209" s="10" t="s">
-        <v>572</v>
+        <v>619</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I209" s="14">
         <v>12568.0</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="17">
         <v>53</v>
       </c>
       <c r="B210" s="7"/>
       <c r="C210" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D210" s="9" t="s">
-        <v>573</v>
+        <v>620</v>
       </c>
       <c r="E210" s="10" t="s">
-        <v>574</v>
+        <v>621</v>
       </c>
       <c r="F210" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G210" s="10" t="s">
-        <v>575</v>
+        <v>622</v>
       </c>
       <c r="H210" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I210" s="14">
         <v>10469.0</v>
       </c>
     </row>
     <row r="211" spans="1:9" outlineLevel="2">
       <c r="A211" s="17">
         <v>54</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>576</v>
+        <v>623</v>
       </c>
       <c r="E211" s="10" t="s">
-        <v>577</v>
+        <v>624</v>
       </c>
       <c r="F211" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G211" s="10" t="s">
-        <v>578</v>
+        <v>625</v>
       </c>
       <c r="H211" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I211" s="14">
         <v>13158.0</v>
       </c>
     </row>
     <row r="212" spans="1:9" outlineLevel="2">
       <c r="A212" s="17">
         <v>55</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>579</v>
+        <v>626</v>
       </c>
       <c r="E212" s="10" t="s">
-        <v>580</v>
+        <v>627</v>
       </c>
       <c r="F212" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G212" s="10" t="s">
-        <v>581</v>
+        <v>628</v>
       </c>
       <c r="H212" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I212" s="14">
         <v>10640.0</v>
       </c>
     </row>
     <row r="213" spans="1:9" outlineLevel="2">
       <c r="A213" s="17">
         <v>56</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>582</v>
+        <v>629</v>
       </c>
       <c r="E213" s="10" t="s">
-        <v>583</v>
+        <v>630</v>
       </c>
       <c r="F213" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G213" s="10" t="s">
-        <v>584</v>
+        <v>631</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I213" s="14">
         <v>13500.0</v>
       </c>
     </row>
     <row r="214" spans="1:9" outlineLevel="2">
       <c r="A214" s="17">
         <v>57</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>585</v>
+        <v>632</v>
       </c>
       <c r="E214" s="10" t="s">
-        <v>586</v>
+        <v>633</v>
       </c>
       <c r="F214" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G214" s="10" t="s">
-        <v>587</v>
+        <v>634</v>
       </c>
       <c r="H214" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I214" s="14">
         <v>9630.0</v>
       </c>
     </row>
     <row r="215" spans="1:9" outlineLevel="2">
       <c r="A215" s="17">
         <v>58</v>
       </c>
       <c r="B215" s="7"/>
       <c r="C215" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>588</v>
+        <v>635</v>
       </c>
       <c r="E215" s="10" t="s">
-        <v>589</v>
+        <v>636</v>
       </c>
       <c r="F215" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G215" s="10" t="s">
-        <v>590</v>
+        <v>637</v>
       </c>
       <c r="H215" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I215" s="14">
         <v>11130.0</v>
       </c>
     </row>
     <row r="216" spans="1:9" outlineLevel="2">
       <c r="A216" s="17">
         <v>59</v>
       </c>
       <c r="B216" s="7"/>
       <c r="C216" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>591</v>
+        <v>638</v>
       </c>
       <c r="E216" s="10" t="s">
-        <v>592</v>
+        <v>639</v>
       </c>
       <c r="F216" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G216" s="10" t="s">
-        <v>593</v>
+        <v>640</v>
       </c>
       <c r="H216" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I216" s="14">
         <v>10524.0</v>
       </c>
     </row>
     <row r="217" spans="1:9" outlineLevel="2">
       <c r="A217" s="17">
         <v>60</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>594</v>
+        <v>641</v>
       </c>
       <c r="E217" s="10" t="s">
-        <v>595</v>
+        <v>642</v>
       </c>
       <c r="F217" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G217" s="10" t="s">
-        <v>596</v>
+        <v>643</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I217" s="14">
         <v>12918.0</v>
       </c>
     </row>
     <row r="218" spans="1:9" outlineLevel="2">
       <c r="A218" s="17">
         <v>61</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>597</v>
+        <v>644</v>
       </c>
       <c r="E218" s="10" t="s">
-        <v>598</v>
+        <v>645</v>
       </c>
       <c r="F218" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G218" s="10" t="s">
-        <v>599</v>
+        <v>646</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I218" s="14">
         <v>10819.0</v>
       </c>
     </row>
     <row r="219" spans="1:9" outlineLevel="2">
       <c r="A219" s="17">
         <v>62</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>600</v>
+        <v>647</v>
       </c>
       <c r="E219" s="10" t="s">
-        <v>601</v>
+        <v>648</v>
       </c>
       <c r="F219" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G219" s="10" t="s">
-        <v>602</v>
+        <v>649</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I219" s="14">
         <v>13508.0</v>
       </c>
     </row>
     <row r="220" spans="1:9" outlineLevel="2">
       <c r="A220" s="17">
         <v>63</v>
       </c>
       <c r="B220" s="7"/>
       <c r="C220" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>603</v>
+        <v>650</v>
       </c>
       <c r="E220" s="10" t="s">
-        <v>604</v>
+        <v>651</v>
       </c>
       <c r="F220" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G220" s="10" t="s">
-        <v>605</v>
+        <v>652</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I220" s="14">
         <v>10990.0</v>
       </c>
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="17">
         <v>64</v>
       </c>
       <c r="B221" s="7"/>
       <c r="C221" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D221" s="9" t="s">
-        <v>606</v>
+        <v>653</v>
       </c>
       <c r="E221" s="10" t="s">
-        <v>607</v>
+        <v>654</v>
       </c>
       <c r="F221" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G221" s="10" t="s">
-        <v>608</v>
+        <v>655</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I221" s="14">
         <v>13850.0</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="17">
         <v>65</v>
       </c>
       <c r="B222" s="7"/>
       <c r="C222" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>609</v>
+        <v>656</v>
       </c>
       <c r="E222" s="10" t="s">
-        <v>610</v>
+        <v>657</v>
       </c>
       <c r="F222" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G222" s="10" t="s">
-        <v>611</v>
+        <v>658</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I222" s="14">
         <v>10330.0</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="2">
       <c r="A223" s="17">
         <v>66</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>612</v>
+        <v>659</v>
       </c>
       <c r="E223" s="10" t="s">
-        <v>613</v>
+        <v>660</v>
       </c>
       <c r="F223" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G223" s="10" t="s">
-        <v>614</v>
+        <v>661</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I223" s="14">
         <v>11830.0</v>
       </c>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="17">
         <v>67</v>
       </c>
       <c r="B224" s="7"/>
       <c r="C224" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>615</v>
+        <v>662</v>
       </c>
       <c r="E224" s="10" t="s">
-        <v>616</v>
+        <v>663</v>
       </c>
       <c r="F224" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G224" s="10" t="s">
-        <v>617</v>
+        <v>664</v>
       </c>
       <c r="H224" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I224" s="14">
         <v>11224.0</v>
       </c>
     </row>
     <row r="225" spans="1:9" outlineLevel="2">
       <c r="A225" s="17">
         <v>68</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>618</v>
+        <v>665</v>
       </c>
       <c r="E225" s="10" t="s">
-        <v>619</v>
+        <v>666</v>
       </c>
       <c r="F225" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G225" s="10" t="s">
-        <v>620</v>
+        <v>667</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I225" s="14">
         <v>13618.0</v>
       </c>
     </row>
     <row r="226" spans="1:9" outlineLevel="2">
       <c r="A226" s="17">
         <v>69</v>
       </c>
       <c r="B226" s="7"/>
       <c r="C226" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D226" s="9" t="s">
-        <v>621</v>
+        <v>668</v>
       </c>
       <c r="E226" s="10" t="s">
-        <v>622</v>
+        <v>669</v>
       </c>
       <c r="F226" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G226" s="10" t="s">
-        <v>623</v>
+        <v>670</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I226" s="14">
         <v>10769.0</v>
       </c>
     </row>
     <row r="227" spans="1:9" outlineLevel="2">
       <c r="A227" s="17">
         <v>70</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D227" s="9" t="s">
-        <v>624</v>
+        <v>671</v>
       </c>
       <c r="E227" s="10" t="s">
-        <v>625</v>
+        <v>672</v>
       </c>
       <c r="F227" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G227" s="10" t="s">
-        <v>626</v>
+        <v>673</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I227" s="14">
         <v>14208.0</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="17">
         <v>71</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D228" s="9" t="s">
-        <v>627</v>
+        <v>674</v>
       </c>
       <c r="E228" s="10" t="s">
-        <v>628</v>
+        <v>675</v>
       </c>
       <c r="F228" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G228" s="10" t="s">
-        <v>629</v>
+        <v>676</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I228" s="14">
         <v>11690.0</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="17">
         <v>72</v>
       </c>
       <c r="B229" s="7"/>
       <c r="C229" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>630</v>
+        <v>677</v>
       </c>
       <c r="E229" s="10" t="s">
-        <v>631</v>
+        <v>678</v>
       </c>
       <c r="F229" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G229" s="10" t="s">
-        <v>632</v>
+        <v>679</v>
       </c>
       <c r="H229" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I229" s="14">
         <v>14550.0</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="2">
       <c r="A230" s="17">
         <v>73</v>
       </c>
       <c r="B230" s="7"/>
       <c r="C230" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D230" s="9" t="s">
-        <v>633</v>
+        <v>680</v>
       </c>
       <c r="E230" s="10" t="s">
-        <v>634</v>
+        <v>681</v>
       </c>
       <c r="F230" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G230" s="10" t="s">
-        <v>635</v>
+        <v>682</v>
       </c>
       <c r="H230" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I230" s="14">
         <v>11030.0</v>
       </c>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="17">
         <v>74</v>
       </c>
       <c r="B231" s="7"/>
       <c r="C231" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>636</v>
+        <v>683</v>
       </c>
       <c r="E231" s="10" t="s">
-        <v>637</v>
+        <v>684</v>
       </c>
       <c r="F231" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G231" s="10" t="s">
-        <v>638</v>
+        <v>685</v>
       </c>
       <c r="H231" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I231" s="14">
         <v>12530.0</v>
       </c>
     </row>
     <row r="232" spans="1:9" outlineLevel="2">
       <c r="A232" s="17">
         <v>75</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>639</v>
+        <v>686</v>
       </c>
       <c r="E232" s="10" t="s">
-        <v>640</v>
+        <v>687</v>
       </c>
       <c r="F232" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G232" s="10" t="s">
-        <v>641</v>
+        <v>688</v>
       </c>
       <c r="H232" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I232" s="14">
         <v>11924.0</v>
       </c>
     </row>
     <row r="233" spans="1:9" outlineLevel="2">
       <c r="A233" s="17">
         <v>76</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>642</v>
+        <v>689</v>
       </c>
       <c r="E233" s="10" t="s">
-        <v>643</v>
+        <v>690</v>
       </c>
       <c r="F233" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G233" s="10" t="s">
-        <v>644</v>
+        <v>691</v>
       </c>
       <c r="H233" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I233" s="14">
         <v>14318.0</v>
       </c>
     </row>
     <row r="234" spans="1:9" outlineLevel="2">
       <c r="A234" s="17">
         <v>77</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D234" s="9" t="s">
-        <v>645</v>
+        <v>692</v>
       </c>
       <c r="E234" s="10" t="s">
-        <v>646</v>
+        <v>693</v>
       </c>
       <c r="F234" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G234" s="10" t="s">
-        <v>647</v>
+        <v>694</v>
       </c>
       <c r="H234" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I234" s="14">
         <v>12219.0</v>
       </c>
     </row>
     <row r="235" spans="1:9" outlineLevel="2">
       <c r="A235" s="17">
         <v>78</v>
       </c>
       <c r="B235" s="7"/>
       <c r="C235" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D235" s="9" t="s">
-        <v>648</v>
+        <v>695</v>
       </c>
       <c r="E235" s="10" t="s">
-        <v>649</v>
+        <v>696</v>
       </c>
       <c r="F235" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G235" s="10" t="s">
-        <v>650</v>
+        <v>697</v>
       </c>
       <c r="H235" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I235" s="14">
         <v>14908.0</v>
       </c>
     </row>
     <row r="236" spans="1:9" outlineLevel="2">
       <c r="A236" s="17">
         <v>79</v>
       </c>
       <c r="B236" s="7"/>
       <c r="C236" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D236" s="9" t="s">
-        <v>651</v>
+        <v>698</v>
       </c>
       <c r="E236" s="10" t="s">
-        <v>652</v>
+        <v>699</v>
       </c>
       <c r="F236" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G236" s="10" t="s">
-        <v>653</v>
+        <v>700</v>
       </c>
       <c r="H236" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I236" s="14">
         <v>12390.0</v>
       </c>
     </row>
     <row r="237" spans="1:9" outlineLevel="2">
       <c r="A237" s="17">
         <v>80</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8" t="s">
-        <v>415</v>
+        <v>462</v>
       </c>
       <c r="D237" s="9" t="s">
-        <v>654</v>
+        <v>701</v>
       </c>
       <c r="E237" s="10" t="s">
-        <v>655</v>
+        <v>702</v>
       </c>
       <c r="F237" s="10" t="s">
-        <v>418</v>
+        <v>465</v>
       </c>
       <c r="G237" s="10" t="s">
-        <v>656</v>
+        <v>703</v>
       </c>
       <c r="H237" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I237" s="14">
         <v>15250.0</v>
       </c>
     </row>
     <row r="238" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A238" s="17">
         <v>81</v>
       </c>
       <c r="B238" s="7"/>
       <c r="C238" s="8" t="s">
-        <v>657</v>
+        <v>704</v>
       </c>
       <c r="D238" s="9" t="s">
-        <v>658</v>
+        <v>705</v>
       </c>
       <c r="E238" s="10" t="s">
-        <v>659</v>
+        <v>706</v>
       </c>
       <c r="F238" s="10" t="s">
-        <v>660</v>
+        <v>707</v>
       </c>
       <c r="G238" s="10" t="s">
-        <v>661</v>
+        <v>708</v>
       </c>
       <c r="H238" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I238" s="14">
         <v>11556.0</v>
       </c>
     </row>
     <row r="239" spans="1:9" outlineLevel="1">
       <c r="A239" s="18" t="s">
-        <v>662</v>
+        <v>709</v>
       </c>
       <c r="B239" s="2"/>
       <c r="C239" s="2"/>
       <c r="D239" s="2"/>
       <c r="E239" s="2"/>
       <c r="F239" s="2"/>
       <c r="G239" s="2"/>
       <c r="H239" s="2"/>
       <c r="I239" s="12"/>
     </row>
     <row r="240" spans="1:9" outlineLevel="2">
       <c r="A240" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C240" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D240" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E240" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F240" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G240" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H240" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I240" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A241" s="17">
         <v>1</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8" t="s">
-        <v>663</v>
+        <v>710</v>
       </c>
       <c r="D241" s="9" t="s">
-        <v>664</v>
+        <v>711</v>
       </c>
       <c r="E241" s="10" t="s">
-        <v>665</v>
+        <v>712</v>
       </c>
       <c r="F241" s="10" t="s">
-        <v>666</v>
+        <v>713</v>
       </c>
       <c r="G241" s="10" t="s">
-        <v>667</v>
+        <v>714</v>
       </c>
       <c r="H241" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I241" s="14">
         <v>125.0</v>
       </c>
     </row>
     <row r="242" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A242" s="17">
         <v>2</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
-        <v>663</v>
+        <v>710</v>
       </c>
       <c r="D242" s="9" t="s">
-        <v>668</v>
+        <v>715</v>
       </c>
       <c r="E242" s="10" t="s">
-        <v>669</v>
+        <v>716</v>
       </c>
       <c r="F242" s="10" t="s">
-        <v>666</v>
+        <v>713</v>
       </c>
       <c r="G242" s="10" t="s">
-        <v>670</v>
+        <v>717</v>
       </c>
       <c r="H242" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I242" s="14">
         <v>245.0</v>
       </c>
     </row>
     <row r="243" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A243" s="17">
         <v>3</v>
       </c>
       <c r="B243" s="7"/>
       <c r="C243" s="8" t="s">
-        <v>671</v>
+        <v>718</v>
       </c>
       <c r="D243" s="9" t="s">
-        <v>672</v>
+        <v>719</v>
       </c>
       <c r="E243" s="10" t="s">
-        <v>673</v>
+        <v>720</v>
       </c>
       <c r="F243" s="10" t="s">
-        <v>674</v>
+        <v>721</v>
       </c>
       <c r="G243" s="10" t="s">
-        <v>675</v>
+        <v>722</v>
       </c>
       <c r="H243" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I243" s="14">
         <v>120.0</v>
       </c>
     </row>
     <row r="244" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A244" s="17">
         <v>4</v>
       </c>
       <c r="B244" s="7"/>
       <c r="C244" s="8" t="s">
-        <v>671</v>
+        <v>718</v>
       </c>
       <c r="D244" s="9" t="s">
-        <v>676</v>
+        <v>723</v>
       </c>
       <c r="E244" s="10" t="s">
-        <v>677</v>
+        <v>724</v>
       </c>
       <c r="F244" s="10" t="s">
-        <v>674</v>
+        <v>721</v>
       </c>
       <c r="G244" s="10" t="s">
-        <v>678</v>
+        <v>725</v>
       </c>
       <c r="H244" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I244" s="14">
         <v>100.0</v>
       </c>
     </row>
     <row r="245" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A245" s="17">
         <v>5</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="8" t="s">
-        <v>671</v>
+        <v>718</v>
       </c>
       <c r="D245" s="9" t="s">
-        <v>679</v>
+        <v>726</v>
       </c>
       <c r="E245" s="10" t="s">
-        <v>680</v>
+        <v>727</v>
       </c>
       <c r="F245" s="10" t="s">
-        <v>674</v>
+        <v>721</v>
       </c>
       <c r="G245" s="10" t="s">
-        <v>681</v>
+        <v>728</v>
       </c>
       <c r="H245" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I245" s="14">
         <v>195.0</v>
       </c>
     </row>
     <row r="246" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A246" s="17">
         <v>6</v>
       </c>
       <c r="B246" s="7"/>
       <c r="C246" s="8" t="s">
-        <v>682</v>
+        <v>729</v>
       </c>
       <c r="D246" s="9" t="s">
-        <v>683</v>
+        <v>730</v>
       </c>
       <c r="E246" s="10" t="s">
-        <v>684</v>
+        <v>731</v>
       </c>
       <c r="F246" s="10" t="s">
-        <v>685</v>
+        <v>732</v>
       </c>
       <c r="G246" s="10" t="s">
-        <v>686</v>
+        <v>733</v>
       </c>
       <c r="H246" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I246" s="14">
         <v>690.0</v>
       </c>
     </row>
     <row r="247" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A247" s="17">
         <v>7</v>
       </c>
       <c r="B247" s="7"/>
       <c r="C247" s="8" t="s">
-        <v>682</v>
+        <v>729</v>
       </c>
       <c r="D247" s="9" t="s">
-        <v>687</v>
+        <v>734</v>
       </c>
       <c r="E247" s="10" t="s">
-        <v>688</v>
+        <v>735</v>
       </c>
       <c r="F247" s="10" t="s">
-        <v>685</v>
+        <v>732</v>
       </c>
       <c r="G247" s="10" t="s">
-        <v>689</v>
+        <v>736</v>
       </c>
       <c r="H247" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I247" s="14">
         <v>720.0</v>
       </c>
     </row>
     <row r="248" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A248" s="17">
         <v>8</v>
       </c>
       <c r="B248" s="7"/>
       <c r="C248" s="8" t="s">
-        <v>682</v>
+        <v>729</v>
       </c>
       <c r="D248" s="9" t="s">
-        <v>690</v>
+        <v>737</v>
       </c>
       <c r="E248" s="10" t="s">
-        <v>691</v>
+        <v>738</v>
       </c>
       <c r="F248" s="10" t="s">
-        <v>685</v>
+        <v>732</v>
       </c>
       <c r="G248" s="10" t="s">
-        <v>692</v>
+        <v>739</v>
       </c>
       <c r="H248" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I248" s="14">
         <v>1100.0</v>
       </c>
     </row>
     <row r="249" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A249" s="17">
         <v>9</v>
       </c>
       <c r="B249" s="7"/>
       <c r="C249" s="8" t="s">
-        <v>682</v>
+        <v>729</v>
       </c>
       <c r="D249" s="9" t="s">
-        <v>693</v>
+        <v>740</v>
       </c>
       <c r="E249" s="10" t="s">
-        <v>694</v>
+        <v>741</v>
       </c>
       <c r="F249" s="10" t="s">
-        <v>685</v>
+        <v>732</v>
       </c>
       <c r="G249" s="10" t="s">
-        <v>695</v>
+        <v>742</v>
       </c>
       <c r="H249" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I249" s="14">
         <v>1500.0</v>
       </c>
     </row>
     <row r="250" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A250" s="17">
         <v>10</v>
       </c>
       <c r="B250" s="7"/>
       <c r="C250" s="8" t="s">
-        <v>682</v>
+        <v>729</v>
       </c>
       <c r="D250" s="9" t="s">
-        <v>696</v>
+        <v>743</v>
       </c>
       <c r="E250" s="10" t="s">
-        <v>697</v>
+        <v>744</v>
       </c>
       <c r="F250" s="10" t="s">
-        <v>685</v>
+        <v>732</v>
       </c>
       <c r="G250" s="10" t="s">
-        <v>698</v>
+        <v>745</v>
       </c>
       <c r="H250" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I250" s="14">
         <v>1600.0</v>
       </c>
     </row>
     <row r="251" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A251" s="17">
         <v>11</v>
       </c>
       <c r="B251" s="7"/>
       <c r="C251" s="8" t="s">
-        <v>682</v>
+        <v>729</v>
       </c>
       <c r="D251" s="9" t="s">
-        <v>699</v>
+        <v>746</v>
       </c>
       <c r="E251" s="10" t="s">
-        <v>700</v>
+        <v>747</v>
       </c>
       <c r="F251" s="10" t="s">
-        <v>685</v>
+        <v>732</v>
       </c>
       <c r="G251" s="10" t="s">
-        <v>701</v>
+        <v>748</v>
       </c>
       <c r="H251" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I251" s="14">
         <v>1800.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="B8:B13"/>
     <mergeCell ref="D9:D13"/>
     <mergeCell ref="B20:B67"/>
     <mergeCell ref="B72:B103"/>
     <mergeCell ref="A104:I104"/>
     <mergeCell ref="B106:B155"/>
     <mergeCell ref="A156:I156"/>
     <mergeCell ref="B158:B237"/>
     <mergeCell ref="A239:I239"/>
     <mergeCell ref="B241:B242"/>
     <mergeCell ref="B243:B245"/>
     <mergeCell ref="B246:B251"/>