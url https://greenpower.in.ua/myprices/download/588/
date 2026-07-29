--- v1 (2026-06-23)
+++ v2 (2026-07-29)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="749">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-23 14:21:30</t>
+    <t>Актуальность прайса на: 2026-07-29 09:32:33</t>
   </si>
   <si>
     <t>Освещение</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>