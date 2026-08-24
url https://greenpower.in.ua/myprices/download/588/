--- v2 (2026-07-29)
+++ v3 (2026-08-24)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="749">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-29 09:32:33</t>
+    <t>Актуальность прайса на: 2026-08-25 01:31:32</t>
   </si>
   <si>
     <t>Освещение</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>