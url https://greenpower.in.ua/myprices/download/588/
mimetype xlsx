--- v3 (2026-08-24)
+++ v4 (2026-09-26)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="749">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-25 01:31:32</t>
+    <t>Актуальность прайса на: 2026-09-26 03:09:32</t>
   </si>
   <si>
     <t>Освещение</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>