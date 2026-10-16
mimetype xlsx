--- v4 (2026-09-26)
+++ v5 (2026-10-16)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="749">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-26 03:09:32</t>
+    <t>Актуальность прайса на: 2026-10-16 04:48:05</t>
   </si>
   <si>
     <t>Освещение</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>