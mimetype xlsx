--- v5 (2026-10-16)
+++ v6 (2026-11-05)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="749">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-10-16 04:48:05</t>
+    <t>Актуальность прайса на: 2026-11-05 06:03:30</t>
   </si>
   <si>
     <t>Освещение</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>