--- v0 (2026-06-01)
+++ v1 (2026-06-24)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-01 13:42:21</t>
+    <t>Актуальность прайса на: 2026-06-25 02:17:25</t>
   </si>
   <si>
     <t>Экстракторы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -4711,105 +4711,105 @@
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A32" s="16">
         <v>2</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>105</v>
       </c>
       <c r="G32" s="10" t="s">
         <v>106</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>101</v>
       </c>
       <c r="I32" s="13">
-        <v>366.0</v>
+        <v>402.6</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A33" s="16">
         <v>3</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>108</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>105</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>109</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>101</v>
       </c>
       <c r="I33" s="13">
-        <v>732.0</v>
+        <v>805.2</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A34" s="16">
         <v>4</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>111</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>105</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>112</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>101</v>
       </c>
       <c r="I34" s="13">
-        <v>1830.0</v>
+        <v>2013.0</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="16">
         <v>5</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>115</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>105</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>116</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>18</v>
       </c>