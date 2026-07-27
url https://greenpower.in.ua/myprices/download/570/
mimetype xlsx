--- v1 (2026-06-24)
+++ v2 (2026-07-27)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-25 02:17:25</t>
+    <t>Актуальность прайса на: 2026-07-27 14:57:30</t>
   </si>
   <si>
     <t>Экстракторы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>