--- v2 (2026-07-27)
+++ v3 (2026-08-24)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-27 14:57:30</t>
+    <t>Актуальность прайса на: 2026-08-25 01:32:04</t>
   </si>
   <si>
     <t>Экстракторы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>