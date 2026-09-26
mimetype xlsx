--- v3 (2026-08-24)
+++ v4 (2026-09-26)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-25 01:32:04</t>
+    <t>Актуальность прайса на: 2026-09-26 03:09:49</t>
   </si>
   <si>
     <t>Экстракторы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -321,66 +321,66 @@
   <si>
     <t>Триммер для обрезки листьев TrimPro Original и TRIMBOX Большой+миксер, Металлический</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/trimmer-dlya-obrezki-listev-kannabisa-trimpro-original/?sku=13255</t>
   </si>
   <si>
     <t>Экстракция Газом</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/96/06/696/images/208/2017-11-24_17-46-55.750x0.png</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Бутановый экстрактор</t>
   </si>
   <si>
     <t>ПОЛНОСТЬЮ ПРОЗРАЧНЫЙБутановый экстрактор масла (янтарное или медовое масло) предназначен для извлечения различного ценного растительного масла путем прохождения сжиженного газа (бутана) через сырье, находящееся в экстракторе.</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/butanovyj-ekstraktor/</t>
   </si>
   <si>
+    <t>https://greenpower.in.ua/wa-data/public/shop/products/28/08/828/images/510/gaz_dlya_vaypa.750x0.jpg</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>Газ для экстракции 600 мл</t>
+  </si>
+  <si>
+    <t>чистый специальный газ от 0,5литра до больших объёмов</t>
+  </si>
+  <si>
+    <t>https://greenpower.in.ua/gaz-dlya-ekstraktsii/</t>
+  </si>
+  <si>
     <t>Нет</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://greenpower.in.ua/gaz-dlya-ekstraktsii/</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>Газ для экстракции 1200 мл</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/gaz-dlya-ekstraktsii/?sku=2167</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>Газ для экстракции 3 литра</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/gaz-dlya-ekstraktsii/?sku=2170</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/28/08/828/images/509/gaz_dlya_ekstraktsii.750x0.jpg</t>
   </si>
   <si>
     <t>2169</t>
   </si>
@@ -4681,180 +4681,180 @@
       <c r="I30" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="16">
         <v>1</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>99</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>100</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="I31" s="13">
         <v>470.0</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A32" s="16">
         <v>2</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D32" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="D32" s="9" t="s">
+      <c r="E32" s="10" t="s">
         <v>103</v>
       </c>
-      <c r="E32" s="10" t="s">
+      <c r="F32" s="10" t="s">
         <v>104</v>
       </c>
-      <c r="F32" s="10" t="s">
+      <c r="G32" s="10" t="s">
         <v>105</v>
       </c>
-      <c r="G32" s="10" t="s">
+      <c r="H32" s="7" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="I32" s="13">
         <v>402.6</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A33" s="16">
         <v>3</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>108</v>
       </c>
       <c r="F33" s="10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G33" s="10" t="s">
         <v>109</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="I33" s="13">
         <v>805.2</v>
       </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A34" s="16">
         <v>4</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>111</v>
       </c>
       <c r="F34" s="10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G34" s="10" t="s">
         <v>112</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="I34" s="13">
         <v>2013.0</v>
       </c>
     </row>
     <row r="35" spans="1:9" outlineLevel="2">
       <c r="A35" s="16">
         <v>5</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>115</v>
       </c>
       <c r="F35" s="10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G35" s="10" t="s">
         <v>116</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="13">
         <v>5555.0</v>
       </c>
     </row>
     <row r="36" spans="1:9" outlineLevel="2">
       <c r="A36" s="16">
         <v>6</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>118</v>
       </c>
       <c r="F36" s="10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G36" s="10" t="s">
         <v>119</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="13">
         <v>16665.0</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A37" s="16">
         <v>7</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>121</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>122</v>
       </c>
@@ -6316,263 +6316,263 @@
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="2">
       <c r="A93" s="16">
         <v>1</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>308</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>309</v>
       </c>
       <c r="F93" s="10"/>
       <c r="G93" s="10" t="s">
         <v>310</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I93" s="13">
-        <v>80.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="2">
       <c r="A94" s="16">
         <v>2</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>311</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>312</v>
       </c>
       <c r="F94" s="10"/>
       <c r="G94" s="10" t="s">
         <v>313</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I94" s="13">
-        <v>120.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="2">
       <c r="A95" s="16">
         <v>3</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>314</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>315</v>
       </c>
       <c r="F95" s="10"/>
       <c r="G95" s="10" t="s">
         <v>316</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I95" s="13">
-        <v>180.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="2">
       <c r="A96" s="16">
         <v>4</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>318</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>319</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>320</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>321</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I96" s="13">
-        <v>248.0</v>
+        <v>272.8</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="2">
       <c r="A97" s="16">
         <v>5</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>322</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>323</v>
       </c>
       <c r="F97" s="10" t="s">
         <v>320</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>324</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I97" s="13">
-        <v>336.0</v>
+        <v>369.6</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="2">
       <c r="A98" s="16">
         <v>6</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>325</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>320</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>327</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I98" s="13">
-        <v>480.0</v>
+        <v>528.0</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="2">
       <c r="A99" s="16">
         <v>7</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>331</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>332</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I99" s="13">
-        <v>25.0</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="2">
       <c r="A100" s="16">
         <v>8</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>333</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>334</v>
       </c>
       <c r="F100" s="10" t="s">
         <v>331</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>335</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I100" s="13">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="2">
       <c r="A101" s="16">
         <v>9</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>336</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>337</v>
       </c>
       <c r="F101" s="10" t="s">
         <v>331</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>338</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I101" s="13">
-        <v>40.0</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="2">
       <c r="A102" s="16">
         <v>10</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>340</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>341</v>
       </c>
       <c r="F102" s="10" t="s">
         <v>342</v>
       </c>
       <c r="G102" s="10" t="s">
         <v>343</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>18</v>
       </c>
@@ -6663,591 +6663,591 @@
     </row>
     <row r="106" spans="1:9" outlineLevel="2">
       <c r="A106" s="16">
         <v>14</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>355</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>356</v>
       </c>
       <c r="F106" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G106" s="10" t="s">
         <v>358</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I106" s="13">
-        <v>353.0</v>
+        <v>431.5</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="2">
       <c r="A107" s="16">
         <v>15</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>359</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>360</v>
       </c>
       <c r="F107" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G107" s="10" t="s">
         <v>361</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I107" s="13">
-        <v>601.0</v>
+        <v>704.3</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="2">
       <c r="A108" s="16">
         <v>16</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>362</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>363</v>
       </c>
       <c r="F108" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G108" s="10" t="s">
         <v>364</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I108" s="13">
-        <v>849.0</v>
+        <v>977.1</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="16">
         <v>17</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>365</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>366</v>
       </c>
       <c r="F109" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G109" s="10" t="s">
         <v>367</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I109" s="13">
-        <v>328.0</v>
+        <v>402.8</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="16">
         <v>18</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>368</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>369</v>
       </c>
       <c r="F110" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G110" s="10" t="s">
         <v>370</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I110" s="13">
-        <v>486.0</v>
+        <v>584.1</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="2">
       <c r="A111" s="16">
         <v>19</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>371</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>372</v>
       </c>
       <c r="F111" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G111" s="10" t="s">
         <v>373</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I111" s="13">
-        <v>822.0</v>
+        <v>953.7</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="2">
       <c r="A112" s="16">
         <v>20</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>374</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>375</v>
       </c>
       <c r="F112" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G112" s="10" t="s">
         <v>376</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I112" s="13">
-        <v>1158.0</v>
+        <v>1323.3</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="16">
         <v>21</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>377</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>378</v>
       </c>
       <c r="F113" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>379</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I113" s="13">
-        <v>456.0</v>
+        <v>549.6</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="16">
         <v>22</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>380</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>381</v>
       </c>
       <c r="F114" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>382</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I114" s="13">
-        <v>700.0</v>
+        <v>834.0</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="2">
       <c r="A115" s="16">
         <v>23</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>383</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>384</v>
       </c>
       <c r="F115" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G115" s="10" t="s">
         <v>385</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I115" s="13">
-        <v>1180.0</v>
+        <v>1362.0</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="2">
       <c r="A116" s="16">
         <v>24</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>386</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>387</v>
       </c>
       <c r="F116" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G116" s="10" t="s">
         <v>388</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I116" s="13">
-        <v>1660.0</v>
+        <v>1890.0</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="16">
         <v>25</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>389</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>390</v>
       </c>
       <c r="F117" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>391</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I117" s="13">
-        <v>660.0</v>
+        <v>788.0</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="16">
         <v>26</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>393</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>394</v>
       </c>
       <c r="F118" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>395</v>
       </c>
       <c r="H118" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I118" s="13">
-        <v>248.0</v>
+        <v>272.8</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="2">
       <c r="A119" s="16">
         <v>27</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>396</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>397</v>
       </c>
       <c r="F119" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G119" s="10" t="s">
         <v>398</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I119" s="13">
-        <v>248.0</v>
+        <v>272.8</v>
       </c>
     </row>
     <row r="120" spans="1:9" outlineLevel="2">
       <c r="A120" s="16">
         <v>28</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>399</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>400</v>
       </c>
       <c r="F120" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G120" s="10" t="s">
         <v>401</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I120" s="13">
-        <v>248.0</v>
+        <v>272.8</v>
       </c>
     </row>
     <row r="121" spans="1:9" outlineLevel="2">
       <c r="A121" s="16">
         <v>29</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>402</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>403</v>
       </c>
       <c r="F121" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G121" s="10" t="s">
         <v>404</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I121" s="13">
-        <v>336.0</v>
+        <v>369.6</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="2">
       <c r="A122" s="16">
         <v>30</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>405</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>406</v>
       </c>
       <c r="F122" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G122" s="10" t="s">
         <v>407</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I122" s="13">
-        <v>336.0</v>
+        <v>369.6</v>
       </c>
     </row>
     <row r="123" spans="1:9" outlineLevel="2">
       <c r="A123" s="16">
         <v>31</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>408</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>409</v>
       </c>
       <c r="F123" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G123" s="10" t="s">
         <v>410</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I123" s="13">
-        <v>336.0</v>
+        <v>369.6</v>
       </c>
     </row>
     <row r="124" spans="1:9" outlineLevel="2">
       <c r="A124" s="16">
         <v>32</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>411</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>412</v>
       </c>
       <c r="F124" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G124" s="10" t="s">
         <v>413</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I124" s="13">
-        <v>480.0</v>
+        <v>528.0</v>
       </c>
     </row>
     <row r="125" spans="1:9" outlineLevel="2">
       <c r="A125" s="16">
         <v>33</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D125" s="9" t="s">
         <v>414</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>415</v>
       </c>
       <c r="F125" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G125" s="10" t="s">
         <v>416</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I125" s="13">
-        <v>480.0</v>
+        <v>528.0</v>
       </c>
     </row>
     <row r="126" spans="1:9" outlineLevel="2">
       <c r="A126" s="16">
         <v>34</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D126" s="9" t="s">
         <v>417</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>418</v>
       </c>
       <c r="F126" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G126" s="10" t="s">
         <v>419</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I126" s="13">
-        <v>480.0</v>
+        <v>528.0</v>
       </c>
     </row>
     <row r="127" spans="1:9" outlineLevel="2">
       <c r="A127" s="16">
         <v>35</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D127" s="9" t="s">
         <v>421</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>422</v>
       </c>
       <c r="F127" s="10" t="s">
         <v>423</v>
       </c>
       <c r="G127" s="10" t="s">
         <v>424</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>18</v>
       </c>
@@ -9852,105 +9852,105 @@
     </row>
     <row r="225" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="16">
         <v>1</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
         <v>716</v>
       </c>
       <c r="D225" s="9" t="s">
         <v>717</v>
       </c>
       <c r="E225" s="10" t="s">
         <v>718</v>
       </c>
       <c r="F225" s="10" t="s">
         <v>719</v>
       </c>
       <c r="G225" s="10" t="s">
         <v>720</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I225" s="13">
-        <v>15914.0</v>
+        <v>17505.0</v>
       </c>
     </row>
     <row r="226" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="16">
         <v>2</v>
       </c>
       <c r="B226" s="7"/>
       <c r="C226" s="8" t="s">
         <v>721</v>
       </c>
       <c r="D226" s="9" t="s">
         <v>722</v>
       </c>
       <c r="E226" s="10" t="s">
         <v>723</v>
       </c>
       <c r="F226" s="10" t="s">
         <v>719</v>
       </c>
       <c r="G226" s="10" t="s">
         <v>724</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I226" s="13">
-        <v>18974.0</v>
+        <v>20871.0</v>
       </c>
     </row>
     <row r="227" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="16">
         <v>3</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8" t="s">
         <v>725</v>
       </c>
       <c r="D227" s="9" t="s">
         <v>726</v>
       </c>
       <c r="E227" s="10" t="s">
         <v>727</v>
       </c>
       <c r="F227" s="10" t="s">
         <v>719</v>
       </c>
       <c r="G227" s="10" t="s">
         <v>728</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I227" s="13">
-        <v>25637.0</v>
+        <v>28201.0</v>
       </c>
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="16">
         <v>4</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
         <v>729</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>730</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>731</v>
       </c>
       <c r="F228" s="10" t="s">
         <v>732</v>
       </c>
       <c r="G228" s="10" t="s">
         <v>733</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>18</v>
       </c>