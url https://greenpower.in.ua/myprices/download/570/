--- v4 (2026-09-26)
+++ v5 (2026-10-16)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-26 03:09:49</t>
+    <t>Актуальность прайса на: 2026-10-16 04:48:14</t>
   </si>
   <si>
     <t>Экстракторы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -2932,780 +2932,1076 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ce57f40f47ab43f520211cb4d5d58.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21036ab21a76f81f633e979a4193f34.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e017c1c1e0775d105fda034c4fecc2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147d6a693cd85477529b2fba2cf4f13.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a870b1974417cbf3ce0c072aff500.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138d8a495008dae55b49fa13cf78d1b.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f89526d64aaacfb6b7549445b2f30.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea622d3b35aab71f056b777df3c757.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10323069df0bf2085ca841619656ce.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6c6dc19d73b6cf9383e34d38592c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6c6dc19d73b6cf9383e34d38592c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8977b2592e1d94a3a2a2d74d8d9e6e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8977b2592e1d94a3a2a2d74d8d9e6e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6c6dc19d73b6cf9383e34d38592c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6c6dc19d73b6cf9383e34d38592c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10323069df0bf2085ca841619656ce.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7ed37975bfc519f0d1ccfc6727c72.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee10c85b5d603006ac2418e4f16d693.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83490ce12b50a9f862a5427ede896b0b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fb19e976cd5d5b967199c2693ee4e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba60157ad5d247947d8b8565f59e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ce57f40f47ab43f520211cb4d5d58.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21036ab21a76f81f633e979a4193f34.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e017c1c1e0775d105fda034c4fecc2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147d6a693cd85477529b2fba2cf4f13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a870b1974417cbf3ce0c072aff500.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138d8a495008dae55b49fa13cf78d1b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb5075f14ea446d5c65922d686d40e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d51808f0c64e3bd7f8fc97f63ee18.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c312cef028ee7b136f4ce182f8ce4c0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470aa1c9c1b823173bdacdb6efb3283.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4641e542dd567768efbc7be50c45f0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf735bbf295d0afcf720e27f644355e.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2ed5728ae998a9628ab7ea1592f83.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f89526d64aaacfb6b7549445b2f30.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea622d3b35aab71f056b777df3c757.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10323069df0bf2085ca841619656ce.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6c6dc19d73b6cf9383e34d38592c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6c6dc19d73b6cf9383e34d38592c.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8977b2592e1d94a3a2a2d74d8d9e6e.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8977b2592e1d94a3a2a2d74d8d9e6e.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6c6dc19d73b6cf9383e34d38592c.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f6c6dc19d73b6cf9383e34d38592c.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10323069df0bf2085ca841619656ce.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7ed37975bfc519f0d1ccfc6727c72.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee10c85b5d603006ac2418e4f16d693.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83490ce12b50a9f862a5427ede896b0b.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fb19e976cd5d5b967199c2693ee4e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="product_3611" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_13234" descr=""/>
+        <xdr:cNvPr id="2" name="product_13234" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_27" descr=""/>
+        <xdr:cNvPr id="3" name="product_27" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_2168" descr=""/>
+        <xdr:cNvPr id="4" name="product_2168" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_13785" descr=""/>
+        <xdr:cNvPr id="5" name="product_13785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_2394" descr=""/>
+        <xdr:cNvPr id="6" name="product_2394" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_3561" descr=""/>
+        <xdr:cNvPr id="7" name="product_3561" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="product_3275" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="product_3248" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="product_8690" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="product_4498" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="product_4502" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="product_4499" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="product_128" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_4928" descr=""/>
+        <xdr:cNvPr id="15" name="product_4928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_338" descr=""/>
+        <xdr:cNvPr id="16" name="product_338" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_13143" descr=""/>
+        <xdr:cNvPr id="17" name="product_13143" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_13144" descr=""/>
+        <xdr:cNvPr id="18" name="product_13144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_13146" descr=""/>
+        <xdr:cNvPr id="19" name="product_13146" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_13148" descr=""/>
+        <xdr:cNvPr id="20" name="product_13148" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_13150" descr=""/>
+        <xdr:cNvPr id="21" name="product_13150" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_13152" descr=""/>
+        <xdr:cNvPr id="22" name="product_13152" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_13154" descr=""/>
+        <xdr:cNvPr id="23" name="product_13154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_13155" descr=""/>
+        <xdr:cNvPr id="24" name="product_13155" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_3350" descr=""/>
+        <xdr:cNvPr id="25" name="product_3350" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_8782" descr=""/>
+        <xdr:cNvPr id="26" name="product_8782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_9257" descr=""/>
+        <xdr:cNvPr id="27" name="product_9257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_400" descr=""/>
+        <xdr:cNvPr id="28" name="product_400" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4078,186 +4374,186 @@
         <v>1</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="13">
         <v>3699.0</v>
       </c>
     </row>
-    <row r="9" spans="1:9" outlineLevel="1">
+    <row r="9" spans="1:9" customHeight="1" ht="13" outlineLevel="1">
       <c r="A9" s="16">
         <v>2</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="13">
         <v>15.33</v>
       </c>
     </row>
-    <row r="10" spans="1:9" outlineLevel="1">
+    <row r="10" spans="1:9" customHeight="1" ht="13" outlineLevel="1">
       <c r="A10" s="16">
         <v>3</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="13">
         <v>15.33</v>
       </c>
     </row>
-    <row r="11" spans="1:9" outlineLevel="1">
+    <row r="11" spans="1:9" customHeight="1" ht="13" outlineLevel="1">
       <c r="A11" s="16">
         <v>4</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="10" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="13">
         <v>15.33</v>
       </c>
     </row>
-    <row r="12" spans="1:9" outlineLevel="1">
+    <row r="12" spans="1:9" customHeight="1" ht="13" outlineLevel="1">
       <c r="A12" s="16">
         <v>5</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="13">
         <v>15.33</v>
       </c>
     </row>
-    <row r="13" spans="1:9" outlineLevel="1">
+    <row r="13" spans="1:9" customHeight="1" ht="13" outlineLevel="1">
       <c r="A13" s="16">
         <v>6</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="13">
         <v>15.33</v>
       </c>
     </row>
-    <row r="14" spans="1:9" outlineLevel="1">
+    <row r="14" spans="1:9" customHeight="1" ht="13" outlineLevel="1">
       <c r="A14" s="16">
         <v>7</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="13">
         <v>766.5</v>
       </c>
@@ -4561,51 +4857,51 @@
     </row>
     <row r="26" spans="1:9" outlineLevel="1">
       <c r="A26" s="16">
         <v>19</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>85</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>67</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>86</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I26" s="13">
-        <v>23947.0</v>
+        <v>26947.0</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="1">
       <c r="A27" s="16">
         <v>20</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>67</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>90</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>18</v>
       </c>
@@ -4615,51 +4911,51 @@
     </row>
     <row r="28" spans="1:9" outlineLevel="1">
       <c r="A28" s="16">
         <v>21</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>93</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>67</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>94</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="13">
-        <v>49677.0</v>
+        <v>52677.0</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="1">
       <c r="A29" s="17" t="s">
         <v>95</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="11"/>
     </row>
     <row r="30" spans="1:9" outlineLevel="2">
       <c r="A30" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>6</v>
       </c>
@@ -5915,176 +6211,176 @@
     <row r="77" spans="1:9" outlineLevel="3">
       <c r="A77" s="16">
         <v>11</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D77" s="9"/>
       <c r="E77" s="10" t="s">
         <v>259</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>254</v>
       </c>
       <c r="G77" s="10" t="s">
         <v>260</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I77" s="13">
         <v>600.0</v>
       </c>
     </row>
-    <row r="78" spans="1:9" outlineLevel="3">
+    <row r="78" spans="1:9" customHeight="1" ht="13" outlineLevel="3">
       <c r="A78" s="16">
         <v>12</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>262</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>263</v>
       </c>
       <c r="F78" s="10"/>
       <c r="G78" s="10" t="s">
         <v>264</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I78" s="13">
         <v>35.0</v>
       </c>
     </row>
-    <row r="79" spans="1:9" outlineLevel="3">
+    <row r="79" spans="1:9" customHeight="1" ht="13" outlineLevel="3">
       <c r="A79" s="16">
         <v>13</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>265</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>266</v>
       </c>
       <c r="F79" s="10"/>
       <c r="G79" s="10" t="s">
         <v>267</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I79" s="13">
         <v>60.0</v>
       </c>
     </row>
-    <row r="80" spans="1:9" outlineLevel="3">
+    <row r="80" spans="1:9" customHeight="1" ht="13" outlineLevel="3">
       <c r="A80" s="16">
         <v>14</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>268</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>269</v>
       </c>
       <c r="F80" s="10"/>
       <c r="G80" s="10" t="s">
         <v>270</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I80" s="13">
         <v>89.0</v>
       </c>
     </row>
-    <row r="81" spans="1:9" outlineLevel="3">
+    <row r="81" spans="1:9" customHeight="1" ht="13" outlineLevel="3">
       <c r="A81" s="16">
         <v>15</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>271</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>272</v>
       </c>
       <c r="F81" s="10"/>
       <c r="G81" s="10" t="s">
         <v>273</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I81" s="13">
         <v>69.0</v>
       </c>
     </row>
-    <row r="82" spans="1:9" outlineLevel="3">
+    <row r="82" spans="1:9" customHeight="1" ht="13" outlineLevel="3">
       <c r="A82" s="16">
         <v>16</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>274</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>275</v>
       </c>
       <c r="F82" s="10"/>
       <c r="G82" s="10" t="s">
         <v>276</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I82" s="13">
         <v>70.0</v>
       </c>
     </row>
-    <row r="83" spans="1:9" outlineLevel="3">
+    <row r="83" spans="1:9" customHeight="1" ht="13" outlineLevel="3">
       <c r="A83" s="16">
         <v>17</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>277</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>278</v>
       </c>
       <c r="F83" s="10"/>
       <c r="G83" s="10" t="s">
         <v>279</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I83" s="13">
         <v>89.0</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="3">
@@ -6117,132 +6413,132 @@
     <row r="85" spans="1:9" outlineLevel="3">
       <c r="A85" s="16">
         <v>19</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D85" s="9"/>
       <c r="E85" s="10" t="s">
         <v>285</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>283</v>
       </c>
       <c r="G85" s="10" t="s">
         <v>286</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I85" s="13">
         <v>1800.0</v>
       </c>
     </row>
-    <row r="86" spans="1:9" outlineLevel="3">
+    <row r="86" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A86" s="16">
         <v>20</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>288</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>289</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>290</v>
       </c>
       <c r="G86" s="10" t="s">
         <v>291</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I86" s="13">
         <v>1440.0</v>
       </c>
     </row>
-    <row r="87" spans="1:9" outlineLevel="3">
+    <row r="87" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A87" s="16">
         <v>21</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>292</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>293</v>
       </c>
       <c r="F87" s="10" t="s">
         <v>290</v>
       </c>
       <c r="G87" s="10" t="s">
         <v>294</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I87" s="13">
         <v>2200.0</v>
       </c>
     </row>
-    <row r="88" spans="1:9" outlineLevel="3">
+    <row r="88" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A88" s="16">
         <v>22</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>295</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>296</v>
       </c>
       <c r="F88" s="10" t="s">
         <v>290</v>
       </c>
       <c r="G88" s="10" t="s">
         <v>297</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="13">
         <v>3520.0</v>
       </c>
     </row>
-    <row r="89" spans="1:9" outlineLevel="3">
+    <row r="89" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A89" s="16">
         <v>23</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>298</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>299</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>290</v>
       </c>
       <c r="G89" s="10" t="s">
         <v>300</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I89" s="13">
         <v>4400.0</v>
       </c>
@@ -6294,342 +6590,342 @@
       <c r="B92" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C92" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E92" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F92" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I92" s="12" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="93" spans="1:9" outlineLevel="2">
+    <row r="93" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A93" s="16">
         <v>1</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>308</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>309</v>
       </c>
       <c r="F93" s="10"/>
       <c r="G93" s="10" t="s">
         <v>310</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I93" s="13">
         <v>130.0</v>
       </c>
     </row>
-    <row r="94" spans="1:9" outlineLevel="2">
+    <row r="94" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A94" s="16">
         <v>2</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>311</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>312</v>
       </c>
       <c r="F94" s="10"/>
       <c r="G94" s="10" t="s">
         <v>313</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I94" s="13">
         <v>180.0</v>
       </c>
     </row>
-    <row r="95" spans="1:9" outlineLevel="2">
+    <row r="95" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A95" s="16">
         <v>3</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>314</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>315</v>
       </c>
       <c r="F95" s="10"/>
       <c r="G95" s="10" t="s">
         <v>316</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I95" s="13">
         <v>260.0</v>
       </c>
     </row>
-    <row r="96" spans="1:9" outlineLevel="2">
+    <row r="96" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A96" s="16">
         <v>4</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>318</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>319</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>320</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>321</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I96" s="13">
         <v>272.8</v>
       </c>
     </row>
-    <row r="97" spans="1:9" outlineLevel="2">
+    <row r="97" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A97" s="16">
         <v>5</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>322</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>323</v>
       </c>
       <c r="F97" s="10" t="s">
         <v>320</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>324</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I97" s="13">
         <v>369.6</v>
       </c>
     </row>
-    <row r="98" spans="1:9" outlineLevel="2">
+    <row r="98" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A98" s="16">
         <v>6</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>325</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>320</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>327</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I98" s="13">
         <v>528.0</v>
       </c>
     </row>
-    <row r="99" spans="1:9" outlineLevel="2">
+    <row r="99" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A99" s="16">
         <v>7</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>331</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>332</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I99" s="13">
         <v>28.7</v>
       </c>
     </row>
-    <row r="100" spans="1:9" outlineLevel="2">
+    <row r="100" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A100" s="16">
         <v>8</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>333</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>334</v>
       </c>
       <c r="F100" s="10" t="s">
         <v>331</v>
       </c>
       <c r="G100" s="10" t="s">
         <v>335</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I100" s="13">
         <v>34.5</v>
       </c>
     </row>
-    <row r="101" spans="1:9" outlineLevel="2">
+    <row r="101" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A101" s="16">
         <v>9</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>336</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>337</v>
       </c>
       <c r="F101" s="10" t="s">
         <v>331</v>
       </c>
       <c r="G101" s="10" t="s">
         <v>338</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I101" s="13">
         <v>46.0</v>
       </c>
     </row>
-    <row r="102" spans="1:9" outlineLevel="2">
+    <row r="102" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A102" s="16">
         <v>10</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>340</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>341</v>
       </c>
       <c r="F102" s="10" t="s">
         <v>342</v>
       </c>
       <c r="G102" s="10" t="s">
         <v>343</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I102" s="13">
         <v>120.0</v>
       </c>
     </row>
-    <row r="103" spans="1:9" outlineLevel="2">
+    <row r="103" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A103" s="16">
         <v>11</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>344</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>345</v>
       </c>
       <c r="F103" s="10" t="s">
         <v>342</v>
       </c>
       <c r="G103" s="10" t="s">
         <v>346</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I103" s="13">
         <v>120.0</v>
       </c>
     </row>
-    <row r="104" spans="1:9" outlineLevel="2">
+    <row r="104" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A104" s="16">
         <v>12</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>347</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>348</v>
       </c>
       <c r="F104" s="10" t="s">
         <v>342</v>
       </c>
       <c r="G104" s="10" t="s">
         <v>349</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I104" s="13">
         <v>120.0</v>
       </c>
@@ -9756,78 +10052,78 @@
     </row>
     <row r="221" spans="1:9" outlineLevel="2">
       <c r="A221" s="16">
         <v>89</v>
       </c>
       <c r="B221" s="7"/>
       <c r="C221" s="8" t="s">
         <v>707</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>708</v>
       </c>
       <c r="E221" s="10" t="s">
         <v>709</v>
       </c>
       <c r="F221" s="10" t="s">
         <v>710</v>
       </c>
       <c r="G221" s="10" t="s">
         <v>711</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I221" s="13">
-        <v>65.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="222" spans="1:9" outlineLevel="2">
       <c r="A222" s="16">
         <v>90</v>
       </c>
       <c r="B222" s="7"/>
       <c r="C222" s="8" t="s">
         <v>707</v>
       </c>
       <c r="D222" s="9" t="s">
         <v>712</v>
       </c>
       <c r="E222" s="10" t="s">
         <v>713</v>
       </c>
       <c r="F222" s="10" t="s">
         <v>710</v>
       </c>
       <c r="G222" s="10" t="s">
         <v>714</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I222" s="13">
-        <v>125.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="223" spans="1:9" outlineLevel="1">
       <c r="A223" s="17" t="s">
         <v>715</v>
       </c>
       <c r="B223" s="2"/>
       <c r="C223" s="2"/>
       <c r="D223" s="2"/>
       <c r="E223" s="2"/>
       <c r="F223" s="2"/>
       <c r="G223" s="2"/>
       <c r="H223" s="2"/>
       <c r="I223" s="11"/>
     </row>
     <row r="224" spans="1:9" outlineLevel="2">
       <c r="A224" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C224" s="5" t="s">
         <v>6</v>
       </c>
@@ -9933,78 +10229,78 @@
     </row>
     <row r="228" spans="1:9" outlineLevel="2">
       <c r="A228" s="16">
         <v>4</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
         <v>729</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>730</v>
       </c>
       <c r="E228" s="10" t="s">
         <v>731</v>
       </c>
       <c r="F228" s="10" t="s">
         <v>732</v>
       </c>
       <c r="G228" s="10" t="s">
         <v>733</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I228" s="13">
-        <v>5230.0</v>
+        <v>5753.0</v>
       </c>
     </row>
     <row r="229" spans="1:9" outlineLevel="2">
       <c r="A229" s="16">
         <v>5</v>
       </c>
       <c r="B229" s="7"/>
       <c r="C229" s="8" t="s">
         <v>734</v>
       </c>
       <c r="D229" s="9" t="s">
         <v>735</v>
       </c>
       <c r="E229" s="10" t="s">
         <v>736</v>
       </c>
       <c r="F229" s="10" t="s">
         <v>732</v>
       </c>
       <c r="G229" s="10" t="s">
         <v>737</v>
       </c>
       <c r="H229" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I229" s="13">
-        <v>3880.0</v>
+        <v>4268.0</v>
       </c>
     </row>
     <row r="230" spans="1:9" outlineLevel="1">
       <c r="A230" s="17" t="s">
         <v>738</v>
       </c>
       <c r="B230" s="2"/>
       <c r="C230" s="2"/>
       <c r="D230" s="2"/>
       <c r="E230" s="2"/>
       <c r="F230" s="2"/>
       <c r="G230" s="2"/>
       <c r="H230" s="2"/>
       <c r="I230" s="11"/>
     </row>
     <row r="231" spans="1:9" outlineLevel="2">
       <c r="A231" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B231" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C231" s="5" t="s">
         <v>6</v>
       </c>
@@ -11603,55 +11899,63 @@
       </c>
       <c r="D290" s="9" t="s">
         <v>914</v>
       </c>
       <c r="E290" s="10" t="s">
         <v>915</v>
       </c>
       <c r="F290" s="10" t="s">
         <v>742</v>
       </c>
       <c r="G290" s="10" t="s">
         <v>916</v>
       </c>
       <c r="H290" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I290" s="13">
         <v>726.0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A6:I6"/>
+    <mergeCell ref="B9:B14"/>
     <mergeCell ref="A29:I29"/>
     <mergeCell ref="B32:B34"/>
     <mergeCell ref="B37:B39"/>
     <mergeCell ref="A65:I65"/>
+    <mergeCell ref="B67:B73"/>
+    <mergeCell ref="B78:B83"/>
+    <mergeCell ref="B86:B89"/>
     <mergeCell ref="A91:I91"/>
+    <mergeCell ref="B93:B95"/>
+    <mergeCell ref="B96:B98"/>
+    <mergeCell ref="B99:B101"/>
+    <mergeCell ref="B102:B104"/>
     <mergeCell ref="B106:B117"/>
     <mergeCell ref="A131:I131"/>
     <mergeCell ref="A223:I223"/>
     <mergeCell ref="A230:I230"/>
     <mergeCell ref="B232:B290"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_18"/>