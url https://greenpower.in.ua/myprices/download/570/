--- v5 (2026-10-16)
+++ v6 (2026-11-05)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="917">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-10-16 04:48:14</t>
+    <t>Актуальность прайса на: 2026-11-05 06:04:14</t>
   </si>
   <si>
     <t>Экстракторы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -6689,105 +6689,105 @@
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A96" s="16">
         <v>4</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>318</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>319</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>320</v>
       </c>
       <c r="G96" s="10" t="s">
         <v>321</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I96" s="13">
-        <v>272.8</v>
+        <v>372.8</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A97" s="16">
         <v>5</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>322</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>323</v>
       </c>
       <c r="F97" s="10" t="s">
         <v>320</v>
       </c>
       <c r="G97" s="10" t="s">
         <v>324</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I97" s="13">
-        <v>369.6</v>
+        <v>469.6</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A98" s="16">
         <v>6</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
         <v>317</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>325</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>326</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>320</v>
       </c>
       <c r="G98" s="10" t="s">
         <v>327</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I98" s="13">
-        <v>528.0</v>
+        <v>628.0</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A99" s="16">
         <v>7</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>331</v>
       </c>
       <c r="G99" s="10" t="s">
         <v>332</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>18</v>
       </c>
@@ -7040,51 +7040,51 @@
     </row>
     <row r="109" spans="1:9" outlineLevel="2">
       <c r="A109" s="16">
         <v>17</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>365</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>366</v>
       </c>
       <c r="F109" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G109" s="10" t="s">
         <v>367</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I109" s="13">
-        <v>402.8</v>
+        <v>502.8</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="2">
       <c r="A110" s="16">
         <v>18</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>368</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>369</v>
       </c>
       <c r="F110" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G110" s="10" t="s">
         <v>370</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>18</v>
       </c>
@@ -7148,51 +7148,51 @@
     </row>
     <row r="113" spans="1:9" outlineLevel="2">
       <c r="A113" s="16">
         <v>21</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>377</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>378</v>
       </c>
       <c r="F113" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G113" s="10" t="s">
         <v>379</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I113" s="13">
-        <v>549.6</v>
+        <v>649.6</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="2">
       <c r="A114" s="16">
         <v>22</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>380</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>381</v>
       </c>
       <c r="F114" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G114" s="10" t="s">
         <v>382</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>18</v>
       </c>
@@ -7256,51 +7256,51 @@
     </row>
     <row r="117" spans="1:9" outlineLevel="2">
       <c r="A117" s="16">
         <v>25</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>389</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>390</v>
       </c>
       <c r="F117" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G117" s="10" t="s">
         <v>391</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I117" s="13">
-        <v>788.0</v>
+        <v>888.0</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="2">
       <c r="A118" s="16">
         <v>26</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>393</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>394</v>
       </c>
       <c r="F118" s="10" t="s">
         <v>357</v>
       </c>
       <c r="G118" s="10" t="s">
         <v>395</v>
       </c>
       <c r="H118" s="7" t="s">
         <v>18</v>
       </c>