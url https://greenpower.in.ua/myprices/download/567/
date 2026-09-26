--- v2 (2026-08-24)
+++ v3 (2026-09-26)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1831">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-25 01:31:23</t>
+    <t>Актуальность прайса на: 2026-09-26 03:09:31</t>
   </si>
   <si>
     <t>Удобрения</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -593,50 +593,53 @@
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 250 мл</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=59</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 0,5 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=55</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 1л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=37</t>
   </si>
   <si>
+    <t>Нет</t>
+  </si>
+  <si>
     <t>80</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 5 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=80</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 10 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=79</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 20 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=4994</t>
@@ -1544,189 +1547,186 @@
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8741</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
     <t>Flora Series набор Green Power + Ripen, 20 л, НоВЫЙ</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8742</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
     <t>Flora Series набор Green Power + Ripen, 20 л, стандарт</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8743</t>
   </si>
   <si>
     <t>10394</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power Tripack, 60мл, Вариант С</t>
+    <t>Flora Series набор Green Power Tripack, 60мл, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10394</t>
   </si>
   <si>
     <t>10395</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power Tripack, 100 мл, Вариант С</t>
+    <t>Flora Series набор Green Power Tripack, 100 мл, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10395</t>
   </si>
   <si>
     <t>10396</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power Tripack, 250 мл, Вариант С</t>
+    <t>Flora Series набор Green Power Tripack, 250 мл, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10396</t>
   </si>
   <si>
     <t>10397</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power Tripack, 0,5 л, Вариант С</t>
+    <t>Flora Series набор Green Power Tripack, 0,5 л, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10397</t>
   </si>
   <si>
     <t>10398</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power Tripack, 1 л, Вариант С</t>
+    <t>Flora Series набор Green Power Tripack, 1 л, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10398</t>
   </si>
   <si>
     <t>10399</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power Tripack, 5 л, Вариант С</t>
+    <t>Flora Series набор Green Power Tripack, 5 л, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10399</t>
   </si>
   <si>
     <t>10400</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power Tripack, 10 л, Вариант С</t>
+    <t>Flora Series набор Green Power Tripack, 10 л, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10400</t>
   </si>
   <si>
     <t>10401</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power Tripack, 20 л, Вариант С</t>
+    <t>Flora Series набор Green Power Tripack, 20 л, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10401</t>
   </si>
   <si>
     <t>10402</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power + Ripen, 60мл, Вариант С</t>
+    <t>Flora Series набор Green Power + Ripen, 60мл, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10402</t>
   </si>
   <si>
     <t>10403</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power + Ripen, 100 мл, Вариант С</t>
+    <t>Flora Series набор Green Power + Ripen, 100 мл, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10403</t>
   </si>
   <si>
     <t>10404</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power + Ripen, 250 мл, Вариант С</t>
+    <t>Flora Series набор Green Power + Ripen, 250 мл, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10404</t>
   </si>
   <si>
     <t>10405</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power + Ripen, 0,5 л, Вариант С</t>
+    <t>Flora Series набор Green Power + Ripen, 0,5 л, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10405</t>
   </si>
   <si>
-    <t>Нет</t>
-[...1 lines deleted...]
-  <si>
     <t>10406</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power + Ripen, 1 л, Вариант С</t>
+    <t>Flora Series набор Green Power + Ripen, 1 л, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10406</t>
   </si>
   <si>
     <t>10407</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power + Ripen, 5 л, Вариант С</t>
+    <t>Flora Series набор Green Power + Ripen, 5 л, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10407</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power + Ripen, 10 л, Вариант С</t>
+    <t>Flora Series набор Green Power + Ripen, 10 л, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10408</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
-    <t>Flora Series набор Green Power + Ripen, 20 л, Вариант С</t>
+    <t>Flora Series набор Green Power + Ripen, 20 л, вега+цветение</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10409</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>GHE Tripack Flora Series набор Трехкомпонентные удобрения Tripack, 60мл</t>
   </si>
   <si>
     <t>Стартовый Комплект Flora Series - это лучший набор удобрений для любых растений в состав которого входят все компоненты для полного цикла выращивания. Набор является универсальным для всех растений, поможет ухаживать и за автоцветами, и за орхидеями, и за фикусами. Три или четыре бутылки по вашему желанию. В набор входит Flora Gro, Flora Bloom, Flora Micro, Flora Ripen.</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/tripack-flora-series-nabor/</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>GHE Tripack Flora Series набор Трехкомпонентные удобрения Tripack, 100мл</t>
   </si>
@@ -8712,101 +8712,101 @@
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9" customHeight="1" ht="26" outlineLevel="1">
       <c r="A8" s="17">
         <v>1</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="11"/>
       <c r="E8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="10" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="14">
-        <v>734.61</v>
+        <v>742.6</v>
       </c>
     </row>
     <row r="9" spans="1:9" customHeight="1" ht="26" outlineLevel="1">
       <c r="A9" s="17">
         <v>2</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="11"/>
       <c r="E9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="14">
-        <v>460.79</v>
+        <v>468.78</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="26" outlineLevel="1">
       <c r="A10" s="17">
         <v>3</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>21</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="14">
-        <v>3463.61</v>
+        <v>3471.6</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="12"/>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>6</v>
       </c>
@@ -9047,240 +9047,240 @@
     </row>
     <row r="21" spans="1:9" outlineLevel="2">
       <c r="A21" s="17">
         <v>9</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G21" s="10" t="s">
         <v>53</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="14">
-        <v>80.38</v>
+        <v>88.41</v>
       </c>
     </row>
     <row r="22" spans="1:9" outlineLevel="2">
       <c r="A22" s="17">
         <v>10</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>55</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="10" t="s">
         <v>56</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I22" s="14">
-        <v>99.86</v>
+        <v>109.84</v>
       </c>
     </row>
     <row r="23" spans="1:9" outlineLevel="2">
       <c r="A23" s="17">
         <v>11</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>58</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="10" t="s">
         <v>59</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="14">
-        <v>165.41</v>
+        <v>181.95</v>
       </c>
     </row>
     <row r="24" spans="1:9" outlineLevel="2">
       <c r="A24" s="17">
         <v>12</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>62</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="14">
-        <v>244.42</v>
+        <v>268.86</v>
       </c>
     </row>
     <row r="25" spans="1:9" outlineLevel="2">
       <c r="A25" s="17">
         <v>13</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>64</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>65</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="14">
-        <v>361.79</v>
+        <v>397.96</v>
       </c>
     </row>
     <row r="26" spans="1:9" outlineLevel="2">
       <c r="A26" s="17">
         <v>14</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>67</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G26" s="10" t="s">
         <v>68</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="14">
-        <v>1712.15</v>
+        <v>1883.36</v>
       </c>
     </row>
     <row r="27" spans="1:9" outlineLevel="2">
       <c r="A27" s="17">
         <v>15</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>70</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>71</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="14">
-        <v>3040.37</v>
+        <v>3344.4</v>
       </c>
     </row>
     <row r="28" spans="1:9" outlineLevel="2">
       <c r="A28" s="17">
         <v>16</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>73</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>52</v>
       </c>
       <c r="G28" s="10" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="14">
-        <v>6080.86</v>
+        <v>6688.94</v>
       </c>
     </row>
     <row r="29" spans="1:9" outlineLevel="2">
       <c r="A29" s="17">
         <v>17</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>77</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>78</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>79</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>17</v>
       </c>
@@ -10247,3209 +10247,3209 @@
       <c r="I65" s="14">
         <v>274.6</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="3">
       <c r="A66" s="17">
         <v>29</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>189</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>190</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>17</v>
+        <v>191</v>
       </c>
       <c r="I66" s="14">
         <v>447.3</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="3">
       <c r="A67" s="17">
         <v>30</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E67" s="10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G67" s="10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="14">
         <v>1371.6</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="3">
       <c r="A68" s="17">
         <v>31</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E68" s="10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G68" s="10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="14">
         <v>2743.2</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="3">
       <c r="A69" s="17">
         <v>32</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E69" s="10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G69" s="10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="14">
         <v>5951.2</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A70" s="17">
         <v>33</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E70" s="10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F70" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G70" s="10" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="14">
         <v>72.12</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A71" s="17">
         <v>34</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G71" s="10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="14">
         <v>85.56</v>
       </c>
     </row>
     <row r="72" spans="1:9" outlineLevel="3">
       <c r="A72" s="17">
         <v>35</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E72" s="10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F72" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G72" s="10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="14">
         <v>115.08</v>
       </c>
     </row>
     <row r="73" spans="1:9" outlineLevel="3">
       <c r="A73" s="17">
         <v>36</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E73" s="10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F73" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G73" s="10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="14">
         <v>170.37</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A74" s="17">
         <v>37</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E74" s="10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F74" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G74" s="10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="14">
         <v>252.16</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A75" s="17">
         <v>38</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E75" s="10" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F75" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G75" s="10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="14">
         <v>1008.64</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A76" s="17">
         <v>39</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E76" s="10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F76" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G76" s="10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="14">
         <v>2017.3</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A77" s="17">
         <v>40</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E77" s="10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F77" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G77" s="10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="14">
         <v>4034.6</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="3">
       <c r="A78" s="17">
         <v>41</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E78" s="10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F78" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G78" s="10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="14">
         <v>120.65</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="3">
       <c r="A79" s="17">
         <v>42</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E79" s="10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F79" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G79" s="10" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="14">
         <v>144.5</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="3">
       <c r="A80" s="17">
         <v>43</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E80" s="10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F80" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G80" s="10" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="14">
         <v>204.2</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="3">
       <c r="A81" s="17">
         <v>44</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E81" s="10" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F81" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G81" s="10" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="14">
         <v>274.6</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="3">
       <c r="A82" s="17">
         <v>45</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E82" s="10" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F82" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G82" s="10" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="14">
         <v>447.3</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="3">
       <c r="A83" s="17">
         <v>46</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E83" s="10" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F83" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G83" s="10" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="14">
         <v>1371.6</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="3">
       <c r="A84" s="17">
         <v>47</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E84" s="10" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F84" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G84" s="10" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="14">
         <v>2743.2</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="3">
       <c r="A85" s="17">
         <v>48</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E85" s="10" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F85" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G85" s="10" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="14">
         <v>5486.4</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A86" s="17">
         <v>49</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E86" s="10" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F86" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G86" s="10" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="14">
         <v>72.12</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A87" s="17">
         <v>50</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E87" s="10" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F87" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G87" s="10" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="14">
         <v>83.25</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A88" s="17">
         <v>51</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E88" s="10" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F88" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G88" s="10" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="14">
         <v>85.56</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A89" s="17">
         <v>52</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E89" s="10" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F89" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G89" s="10" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="14">
         <v>138.37</v>
       </c>
     </row>
     <row r="90" spans="1:9" outlineLevel="3">
       <c r="A90" s="17">
         <v>53</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E90" s="10" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F90" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G90" s="10" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="14">
         <v>115.08</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="3">
       <c r="A91" s="17">
         <v>54</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E91" s="10" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F91" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G91" s="10" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="14">
         <v>146.05</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="3">
       <c r="A92" s="17">
         <v>55</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E92" s="10" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F92" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G92" s="10" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="14">
         <v>170.37</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="3">
       <c r="A93" s="17">
         <v>56</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E93" s="10" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F93" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G93" s="10" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="14">
         <v>216.2</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="3">
       <c r="A94" s="17">
         <v>57</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E94" s="10" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F94" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G94" s="10" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="14">
         <v>252.16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="3">
       <c r="A95" s="17">
         <v>58</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E95" s="10" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F95" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G95" s="10" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="14">
         <v>320.0</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="3">
       <c r="A96" s="17">
         <v>59</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E96" s="10" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F96" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G96" s="10" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="14">
         <v>1008.64</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="3">
       <c r="A97" s="17">
         <v>60</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E97" s="10" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F97" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G97" s="10" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="14">
         <v>1280.0</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="3">
       <c r="A98" s="17">
         <v>61</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E98" s="10" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F98" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G98" s="10" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="14">
         <v>2017.3</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="3">
       <c r="A99" s="17">
         <v>62</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E99" s="10" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F99" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G99" s="10" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="14">
         <v>2560.0</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="3">
       <c r="A100" s="17">
         <v>63</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E100" s="10" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F100" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G100" s="10" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="14">
         <v>5120.0</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="3">
       <c r="A101" s="17">
         <v>64</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E101" s="10" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F101" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G101" s="10" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="14">
         <v>4034.6</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="3">
       <c r="A102" s="17">
         <v>65</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E102" s="10" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F102" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G102" s="10" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="14">
         <v>123.7</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="3">
       <c r="A103" s="17">
         <v>66</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E103" s="10" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F103" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G103" s="10" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="14">
         <v>149.6</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="3">
       <c r="A104" s="17">
         <v>67</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E104" s="10" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F104" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G104" s="10" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="14">
         <v>148.55</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="3">
       <c r="A105" s="17">
         <v>68</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E105" s="10" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F105" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G105" s="10" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="14">
         <v>182.2</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="3">
       <c r="A106" s="17">
         <v>69</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E106" s="10" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F106" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G106" s="10" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="14">
         <v>212.6</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="3">
       <c r="A107" s="17">
         <v>70</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E107" s="10" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F107" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G107" s="10" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="14">
         <v>283.6</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="3">
       <c r="A108" s="17">
         <v>71</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E108" s="10" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F108" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G108" s="10" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="14">
         <v>274.6</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="3">
       <c r="A109" s="17">
         <v>72</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E109" s="10" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F109" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G109" s="10" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="14">
         <v>420.1</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="3">
       <c r="A110" s="17">
         <v>73</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E110" s="10" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F110" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G110" s="10" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="14">
         <v>515.7</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="3">
       <c r="A111" s="17">
         <v>74</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E111" s="10" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F111" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G111" s="10" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="14">
         <v>621.8</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="3">
       <c r="A112" s="17">
         <v>75</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E112" s="10" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F112" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G112" s="10" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="14">
         <v>1729.63</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="3">
       <c r="A113" s="17">
         <v>76</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E113" s="10" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F113" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G113" s="10" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="14">
         <v>1812.68</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="3">
       <c r="A114" s="17">
         <v>77</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E114" s="10" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F114" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G114" s="10" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I114" s="14">
         <v>3459.3</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="3">
       <c r="A115" s="17">
         <v>78</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E115" s="10" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F115" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G115" s="10" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="14">
         <v>3625.4</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="3">
       <c r="A116" s="17">
         <v>79</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E116" s="10" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F116" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G116" s="10" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I116" s="14">
         <v>5172.5</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="3">
       <c r="A117" s="17">
         <v>80</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E117" s="10" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F117" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G117" s="10" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I117" s="14">
         <v>6902.85</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="3">
       <c r="A118" s="17">
         <v>81</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D118" s="11"/>
       <c r="E118" s="10" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F118" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G118" s="10" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H118" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I118" s="14">
         <v>6918.52</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="3">
       <c r="A119" s="17">
         <v>82</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D119" s="9"/>
       <c r="E119" s="10" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F119" s="10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G119" s="10" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="14">
         <v>7250.72</v>
       </c>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A120" s="17">
         <v>83</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E120" s="10" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F120" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G120" s="10" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I120" s="14">
-        <v>115.35</v>
+        <v>126.9</v>
       </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A121" s="17">
         <v>84</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E121" s="10" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F121" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G121" s="10" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I121" s="14">
-        <v>137.8</v>
+        <v>151.6</v>
       </c>
     </row>
     <row r="122" spans="1:9" outlineLevel="3">
       <c r="A122" s="17">
         <v>85</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E122" s="10" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="F122" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G122" s="10" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I122" s="14">
-        <v>190.3</v>
+        <v>209.4</v>
       </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A123" s="17">
         <v>86</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E123" s="10" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F123" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G123" s="10" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I123" s="14">
-        <v>244.42</v>
+        <v>268.9</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A124" s="17">
         <v>87</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E124" s="10" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="F124" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G124" s="10" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I124" s="14">
-        <v>416.1</v>
+        <v>457.7</v>
       </c>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A125" s="17">
         <v>88</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E125" s="10" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F125" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G125" s="10" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I125" s="14">
-        <v>1487.8</v>
+        <v>1636.6</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A126" s="17">
         <v>89</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E126" s="10" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F126" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G126" s="10" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="14">
-        <v>2496.6</v>
+        <v>3273.2</v>
       </c>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A127" s="17">
         <v>90</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E127" s="10" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F127" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G127" s="10" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="14">
-        <v>4965.1</v>
+        <v>6546.8</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="3">
       <c r="A128" s="17">
         <v>91</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E128" s="10" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F128" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G128" s="10" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="14">
-        <v>115.35</v>
+        <v>126.9</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="3">
       <c r="A129" s="17">
         <v>92</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E129" s="10" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F129" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G129" s="10" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H129" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="14">
-        <v>137.8</v>
+        <v>151.6</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="3">
       <c r="A130" s="17">
         <v>93</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E130" s="10" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F130" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G130" s="10" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="H130" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I130" s="14">
-        <v>190.3</v>
+        <v>209.4</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="3">
       <c r="A131" s="17">
         <v>94</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E131" s="10" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F131" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G131" s="10" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="14">
-        <v>244.42</v>
+        <v>268.9</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="3">
       <c r="A132" s="17">
         <v>95</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E132" s="10" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F132" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G132" s="10" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I132" s="14">
-        <v>416.1</v>
+        <v>457.7</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="3">
       <c r="A133" s="17">
         <v>96</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E133" s="10" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="F133" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G133" s="10" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="14">
-        <v>1487.8</v>
+        <v>1636.6</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="3">
       <c r="A134" s="17">
         <v>97</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E134" s="10" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="F134" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G134" s="10" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H134" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I134" s="14">
-        <v>2975.6</v>
+        <v>3273.2</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="3">
       <c r="A135" s="17">
         <v>98</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E135" s="10" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F135" s="10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G135" s="10" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="H135" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="14">
-        <v>5951.2</v>
+        <v>6546.8</v>
       </c>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A136" s="17">
         <v>99</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E136" s="10" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F136" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G136" s="10" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I136" s="14">
         <v>226.98</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="3">
       <c r="A137" s="17">
         <v>100</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E137" s="10" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="F137" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G137" s="10" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I137" s="14">
         <v>216.36</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="3">
       <c r="A138" s="17">
         <v>101</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E138" s="10" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F138" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G138" s="10" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I138" s="14">
         <v>270.76</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="3">
       <c r="A139" s="17">
         <v>102</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E139" s="10" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F139" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G139" s="10" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I139" s="14">
         <v>256.68</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="3">
       <c r="A140" s="17">
         <v>103</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E140" s="10" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F140" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G140" s="10" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="14">
         <v>374.42</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="3">
       <c r="A141" s="17">
         <v>104</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E141" s="10" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F141" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G141" s="10" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H141" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="14">
         <v>345.24</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="3">
       <c r="A142" s="17">
         <v>105</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E142" s="10" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F142" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G142" s="10" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H142" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I142" s="14">
         <v>554.38</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="3">
       <c r="A143" s="17">
         <v>106</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E143" s="10" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F143" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G143" s="10" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I143" s="14">
         <v>535.3</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="3">
       <c r="A144" s="17">
         <v>107</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E144" s="10" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F144" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G144" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I144" s="14">
         <v>820.48</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="3">
       <c r="A145" s="17">
         <v>108</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E145" s="10" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F145" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G145" s="10" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I145" s="14">
         <v>756.48</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="3">
       <c r="A146" s="17">
         <v>109</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E146" s="10" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F146" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G146" s="10" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="14">
         <v>3495.68</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="3">
       <c r="A147" s="17">
         <v>110</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E147" s="10" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F147" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G147" s="10" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="H147" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="14">
         <v>3025.92</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="3">
       <c r="A148" s="17">
         <v>111</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E148" s="10" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F148" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G148" s="10" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="14">
         <v>6563.88</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="3">
       <c r="A149" s="17">
         <v>112</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E149" s="10" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F149" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G149" s="10" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I149" s="14">
         <v>6051.9</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="3">
       <c r="A150" s="17">
         <v>113</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E150" s="10" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F150" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G150" s="10" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I150" s="14">
         <v>14213.16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="3">
       <c r="A151" s="17">
         <v>114</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E151" s="10" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F151" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G151" s="10" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="14">
         <v>13189.2</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="3">
       <c r="A152" s="17">
         <v>115</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E152" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F152" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G152" s="10" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I152" s="14">
-        <v>342.33</v>
+        <v>353.88</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="3">
       <c r="A153" s="17">
         <v>116</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E153" s="10" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F153" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G153" s="10" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="H153" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I153" s="14">
-        <v>331.71</v>
+        <v>343.26</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="3">
       <c r="A154" s="17">
         <v>117</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E154" s="10" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F154" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G154" s="10" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I154" s="14">
-        <v>408.56</v>
+        <v>422.36</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="3">
       <c r="A155" s="17">
         <v>118</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E155" s="10" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F155" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G155" s="10" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I155" s="14">
-        <v>394.48</v>
+        <v>408.28</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="3">
       <c r="A156" s="17">
         <v>119</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E156" s="10" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F156" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G156" s="10" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I156" s="14">
-        <v>564.72</v>
+        <v>583.82</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="3">
       <c r="A157" s="17">
         <v>120</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E157" s="10" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F157" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G157" s="10" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="H157" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I157" s="14">
-        <v>535.54</v>
+        <v>554.64</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="3">
       <c r="A158" s="17">
         <v>121</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E158" s="10" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F158" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G158" s="10" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I158" s="14">
-        <v>798.8</v>
+        <v>823.28</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="3">
       <c r="A159" s="17">
         <v>122</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E159" s="10" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F159" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G159" s="10" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I159" s="14">
-        <v>779.72</v>
+        <v>804.2</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="3">
       <c r="A160" s="17">
         <v>123</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E160" s="10" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F160" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G160" s="10" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H160" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="14">
-        <v>1236.58</v>
+        <v>1278.18</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="3">
       <c r="A161" s="17">
         <v>124</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E161" s="10" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F161" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G161" s="10" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="14">
-        <v>1172.58</v>
+        <v>1214.18</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="3">
       <c r="A162" s="17">
         <v>125</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E162" s="10" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F162" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G162" s="10" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="H162" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I162" s="14">
-        <v>4983.48</v>
+        <v>5132.28</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="3">
       <c r="A163" s="17">
         <v>126</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E163" s="10" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="F163" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G163" s="10" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I163" s="14">
-        <v>4513.72</v>
+        <v>4662.52</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="3">
       <c r="A164" s="17">
         <v>127</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E164" s="10" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F164" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G164" s="10" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H164" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I164" s="14">
-        <v>9060.48</v>
+        <v>9837.08</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="3">
       <c r="A165" s="17">
         <v>128</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E165" s="10" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F165" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G165" s="10" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="H165" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I165" s="14">
-        <v>8548.5</v>
+        <v>9325.1</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="3">
       <c r="A166" s="17">
         <v>129</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E166" s="10" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F166" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G166" s="10" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I166" s="14">
-        <v>19178.26</v>
+        <v>20759.96</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="3">
       <c r="A167" s="17">
         <v>130</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E167" s="10" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="F167" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G167" s="10" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I167" s="14">
-        <v>18154.3</v>
+        <v>19736.0</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="3">
       <c r="A168" s="17">
         <v>131</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E168" s="10" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F168" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G168" s="10" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I168" s="14">
         <v>226.98</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="3">
       <c r="A169" s="17">
         <v>132</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E169" s="10" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F169" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G169" s="10" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I169" s="14">
         <v>264.48</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="3">
       <c r="A170" s="17">
         <v>133</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E170" s="10" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F170" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G170" s="10" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I170" s="14">
         <v>323.52</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="3">
       <c r="A171" s="17">
         <v>134</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E171" s="10" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="F171" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G171" s="10" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I171" s="14">
         <v>535.18</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="3">
       <c r="A172" s="17">
         <v>135</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E172" s="10" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F172" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G172" s="10" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I172" s="14">
         <v>1055.86</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="3">
       <c r="A173" s="17">
         <v>136</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E173" s="10" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F173" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G173" s="10" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I173" s="14">
         <v>3169.28</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="3">
       <c r="A174" s="17">
         <v>137</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E174" s="10" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F174" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G174" s="10" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I174" s="14">
         <v>6378.98</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="3">
       <c r="A175" s="17">
         <v>138</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E175" s="10" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F175" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G175" s="10" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I175" s="14">
         <v>12819.4</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="3">
       <c r="A176" s="17">
         <v>139</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="E176" s="10" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F176" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G176" s="10" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I176" s="14">
-        <v>337.59</v>
+        <v>349.14</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="3">
       <c r="A177" s="17">
         <v>140</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E177" s="10" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F177" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G177" s="10" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I177" s="14">
-        <v>402.28</v>
+        <v>416.08</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="3">
       <c r="A178" s="17">
         <v>141</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E178" s="10" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="F178" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G178" s="10" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I178" s="14">
-        <v>607.21</v>
+        <v>626.31</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="3">
       <c r="A179" s="17">
         <v>142</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E179" s="10" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F179" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G179" s="10" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="H179" s="7" t="s">
-        <v>543</v>
+        <v>17</v>
       </c>
       <c r="I179" s="14">
-        <v>779.6</v>
+        <v>804.08</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="3">
       <c r="A180" s="17">
         <v>143</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D180" s="9" t="s">
         <v>544</v>
       </c>
       <c r="E180" s="10" t="s">
         <v>545</v>
       </c>
       <c r="F180" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G180" s="10" t="s">
         <v>546</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I180" s="14">
-        <v>1208.42</v>
+        <v>1250.02</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="3">
       <c r="A181" s="17">
         <v>144</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D181" s="9" t="s">
         <v>547</v>
       </c>
       <c r="E181" s="10" t="s">
         <v>548</v>
       </c>
       <c r="F181" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G181" s="10" t="s">
         <v>549</v>
       </c>
       <c r="H181" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I181" s="14">
-        <v>4657.08</v>
+        <v>4805.88</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="3">
       <c r="A182" s="17">
         <v>145</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D182" s="9" t="s">
         <v>550</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>551</v>
       </c>
       <c r="F182" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G182" s="10" t="s">
         <v>552</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I182" s="14">
-        <v>8875.58</v>
+        <v>9652.18</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="3">
       <c r="A183" s="17">
         <v>146</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D183" s="9" t="s">
         <v>553</v>
       </c>
       <c r="E183" s="10" t="s">
         <v>554</v>
       </c>
       <c r="F183" s="10" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G183" s="10" t="s">
         <v>555</v>
       </c>
       <c r="H183" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I183" s="14">
-        <v>17784.5</v>
+        <v>19366.2</v>
       </c>
     </row>
     <row r="184" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A184" s="17">
         <v>147</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>557</v>
       </c>
       <c r="E184" s="10" t="s">
         <v>558</v>
       </c>
       <c r="F184" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G184" s="10" t="s">
         <v>560</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>17</v>
       </c>
@@ -13567,159 +13567,159 @@
     </row>
     <row r="189" spans="1:9" outlineLevel="3">
       <c r="A189" s="17">
         <v>152</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D189" s="9" t="s">
         <v>574</v>
       </c>
       <c r="E189" s="10" t="s">
         <v>575</v>
       </c>
       <c r="F189" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G189" s="10" t="s">
         <v>576</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I189" s="14">
-        <v>480.35</v>
+        <v>491.9</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="3">
       <c r="A190" s="17">
         <v>153</v>
       </c>
       <c r="B190" s="7"/>
       <c r="C190" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>577</v>
       </c>
       <c r="E190" s="10" t="s">
         <v>578</v>
       </c>
       <c r="F190" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G190" s="10" t="s">
         <v>579</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I190" s="14">
-        <v>575.35</v>
+        <v>589.15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="3">
       <c r="A191" s="17">
         <v>154</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D191" s="9" t="s">
         <v>580</v>
       </c>
       <c r="E191" s="10" t="s">
         <v>581</v>
       </c>
       <c r="F191" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G191" s="10" t="s">
         <v>582</v>
       </c>
       <c r="H191" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I191" s="14">
-        <v>811.2</v>
+        <v>830.3</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="3">
       <c r="A192" s="17">
         <v>155</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>583</v>
       </c>
       <c r="E192" s="10" t="s">
         <v>584</v>
       </c>
       <c r="F192" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G192" s="10" t="s">
         <v>585</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I192" s="14">
-        <v>1068.22</v>
+        <v>1092.7</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="3">
       <c r="A193" s="17">
         <v>156</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>586</v>
       </c>
       <c r="E193" s="10" t="s">
         <v>587</v>
       </c>
       <c r="F193" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G193" s="10" t="s">
         <v>588</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I193" s="14">
-        <v>1826.4</v>
+        <v>1868.0</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="3">
       <c r="A194" s="17">
         <v>157</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D194" s="9" t="s">
         <v>589</v>
       </c>
       <c r="E194" s="10" t="s">
         <v>590</v>
       </c>
       <c r="F194" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G194" s="10" t="s">
         <v>591</v>
       </c>
       <c r="H194" s="7" t="s">
         <v>17</v>
       </c>
@@ -13729,51 +13729,51 @@
     </row>
     <row r="195" spans="1:9" outlineLevel="3">
       <c r="A195" s="17">
         <v>158</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D195" s="9" t="s">
         <v>592</v>
       </c>
       <c r="E195" s="10" t="s">
         <v>593</v>
       </c>
       <c r="F195" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G195" s="10" t="s">
         <v>594</v>
       </c>
       <c r="H195" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="14">
-        <v>5960.63</v>
+        <v>6109.43</v>
       </c>
     </row>
     <row r="196" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A196" s="17">
         <v>159</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D196" s="9" t="s">
         <v>595</v>
       </c>
       <c r="E196" s="10" t="s">
         <v>596</v>
       </c>
       <c r="F196" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G196" s="10" t="s">
         <v>597</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>17</v>
       </c>
@@ -13783,51 +13783,51 @@
     </row>
     <row r="197" spans="1:9" outlineLevel="3">
       <c r="A197" s="17">
         <v>160</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D197" s="9" t="s">
         <v>598</v>
       </c>
       <c r="E197" s="10" t="s">
         <v>599</v>
       </c>
       <c r="F197" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G197" s="10" t="s">
         <v>600</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I197" s="14">
-        <v>11921.3</v>
+        <v>12218.9</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="3">
       <c r="A198" s="17">
         <v>161</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>601</v>
       </c>
       <c r="E198" s="10" t="s">
         <v>602</v>
       </c>
       <c r="F198" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G198" s="10" t="s">
         <v>603</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>17</v>
       </c>
@@ -13837,51 +13837,51 @@
     </row>
     <row r="199" spans="1:9" outlineLevel="3">
       <c r="A199" s="17">
         <v>162</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
         <v>573</v>
       </c>
       <c r="D199" s="9" t="s">
         <v>604</v>
       </c>
       <c r="E199" s="10" t="s">
         <v>605</v>
       </c>
       <c r="F199" s="10" t="s">
         <v>559</v>
       </c>
       <c r="G199" s="10" t="s">
         <v>606</v>
       </c>
       <c r="H199" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I199" s="14">
-        <v>22561.3</v>
+        <v>23156.9</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="19" t="s">
         <v>607</v>
       </c>
       <c r="B200" s="2"/>
       <c r="C200" s="2"/>
       <c r="D200" s="2"/>
       <c r="E200" s="2"/>
       <c r="F200" s="2"/>
       <c r="G200" s="2"/>
       <c r="H200" s="2"/>
       <c r="I200" s="12"/>
     </row>
     <row r="201" spans="1:9" outlineLevel="3">
       <c r="A201" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>6</v>
       </c>
@@ -15652,1254 +15652,1254 @@
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="17">
         <v>1</v>
       </c>
       <c r="B268" s="7"/>
       <c r="C268" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D268" s="9" t="s">
         <v>820</v>
       </c>
       <c r="E268" s="10" t="s">
         <v>821</v>
       </c>
       <c r="F268" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G268" s="10" t="s">
         <v>823</v>
       </c>
       <c r="H268" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I268" s="14">
-        <v>303.62</v>
+        <v>334.0</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="17">
         <v>2</v>
       </c>
       <c r="B269" s="7"/>
       <c r="C269" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D269" s="9" t="s">
         <v>824</v>
       </c>
       <c r="E269" s="10" t="s">
         <v>825</v>
       </c>
       <c r="F269" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G269" s="10" t="s">
         <v>826</v>
       </c>
       <c r="H269" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I269" s="14">
-        <v>449.54</v>
+        <v>494.5</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="17">
         <v>3</v>
       </c>
       <c r="B270" s="7"/>
       <c r="C270" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D270" s="9" t="s">
         <v>827</v>
       </c>
       <c r="E270" s="10" t="s">
         <v>828</v>
       </c>
       <c r="F270" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G270" s="10" t="s">
         <v>829</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I270" s="14">
-        <v>665.6</v>
+        <v>732.2</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="17">
         <v>4</v>
       </c>
       <c r="B271" s="7"/>
       <c r="C271" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D271" s="9" t="s">
         <v>830</v>
       </c>
       <c r="E271" s="10" t="s">
         <v>831</v>
       </c>
       <c r="F271" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G271" s="10" t="s">
         <v>832</v>
       </c>
       <c r="H271" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I271" s="14">
-        <v>1305.6</v>
+        <v>1436.2</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="17">
         <v>5</v>
       </c>
       <c r="B272" s="7"/>
       <c r="C272" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D272" s="9" t="s">
         <v>833</v>
       </c>
       <c r="E272" s="10" t="s">
         <v>834</v>
       </c>
       <c r="F272" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G272" s="10" t="s">
         <v>835</v>
       </c>
       <c r="H272" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I272" s="14">
-        <v>1830.4</v>
+        <v>2013.5</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="17">
         <v>6</v>
       </c>
       <c r="B273" s="7"/>
       <c r="C273" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D273" s="9" t="s">
         <v>836</v>
       </c>
       <c r="E273" s="10" t="s">
         <v>837</v>
       </c>
       <c r="F273" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G273" s="10" t="s">
         <v>838</v>
       </c>
       <c r="H273" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I273" s="14">
-        <v>2969.6</v>
+        <v>3266.6</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="17">
         <v>7</v>
       </c>
       <c r="B274" s="7"/>
       <c r="C274" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D274" s="9" t="s">
         <v>839</v>
       </c>
       <c r="E274" s="10" t="s">
         <v>840</v>
       </c>
       <c r="F274" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G274" s="10" t="s">
         <v>841</v>
       </c>
       <c r="H274" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I274" s="14">
-        <v>5593.35</v>
+        <v>6152.7</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="17">
         <v>8</v>
       </c>
       <c r="B275" s="7"/>
       <c r="C275" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D275" s="9" t="s">
         <v>842</v>
       </c>
       <c r="E275" s="10" t="s">
         <v>843</v>
       </c>
       <c r="F275" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G275" s="10" t="s">
         <v>844</v>
       </c>
       <c r="H275" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I275" s="14">
-        <v>303.62</v>
+        <v>334.0</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="17">
         <v>9</v>
       </c>
       <c r="B276" s="7"/>
       <c r="C276" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D276" s="9" t="s">
         <v>845</v>
       </c>
       <c r="E276" s="10" t="s">
         <v>846</v>
       </c>
       <c r="F276" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G276" s="10" t="s">
         <v>847</v>
       </c>
       <c r="H276" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I276" s="14">
-        <v>449.54</v>
+        <v>494.5</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="17">
         <v>10</v>
       </c>
       <c r="B277" s="7"/>
       <c r="C277" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D277" s="9" t="s">
         <v>848</v>
       </c>
       <c r="E277" s="10" t="s">
         <v>849</v>
       </c>
       <c r="F277" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G277" s="10" t="s">
         <v>850</v>
       </c>
       <c r="H277" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I277" s="14">
-        <v>665.6</v>
+        <v>732.2</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="17">
         <v>11</v>
       </c>
       <c r="B278" s="7"/>
       <c r="C278" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D278" s="9" t="s">
         <v>851</v>
       </c>
       <c r="E278" s="10" t="s">
         <v>852</v>
       </c>
       <c r="F278" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G278" s="10" t="s">
         <v>853</v>
       </c>
       <c r="H278" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I278" s="14">
-        <v>1305.6</v>
+        <v>1436.2</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="17">
         <v>12</v>
       </c>
       <c r="B279" s="7"/>
       <c r="C279" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D279" s="9" t="s">
         <v>854</v>
       </c>
       <c r="E279" s="10" t="s">
         <v>855</v>
       </c>
       <c r="F279" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G279" s="10" t="s">
         <v>856</v>
       </c>
       <c r="H279" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I279" s="14">
-        <v>1830.4</v>
+        <v>2013.5</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="17">
         <v>13</v>
       </c>
       <c r="B280" s="7"/>
       <c r="C280" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D280" s="9" t="s">
         <v>857</v>
       </c>
       <c r="E280" s="10" t="s">
         <v>858</v>
       </c>
       <c r="F280" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G280" s="10" t="s">
         <v>859</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I280" s="14">
-        <v>2969.6</v>
+        <v>3266.6</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="17">
         <v>14</v>
       </c>
       <c r="B281" s="7"/>
       <c r="C281" s="8" t="s">
         <v>819</v>
       </c>
       <c r="D281" s="9" t="s">
         <v>860</v>
       </c>
       <c r="E281" s="10" t="s">
         <v>861</v>
       </c>
       <c r="F281" s="10" t="s">
         <v>822</v>
       </c>
       <c r="G281" s="10" t="s">
         <v>862</v>
       </c>
       <c r="H281" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I281" s="14">
-        <v>5593.35</v>
+        <v>6152.7</v>
       </c>
     </row>
     <row r="282" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A282" s="17">
         <v>15</v>
       </c>
       <c r="B282" s="7"/>
       <c r="C282" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D282" s="9" t="s">
         <v>864</v>
       </c>
       <c r="E282" s="10" t="s">
         <v>865</v>
       </c>
       <c r="F282" s="10" t="s">
         <v>866</v>
       </c>
       <c r="G282" s="10" t="s">
         <v>867</v>
       </c>
       <c r="H282" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I282" s="14">
-        <v>233.48</v>
+        <v>282.6</v>
       </c>
     </row>
     <row r="283" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A283" s="17">
         <v>16</v>
       </c>
       <c r="B283" s="7"/>
       <c r="C283" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D283" s="9" t="s">
         <v>868</v>
       </c>
       <c r="E283" s="10" t="s">
         <v>869</v>
       </c>
       <c r="F283" s="10" t="s">
         <v>866</v>
       </c>
       <c r="G283" s="10" t="s">
         <v>870</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I283" s="14">
-        <v>345.81</v>
+        <v>418.5</v>
       </c>
     </row>
     <row r="284" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A284" s="17">
         <v>17</v>
       </c>
       <c r="B284" s="7"/>
       <c r="C284" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D284" s="9" t="s">
         <v>871</v>
       </c>
       <c r="E284" s="10" t="s">
         <v>872</v>
       </c>
       <c r="F284" s="10" t="s">
         <v>866</v>
       </c>
       <c r="G284" s="10" t="s">
         <v>873</v>
       </c>
       <c r="H284" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I284" s="14">
-        <v>510.72</v>
+        <v>618.0</v>
       </c>
     </row>
     <row r="285" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A285" s="17">
         <v>18</v>
       </c>
       <c r="B285" s="7"/>
       <c r="C285" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D285" s="11"/>
       <c r="E285" s="10" t="s">
         <v>874</v>
       </c>
       <c r="F285" s="10" t="s">
         <v>866</v>
       </c>
       <c r="G285" s="10" t="s">
         <v>875</v>
       </c>
       <c r="H285" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I285" s="14">
-        <v>233.48</v>
+        <v>282.6</v>
       </c>
     </row>
     <row r="286" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A286" s="17">
         <v>19</v>
       </c>
       <c r="B286" s="7"/>
       <c r="C286" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D286" s="11"/>
       <c r="E286" s="10" t="s">
         <v>876</v>
       </c>
       <c r="F286" s="10" t="s">
         <v>866</v>
       </c>
       <c r="G286" s="10" t="s">
         <v>877</v>
       </c>
       <c r="H286" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I286" s="14">
-        <v>345.81</v>
+        <v>418.5</v>
       </c>
     </row>
     <row r="287" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A287" s="17">
         <v>20</v>
       </c>
       <c r="B287" s="7"/>
       <c r="C287" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D287" s="9"/>
       <c r="E287" s="10" t="s">
         <v>878</v>
       </c>
       <c r="F287" s="10" t="s">
         <v>866</v>
       </c>
       <c r="G287" s="10" t="s">
         <v>879</v>
       </c>
       <c r="H287" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I287" s="14">
-        <v>510.72</v>
+        <v>618.0</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="17">
         <v>21</v>
       </c>
       <c r="B288" s="7"/>
       <c r="C288" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D288" s="9" t="s">
         <v>881</v>
       </c>
       <c r="E288" s="10" t="s">
         <v>882</v>
       </c>
       <c r="F288" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G288" s="10" t="s">
         <v>884</v>
       </c>
       <c r="H288" s="7" t="s">
-        <v>543</v>
+        <v>17</v>
       </c>
       <c r="I288" s="14">
-        <v>303.62</v>
+        <v>334.0</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="17">
         <v>22</v>
       </c>
       <c r="B289" s="7"/>
       <c r="C289" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D289" s="9" t="s">
         <v>885</v>
       </c>
       <c r="E289" s="10" t="s">
         <v>886</v>
       </c>
       <c r="F289" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G289" s="10" t="s">
         <v>887</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I289" s="14">
-        <v>449.54</v>
+        <v>494.5</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="17">
         <v>23</v>
       </c>
       <c r="B290" s="7"/>
       <c r="C290" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D290" s="9" t="s">
         <v>888</v>
       </c>
       <c r="E290" s="10" t="s">
         <v>889</v>
       </c>
       <c r="F290" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G290" s="10" t="s">
         <v>890</v>
       </c>
       <c r="H290" s="7" t="s">
-        <v>543</v>
+        <v>17</v>
       </c>
       <c r="I290" s="14">
-        <v>665.6</v>
+        <v>732.2</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="17">
         <v>24</v>
       </c>
       <c r="B291" s="7"/>
       <c r="C291" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D291" s="9" t="s">
         <v>891</v>
       </c>
       <c r="E291" s="10" t="s">
         <v>892</v>
       </c>
       <c r="F291" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G291" s="10" t="s">
         <v>893</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I291" s="14">
-        <v>1305.6</v>
+        <v>1436.2</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="17">
         <v>25</v>
       </c>
       <c r="B292" s="7"/>
       <c r="C292" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D292" s="9" t="s">
         <v>894</v>
       </c>
       <c r="E292" s="10" t="s">
         <v>895</v>
       </c>
       <c r="F292" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G292" s="10" t="s">
         <v>896</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I292" s="14">
-        <v>1830.4</v>
+        <v>2013.5</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="17">
         <v>26</v>
       </c>
       <c r="B293" s="7"/>
       <c r="C293" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D293" s="9" t="s">
         <v>897</v>
       </c>
       <c r="E293" s="10" t="s">
         <v>898</v>
       </c>
       <c r="F293" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G293" s="10" t="s">
         <v>899</v>
       </c>
       <c r="H293" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I293" s="14">
-        <v>2969.6</v>
+        <v>3266.6</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="17">
         <v>27</v>
       </c>
       <c r="B294" s="7"/>
       <c r="C294" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D294" s="9" t="s">
         <v>900</v>
       </c>
       <c r="E294" s="10" t="s">
         <v>901</v>
       </c>
       <c r="F294" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G294" s="10" t="s">
         <v>902</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I294" s="14">
-        <v>5593.35</v>
+        <v>6152.7</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="17">
         <v>28</v>
       </c>
       <c r="B295" s="7"/>
       <c r="C295" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D295" s="9" t="s">
         <v>903</v>
       </c>
       <c r="E295" s="10" t="s">
         <v>904</v>
       </c>
       <c r="F295" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G295" s="10" t="s">
         <v>905</v>
       </c>
       <c r="H295" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I295" s="14">
-        <v>303.62</v>
+        <v>334.0</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="17">
         <v>29</v>
       </c>
       <c r="B296" s="7"/>
       <c r="C296" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D296" s="9" t="s">
         <v>906</v>
       </c>
       <c r="E296" s="10" t="s">
         <v>907</v>
       </c>
       <c r="F296" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G296" s="10" t="s">
         <v>908</v>
       </c>
       <c r="H296" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I296" s="14">
-        <v>449.54</v>
+        <v>494.5</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="17">
         <v>30</v>
       </c>
       <c r="B297" s="7"/>
       <c r="C297" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D297" s="9" t="s">
         <v>909</v>
       </c>
       <c r="E297" s="10" t="s">
         <v>910</v>
       </c>
       <c r="F297" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G297" s="10" t="s">
         <v>911</v>
       </c>
       <c r="H297" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I297" s="14">
-        <v>665.6</v>
+        <v>732.2</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="17">
         <v>31</v>
       </c>
       <c r="B298" s="7"/>
       <c r="C298" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D298" s="9" t="s">
         <v>912</v>
       </c>
       <c r="E298" s="10" t="s">
         <v>913</v>
       </c>
       <c r="F298" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G298" s="10" t="s">
         <v>914</v>
       </c>
       <c r="H298" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I298" s="14">
-        <v>1305.6</v>
+        <v>1436.2</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="17">
         <v>32</v>
       </c>
       <c r="B299" s="7"/>
       <c r="C299" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D299" s="9" t="s">
         <v>915</v>
       </c>
       <c r="E299" s="10" t="s">
         <v>916</v>
       </c>
       <c r="F299" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G299" s="10" t="s">
         <v>917</v>
       </c>
       <c r="H299" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I299" s="14">
-        <v>1830.4</v>
+        <v>2013.5</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="17">
         <v>33</v>
       </c>
       <c r="B300" s="7"/>
       <c r="C300" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D300" s="9" t="s">
         <v>918</v>
       </c>
       <c r="E300" s="10" t="s">
         <v>919</v>
       </c>
       <c r="F300" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G300" s="10" t="s">
         <v>920</v>
       </c>
       <c r="H300" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I300" s="14">
-        <v>2969.6</v>
+        <v>3266.6</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="17">
         <v>34</v>
       </c>
       <c r="B301" s="7"/>
       <c r="C301" s="8" t="s">
         <v>880</v>
       </c>
       <c r="D301" s="9" t="s">
         <v>921</v>
       </c>
       <c r="E301" s="10" t="s">
         <v>922</v>
       </c>
       <c r="F301" s="10" t="s">
         <v>883</v>
       </c>
       <c r="G301" s="10" t="s">
         <v>923</v>
       </c>
       <c r="H301" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I301" s="14">
-        <v>5593.35</v>
+        <v>6152.7</v>
       </c>
     </row>
     <row r="302" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A302" s="17">
         <v>35</v>
       </c>
       <c r="B302" s="7"/>
       <c r="C302" s="8" t="s">
         <v>924</v>
       </c>
       <c r="D302" s="9" t="s">
         <v>925</v>
       </c>
       <c r="E302" s="10" t="s">
         <v>926</v>
       </c>
       <c r="F302" s="10" t="s">
         <v>927</v>
       </c>
       <c r="G302" s="10" t="s">
         <v>928</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I302" s="14">
-        <v>233.48</v>
+        <v>282.6</v>
       </c>
     </row>
     <row r="303" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A303" s="17">
         <v>36</v>
       </c>
       <c r="B303" s="7"/>
       <c r="C303" s="8" t="s">
         <v>924</v>
       </c>
       <c r="D303" s="9" t="s">
         <v>929</v>
       </c>
       <c r="E303" s="10" t="s">
         <v>930</v>
       </c>
       <c r="F303" s="10" t="s">
         <v>927</v>
       </c>
       <c r="G303" s="10" t="s">
         <v>931</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I303" s="14">
-        <v>345.81</v>
+        <v>418.5</v>
       </c>
     </row>
     <row r="304" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A304" s="17">
         <v>37</v>
       </c>
       <c r="B304" s="7"/>
       <c r="C304" s="8" t="s">
         <v>924</v>
       </c>
       <c r="D304" s="9" t="s">
         <v>932</v>
       </c>
       <c r="E304" s="10" t="s">
         <v>933</v>
       </c>
       <c r="F304" s="10" t="s">
         <v>927</v>
       </c>
       <c r="G304" s="10" t="s">
         <v>934</v>
       </c>
       <c r="H304" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I304" s="14">
-        <v>510.72</v>
+        <v>618.0</v>
       </c>
     </row>
     <row r="305" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A305" s="17">
         <v>38</v>
       </c>
       <c r="B305" s="7"/>
       <c r="C305" s="8" t="s">
         <v>924</v>
       </c>
       <c r="D305" s="11"/>
       <c r="E305" s="10" t="s">
         <v>935</v>
       </c>
       <c r="F305" s="10" t="s">
         <v>927</v>
       </c>
       <c r="G305" s="10" t="s">
         <v>936</v>
       </c>
       <c r="H305" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I305" s="14">
-        <v>233.48</v>
+        <v>282.6</v>
       </c>
     </row>
     <row r="306" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A306" s="17">
         <v>39</v>
       </c>
       <c r="B306" s="7"/>
       <c r="C306" s="8" t="s">
         <v>924</v>
       </c>
       <c r="D306" s="11"/>
       <c r="E306" s="10" t="s">
         <v>937</v>
       </c>
       <c r="F306" s="10" t="s">
         <v>927</v>
       </c>
       <c r="G306" s="10" t="s">
         <v>938</v>
       </c>
       <c r="H306" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I306" s="14">
-        <v>345.81</v>
+        <v>418.5</v>
       </c>
     </row>
     <row r="307" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A307" s="17">
         <v>40</v>
       </c>
       <c r="B307" s="7"/>
       <c r="C307" s="8" t="s">
         <v>924</v>
       </c>
       <c r="D307" s="9"/>
       <c r="E307" s="10" t="s">
         <v>939</v>
       </c>
       <c r="F307" s="10" t="s">
         <v>927</v>
       </c>
       <c r="G307" s="10" t="s">
         <v>940</v>
       </c>
       <c r="H307" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I307" s="14">
-        <v>510.72</v>
+        <v>618.0</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="17">
         <v>41</v>
       </c>
       <c r="B308" s="7"/>
       <c r="C308" s="8" t="s">
         <v>941</v>
       </c>
       <c r="D308" s="9" t="s">
         <v>942</v>
       </c>
       <c r="E308" s="10" t="s">
         <v>943</v>
       </c>
       <c r="F308" s="10" t="s">
         <v>944</v>
       </c>
       <c r="G308" s="10" t="s">
         <v>945</v>
       </c>
       <c r="H308" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I308" s="14">
-        <v>243.2</v>
+        <v>267.6</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="17">
         <v>42</v>
       </c>
       <c r="B309" s="7"/>
       <c r="C309" s="8" t="s">
         <v>941</v>
       </c>
       <c r="D309" s="9" t="s">
         <v>946</v>
       </c>
       <c r="E309" s="10" t="s">
         <v>947</v>
       </c>
       <c r="F309" s="10" t="s">
         <v>944</v>
       </c>
       <c r="G309" s="10" t="s">
         <v>948</v>
       </c>
       <c r="H309" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I309" s="14">
-        <v>486.4</v>
+        <v>535.05</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="17">
         <v>43</v>
       </c>
       <c r="B310" s="7"/>
       <c r="C310" s="8" t="s">
         <v>941</v>
       </c>
       <c r="D310" s="9" t="s">
         <v>949</v>
       </c>
       <c r="E310" s="10" t="s">
         <v>950</v>
       </c>
       <c r="F310" s="10" t="s">
         <v>944</v>
       </c>
       <c r="G310" s="10" t="s">
         <v>951</v>
       </c>
       <c r="H310" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I310" s="14">
-        <v>879.36</v>
+        <v>967.3</v>
       </c>
     </row>
     <row r="311" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A311" s="17">
         <v>44</v>
       </c>
       <c r="B311" s="7"/>
       <c r="C311" s="8" t="s">
         <v>952</v>
       </c>
       <c r="D311" s="9" t="s">
         <v>953</v>
       </c>
       <c r="E311" s="10" t="s">
         <v>954</v>
       </c>
       <c r="F311" s="10" t="s">
         <v>955</v>
       </c>
       <c r="G311" s="10" t="s">
         <v>956</v>
       </c>
       <c r="H311" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I311" s="14">
-        <v>158.1</v>
+        <v>173.9</v>
       </c>
     </row>
     <row r="312" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A312" s="17">
         <v>45</v>
       </c>
       <c r="B312" s="7"/>
       <c r="C312" s="8" t="s">
         <v>952</v>
       </c>
       <c r="D312" s="9" t="s">
         <v>957</v>
       </c>
       <c r="E312" s="10" t="s">
         <v>958</v>
       </c>
       <c r="F312" s="10" t="s">
         <v>955</v>
       </c>
       <c r="G312" s="10" t="s">
         <v>959</v>
       </c>
       <c r="H312" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I312" s="14">
-        <v>316.2</v>
+        <v>347.8</v>
       </c>
     </row>
     <row r="313" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A313" s="17">
         <v>46</v>
       </c>
       <c r="B313" s="7"/>
       <c r="C313" s="8" t="s">
         <v>952</v>
       </c>
       <c r="D313" s="9" t="s">
         <v>960</v>
       </c>
       <c r="E313" s="10" t="s">
         <v>961</v>
       </c>
       <c r="F313" s="10" t="s">
         <v>955</v>
       </c>
       <c r="G313" s="10" t="s">
         <v>962</v>
       </c>
       <c r="H313" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I313" s="14">
-        <v>571.5</v>
+        <v>628.65</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="1">
       <c r="A314" s="18" t="s">
         <v>963</v>
       </c>
       <c r="B314" s="2"/>
       <c r="C314" s="2"/>
       <c r="D314" s="2"/>
       <c r="E314" s="2"/>
       <c r="F314" s="2"/>
       <c r="G314" s="2"/>
       <c r="H314" s="2"/>
       <c r="I314" s="12"/>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B315" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>6</v>
       </c>
@@ -17110,78 +17110,78 @@
       <c r="I322" s="14">
         <v>21203.6</v>
       </c>
     </row>
     <row r="323" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A323" s="17">
         <v>8</v>
       </c>
       <c r="B323" s="7"/>
       <c r="C323" s="8" t="s">
         <v>987</v>
       </c>
       <c r="D323" s="9" t="s">
         <v>988</v>
       </c>
       <c r="E323" s="10" t="s">
         <v>989</v>
       </c>
       <c r="F323" s="10" t="s">
         <v>990</v>
       </c>
       <c r="G323" s="10" t="s">
         <v>991</v>
       </c>
       <c r="H323" s="7" t="s">
-        <v>17</v>
+        <v>191</v>
       </c>
       <c r="I323" s="14">
         <v>188.08</v>
       </c>
     </row>
     <row r="324" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A324" s="17">
         <v>9</v>
       </c>
       <c r="B324" s="7"/>
       <c r="C324" s="8" t="s">
         <v>987</v>
       </c>
       <c r="D324" s="9" t="s">
         <v>992</v>
       </c>
       <c r="E324" s="10" t="s">
         <v>993</v>
       </c>
       <c r="F324" s="10" t="s">
         <v>990</v>
       </c>
       <c r="G324" s="10" t="s">
         <v>994</v>
       </c>
       <c r="H324" s="7" t="s">
-        <v>17</v>
+        <v>191</v>
       </c>
       <c r="I324" s="14">
         <v>289.77</v>
       </c>
     </row>
     <row r="325" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A325" s="17">
         <v>10</v>
       </c>
       <c r="B325" s="7"/>
       <c r="C325" s="8" t="s">
         <v>987</v>
       </c>
       <c r="D325" s="9" t="s">
         <v>995</v>
       </c>
       <c r="E325" s="10" t="s">
         <v>996</v>
       </c>
       <c r="F325" s="10" t="s">
         <v>990</v>
       </c>
       <c r="G325" s="10" t="s">
         <v>997</v>
       </c>
@@ -17272,51 +17272,51 @@
       <c r="I328" s="14">
         <v>6475.32</v>
       </c>
     </row>
     <row r="329" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A329" s="17">
         <v>14</v>
       </c>
       <c r="B329" s="7"/>
       <c r="C329" s="8" t="s">
         <v>1007</v>
       </c>
       <c r="D329" s="9" t="s">
         <v>1008</v>
       </c>
       <c r="E329" s="10" t="s">
         <v>1009</v>
       </c>
       <c r="F329" s="10" t="s">
         <v>1010</v>
       </c>
       <c r="G329" s="10" t="s">
         <v>1011</v>
       </c>
       <c r="H329" s="7" t="s">
-        <v>543</v>
+        <v>17</v>
       </c>
       <c r="I329" s="14">
         <v>350.0</v>
       </c>
     </row>
     <row r="330" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A330" s="17">
         <v>15</v>
       </c>
       <c r="B330" s="7"/>
       <c r="C330" s="8" t="s">
         <v>1007</v>
       </c>
       <c r="D330" s="9" t="s">
         <v>1012</v>
       </c>
       <c r="E330" s="10" t="s">
         <v>1013</v>
       </c>
       <c r="F330" s="10" t="s">
         <v>1010</v>
       </c>
       <c r="G330" s="10" t="s">
         <v>1014</v>
       </c>
@@ -17407,51 +17407,51 @@
       <c r="I333" s="14">
         <v>157.18</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="17">
         <v>19</v>
       </c>
       <c r="B334" s="7"/>
       <c r="C334" s="8" t="s">
         <v>1018</v>
       </c>
       <c r="D334" s="9" t="s">
         <v>1026</v>
       </c>
       <c r="E334" s="10" t="s">
         <v>1027</v>
       </c>
       <c r="F334" s="10" t="s">
         <v>1021</v>
       </c>
       <c r="G334" s="10" t="s">
         <v>1028</v>
       </c>
       <c r="H334" s="7" t="s">
-        <v>543</v>
+        <v>17</v>
       </c>
       <c r="I334" s="14">
         <v>326.34</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="17">
         <v>20</v>
       </c>
       <c r="B335" s="7"/>
       <c r="C335" s="8" t="s">
         <v>1018</v>
       </c>
       <c r="D335" s="9" t="s">
         <v>1029</v>
       </c>
       <c r="E335" s="10" t="s">
         <v>1030</v>
       </c>
       <c r="F335" s="10" t="s">
         <v>1021</v>
       </c>
       <c r="G335" s="10" t="s">
         <v>1031</v>
       </c>
@@ -17623,51 +17623,51 @@
       <c r="I341" s="14">
         <v>326.22</v>
       </c>
     </row>
     <row r="342" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A342" s="17">
         <v>27</v>
       </c>
       <c r="B342" s="7"/>
       <c r="C342" s="8" t="s">
         <v>1044</v>
       </c>
       <c r="D342" s="9" t="s">
         <v>1052</v>
       </c>
       <c r="E342" s="10" t="s">
         <v>1053</v>
       </c>
       <c r="F342" s="10" t="s">
         <v>1047</v>
       </c>
       <c r="G342" s="10" t="s">
         <v>1054</v>
       </c>
       <c r="H342" s="7" t="s">
-        <v>543</v>
+        <v>17</v>
       </c>
       <c r="I342" s="14">
         <v>482.79</v>
       </c>
     </row>
     <row r="343" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A343" s="17">
         <v>28</v>
       </c>
       <c r="B343" s="7"/>
       <c r="C343" s="8" t="s">
         <v>1044</v>
       </c>
       <c r="D343" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="E343" s="10" t="s">
         <v>1056</v>
       </c>
       <c r="F343" s="10" t="s">
         <v>1047</v>
       </c>
       <c r="G343" s="10" t="s">
         <v>1057</v>
       </c>
@@ -18055,51 +18055,51 @@
       <c r="I357" s="14">
         <v>164.56</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="17">
         <v>43</v>
       </c>
       <c r="B358" s="7"/>
       <c r="C358" s="8" t="s">
         <v>1104</v>
       </c>
       <c r="D358" s="9" t="s">
         <v>1109</v>
       </c>
       <c r="E358" s="10" t="s">
         <v>1110</v>
       </c>
       <c r="F358" s="10" t="s">
         <v>1107</v>
       </c>
       <c r="G358" s="10" t="s">
         <v>1111</v>
       </c>
       <c r="H358" s="7" t="s">
-        <v>543</v>
+        <v>17</v>
       </c>
       <c r="I358" s="14">
         <v>290.4</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="17">
         <v>44</v>
       </c>
       <c r="B359" s="7"/>
       <c r="C359" s="8" t="s">
         <v>1104</v>
       </c>
       <c r="D359" s="9" t="s">
         <v>1112</v>
       </c>
       <c r="E359" s="10" t="s">
         <v>1113</v>
       </c>
       <c r="F359" s="10" t="s">
         <v>1107</v>
       </c>
       <c r="G359" s="10" t="s">
         <v>1114</v>
       </c>
@@ -18514,51 +18514,51 @@
       <c r="I374" s="14">
         <v>292.9</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="17">
         <v>60</v>
       </c>
       <c r="B375" s="7"/>
       <c r="C375" s="8" t="s">
         <v>1153</v>
       </c>
       <c r="D375" s="9" t="s">
         <v>1164</v>
       </c>
       <c r="E375" s="10" t="s">
         <v>1165</v>
       </c>
       <c r="F375" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="G375" s="10" t="s">
         <v>1166</v>
       </c>
       <c r="H375" s="7" t="s">
-        <v>17</v>
+        <v>191</v>
       </c>
       <c r="I375" s="14">
         <v>433.55</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="17">
         <v>61</v>
       </c>
       <c r="B376" s="7"/>
       <c r="C376" s="8" t="s">
         <v>1153</v>
       </c>
       <c r="D376" s="9" t="s">
         <v>1167</v>
       </c>
       <c r="E376" s="10" t="s">
         <v>1168</v>
       </c>
       <c r="F376" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="G376" s="10" t="s">
         <v>1169</v>
       </c>
@@ -18625,210 +18625,210 @@
     </row>
     <row r="379" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A379" s="17">
         <v>64</v>
       </c>
       <c r="B379" s="7"/>
       <c r="C379" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D379" s="9" t="s">
         <v>1177</v>
       </c>
       <c r="E379" s="10" t="s">
         <v>1178</v>
       </c>
       <c r="F379" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="G379" s="10" t="s">
         <v>1180</v>
       </c>
       <c r="H379" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I379" s="14">
-        <v>200.3</v>
+        <v>220.4</v>
       </c>
     </row>
     <row r="380" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A380" s="17">
         <v>65</v>
       </c>
       <c r="B380" s="7"/>
       <c r="C380" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D380" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="E380" s="10" t="s">
         <v>1182</v>
       </c>
       <c r="F380" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="G380" s="10" t="s">
         <v>1183</v>
       </c>
       <c r="H380" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I380" s="14">
-        <v>296.6</v>
+        <v>326.3</v>
       </c>
     </row>
     <row r="381" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A381" s="17">
         <v>66</v>
       </c>
       <c r="B381" s="7"/>
       <c r="C381" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D381" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="E381" s="10" t="s">
         <v>1185</v>
       </c>
       <c r="F381" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="G381" s="10" t="s">
         <v>1186</v>
       </c>
       <c r="H381" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I381" s="14">
-        <v>439.0</v>
+        <v>482.9</v>
       </c>
     </row>
     <row r="382" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A382" s="17">
         <v>67</v>
       </c>
       <c r="B382" s="7"/>
       <c r="C382" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D382" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="E382" s="10" t="s">
         <v>1188</v>
       </c>
       <c r="F382" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="G382" s="10" t="s">
         <v>1189</v>
       </c>
       <c r="H382" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I382" s="14">
-        <v>2195.0</v>
+        <v>2414.5</v>
       </c>
     </row>
     <row r="383" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A383" s="17">
         <v>68</v>
       </c>
       <c r="B383" s="7"/>
       <c r="C383" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D383" s="9" t="s">
         <v>1190</v>
       </c>
       <c r="E383" s="10" t="s">
         <v>1191</v>
       </c>
       <c r="F383" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="G383" s="10" t="s">
         <v>1192</v>
       </c>
       <c r="H383" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I383" s="14">
-        <v>4390.0</v>
+        <v>4829.0</v>
       </c>
     </row>
     <row r="384" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A384" s="17">
         <v>69</v>
       </c>
       <c r="B384" s="7"/>
       <c r="C384" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D384" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="E384" s="10" t="s">
         <v>1194</v>
       </c>
       <c r="F384" s="10" t="s">
         <v>1179</v>
       </c>
       <c r="G384" s="10" t="s">
         <v>1195</v>
       </c>
       <c r="H384" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I384" s="14">
-        <v>7800.0</v>
+        <v>8580.0</v>
       </c>
     </row>
     <row r="385" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A385" s="17">
         <v>70</v>
       </c>
       <c r="B385" s="7"/>
       <c r="C385" s="8" t="s">
         <v>1196</v>
       </c>
       <c r="D385" s="9" t="s">
         <v>1197</v>
       </c>
       <c r="E385" s="10" t="s">
         <v>1198</v>
       </c>
       <c r="F385" s="10" t="s">
         <v>1199</v>
       </c>
       <c r="G385" s="10" t="s">
         <v>1200</v>
       </c>
       <c r="H385" s="7" t="s">
-        <v>543</v>
+        <v>17</v>
       </c>
       <c r="I385" s="14">
         <v>700.0</v>
       </c>
     </row>
     <row r="386" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A386" s="17">
         <v>71</v>
       </c>
       <c r="B386" s="7"/>
       <c r="C386" s="8" t="s">
         <v>1196</v>
       </c>
       <c r="D386" s="9" t="s">
         <v>1201</v>
       </c>
       <c r="E386" s="10" t="s">
         <v>1202</v>
       </c>
       <c r="F386" s="10" t="s">
         <v>1199</v>
       </c>
       <c r="G386" s="10" t="s">
         <v>1203</v>
       </c>
@@ -19030,456 +19030,456 @@
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="17">
         <v>79</v>
       </c>
       <c r="B394" s="7"/>
       <c r="C394" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D394" s="9" t="s">
         <v>1229</v>
       </c>
       <c r="E394" s="10" t="s">
         <v>1230</v>
       </c>
       <c r="F394" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G394" s="10" t="s">
         <v>1231</v>
       </c>
       <c r="H394" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I394" s="14">
-        <v>158.56</v>
+        <v>174.4</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="17">
         <v>80</v>
       </c>
       <c r="B395" s="7"/>
       <c r="C395" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D395" s="9" t="s">
         <v>1232</v>
       </c>
       <c r="E395" s="10" t="s">
         <v>1233</v>
       </c>
       <c r="F395" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G395" s="10" t="s">
         <v>1234</v>
       </c>
       <c r="H395" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I395" s="14">
-        <v>79.81</v>
+        <v>87.8</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="17">
         <v>81</v>
       </c>
       <c r="B396" s="7"/>
       <c r="C396" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D396" s="9" t="s">
         <v>1235</v>
       </c>
       <c r="E396" s="10" t="s">
         <v>1236</v>
       </c>
       <c r="F396" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G396" s="10" t="s">
         <v>1237</v>
       </c>
       <c r="H396" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I396" s="14">
-        <v>218.0</v>
+        <v>239.8</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="17">
         <v>82</v>
       </c>
       <c r="B397" s="7"/>
       <c r="C397" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D397" s="9" t="s">
         <v>1238</v>
       </c>
       <c r="E397" s="10" t="s">
         <v>1239</v>
       </c>
       <c r="F397" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G397" s="10" t="s">
         <v>1240</v>
       </c>
       <c r="H397" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I397" s="14">
-        <v>108.9</v>
+        <v>119.8</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="17">
         <v>83</v>
       </c>
       <c r="B398" s="7"/>
       <c r="C398" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D398" s="9" t="s">
         <v>1241</v>
       </c>
       <c r="E398" s="10" t="s">
         <v>1242</v>
       </c>
       <c r="F398" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G398" s="10" t="s">
         <v>1243</v>
       </c>
       <c r="H398" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I398" s="14">
-        <v>303.03</v>
+        <v>333.3</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="17">
         <v>84</v>
       </c>
       <c r="B399" s="7"/>
       <c r="C399" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D399" s="9" t="s">
         <v>1244</v>
       </c>
       <c r="E399" s="10" t="s">
         <v>1245</v>
       </c>
       <c r="F399" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G399" s="10" t="s">
         <v>1246</v>
       </c>
       <c r="H399" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I399" s="14">
-        <v>149.53</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="17">
         <v>85</v>
       </c>
       <c r="B400" s="7"/>
       <c r="C400" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D400" s="9" t="s">
         <v>1247</v>
       </c>
       <c r="E400" s="10" t="s">
         <v>1248</v>
       </c>
       <c r="F400" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G400" s="10" t="s">
         <v>1249</v>
       </c>
       <c r="H400" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I400" s="14">
-        <v>443.15</v>
+        <v>487.5</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="17">
         <v>86</v>
       </c>
       <c r="B401" s="7"/>
       <c r="C401" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D401" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="E401" s="10" t="s">
         <v>1251</v>
       </c>
       <c r="F401" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G401" s="10" t="s">
         <v>1252</v>
       </c>
       <c r="H401" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I401" s="14">
-        <v>221.38</v>
+        <v>243.5</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="17">
         <v>87</v>
       </c>
       <c r="B402" s="7"/>
       <c r="C402" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D402" s="9" t="s">
         <v>1253</v>
       </c>
       <c r="E402" s="10" t="s">
         <v>1254</v>
       </c>
       <c r="F402" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G402" s="10" t="s">
         <v>1255</v>
       </c>
       <c r="H402" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I402" s="14">
-        <v>653.24</v>
+        <v>718.6</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="17">
         <v>88</v>
       </c>
       <c r="B403" s="7"/>
       <c r="C403" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D403" s="9" t="s">
         <v>1256</v>
       </c>
       <c r="E403" s="10" t="s">
         <v>1257</v>
       </c>
       <c r="F403" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G403" s="10" t="s">
         <v>1258</v>
       </c>
       <c r="H403" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I403" s="14">
-        <v>327.65</v>
+        <v>360.4</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="17">
         <v>89</v>
       </c>
       <c r="B404" s="7"/>
       <c r="C404" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D404" s="9" t="s">
         <v>1259</v>
       </c>
       <c r="E404" s="10" t="s">
         <v>1260</v>
       </c>
       <c r="F404" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G404" s="10" t="s">
         <v>1261</v>
       </c>
       <c r="H404" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I404" s="14">
-        <v>3266.18</v>
+        <v>3592.8</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="17">
         <v>90</v>
       </c>
       <c r="B405" s="7"/>
       <c r="C405" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D405" s="9" t="s">
         <v>1262</v>
       </c>
       <c r="E405" s="10" t="s">
         <v>1263</v>
       </c>
       <c r="F405" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G405" s="10" t="s">
         <v>1264</v>
       </c>
       <c r="H405" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I405" s="14">
-        <v>1638.18</v>
+        <v>1802.0</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="17">
         <v>91</v>
       </c>
       <c r="B406" s="7"/>
       <c r="C406" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D406" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="E406" s="10" t="s">
         <v>1266</v>
       </c>
       <c r="F406" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G406" s="10" t="s">
         <v>1267</v>
       </c>
       <c r="H406" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I406" s="14">
-        <v>6312.35</v>
+        <v>6943.6</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="17">
         <v>92</v>
       </c>
       <c r="B407" s="7"/>
       <c r="C407" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D407" s="9" t="s">
         <v>1268</v>
       </c>
       <c r="E407" s="10" t="s">
         <v>1269</v>
       </c>
       <c r="F407" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G407" s="10" t="s">
         <v>1270</v>
       </c>
       <c r="H407" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I407" s="14">
-        <v>3276.35</v>
+        <v>3604.0</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="17">
         <v>93</v>
       </c>
       <c r="B408" s="7"/>
       <c r="C408" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D408" s="9" t="s">
         <v>1271</v>
       </c>
       <c r="E408" s="10" t="s">
         <v>1272</v>
       </c>
       <c r="F408" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G408" s="10" t="s">
         <v>1273</v>
       </c>
       <c r="H408" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I408" s="14">
-        <v>12624.7</v>
+        <v>13887.2</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="17">
         <v>94</v>
       </c>
       <c r="B409" s="7"/>
       <c r="C409" s="8" t="s">
         <v>1224</v>
       </c>
       <c r="D409" s="9" t="s">
         <v>1274</v>
       </c>
       <c r="E409" s="10" t="s">
         <v>1275</v>
       </c>
       <c r="F409" s="10" t="s">
         <v>1227</v>
       </c>
       <c r="G409" s="10" t="s">
         <v>1276</v>
       </c>
       <c r="H409" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I409" s="14">
-        <v>6552.7</v>
+        <v>7208.0</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="17">
         <v>95</v>
       </c>
       <c r="B410" s="7"/>
       <c r="C410" s="8" t="s">
         <v>1277</v>
       </c>
       <c r="D410" s="9" t="s">
         <v>1278</v>
       </c>
       <c r="E410" s="10" t="s">
         <v>1279</v>
       </c>
       <c r="F410" s="10" t="s">
         <v>1280</v>
       </c>
       <c r="G410" s="10" t="s">
         <v>1281</v>
       </c>
       <c r="H410" s="7" t="s">
         <v>17</v>
       </c>
@@ -19516,132 +19516,132 @@
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="17">
         <v>97</v>
       </c>
       <c r="B412" s="7"/>
       <c r="C412" s="8" t="s">
         <v>1285</v>
       </c>
       <c r="D412" s="9" t="s">
         <v>1286</v>
       </c>
       <c r="E412" s="10" t="s">
         <v>1287</v>
       </c>
       <c r="F412" s="10" t="s">
         <v>1288</v>
       </c>
       <c r="G412" s="10" t="s">
         <v>1289</v>
       </c>
       <c r="H412" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I412" s="14">
-        <v>3348.79</v>
+        <v>3378.87</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="17">
         <v>98</v>
       </c>
       <c r="B413" s="7"/>
       <c r="C413" s="8" t="s">
         <v>1285</v>
       </c>
       <c r="D413" s="9" t="s">
         <v>1290</v>
       </c>
       <c r="E413" s="10" t="s">
         <v>1291</v>
       </c>
       <c r="F413" s="10" t="s">
         <v>1288</v>
       </c>
       <c r="G413" s="10" t="s">
         <v>1292</v>
       </c>
       <c r="H413" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I413" s="14">
-        <v>4586.73</v>
+        <v>4616.81</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="17">
         <v>99</v>
       </c>
       <c r="B414" s="7"/>
       <c r="C414" s="8" t="s">
         <v>1285</v>
       </c>
       <c r="D414" s="9" t="s">
         <v>1293</v>
       </c>
       <c r="E414" s="10" t="s">
         <v>1294</v>
       </c>
       <c r="F414" s="10" t="s">
         <v>1288</v>
       </c>
       <c r="G414" s="10" t="s">
         <v>1295</v>
       </c>
       <c r="H414" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I414" s="14">
-        <v>7862.38</v>
+        <v>7899.02</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="17">
         <v>100</v>
       </c>
       <c r="B415" s="7"/>
       <c r="C415" s="8" t="s">
         <v>1285</v>
       </c>
       <c r="D415" s="9" t="s">
         <v>1296</v>
       </c>
       <c r="E415" s="10" t="s">
         <v>1297</v>
       </c>
       <c r="F415" s="10" t="s">
         <v>1288</v>
       </c>
       <c r="G415" s="10" t="s">
         <v>1298</v>
       </c>
       <c r="H415" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I415" s="14">
-        <v>12264.69</v>
+        <v>12318.83</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="17">
         <v>101</v>
       </c>
       <c r="B416" s="7"/>
       <c r="C416" s="8" t="s">
         <v>1299</v>
       </c>
       <c r="D416" s="9" t="s">
         <v>1300</v>
       </c>
       <c r="E416" s="10" t="s">
         <v>1301</v>
       </c>
       <c r="F416" s="10" t="s">
         <v>1302</v>
       </c>
       <c r="G416" s="10" t="s">
         <v>1303</v>
       </c>
       <c r="H416" s="7" t="s">
         <v>17</v>
       </c>
@@ -24169,51 +24169,51 @@
       <c r="I589" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A590" s="17">
         <v>1</v>
       </c>
       <c r="B590" s="7"/>
       <c r="C590" s="8" t="s">
         <v>1787</v>
       </c>
       <c r="D590" s="9" t="s">
         <v>1788</v>
       </c>
       <c r="E590" s="10" t="s">
         <v>1789</v>
       </c>
       <c r="F590" s="10" t="s">
         <v>1790</v>
       </c>
       <c r="G590" s="10" t="s">
         <v>1791</v>
       </c>
       <c r="H590" s="7" t="s">
-        <v>543</v>
+        <v>17</v>
       </c>
       <c r="I590" s="14">
         <v>123.92</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="3">
       <c r="A591" s="17">
         <v>2</v>
       </c>
       <c r="B591" s="7"/>
       <c r="C591" s="8" t="s">
         <v>1792</v>
       </c>
       <c r="D591" s="9" t="s">
         <v>1793</v>
       </c>
       <c r="E591" s="10" t="s">
         <v>1794</v>
       </c>
       <c r="F591" s="10" t="s">
         <v>1790</v>
       </c>
       <c r="G591" s="10" t="s">
         <v>1795</v>
       </c>