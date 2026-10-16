--- v3 (2026-09-26)
+++ v4 (2026-10-16)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1831">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1830">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-26 03:09:31</t>
+    <t>Актуальность прайса на: 2026-10-16 04:48:04</t>
   </si>
   <si>
     <t>Удобрения</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -591,53 +591,50 @@
     <t>59</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 250 мл</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=59</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 0,5 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=55</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 1л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=37</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нет</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 5 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=80</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 10 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=79</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>Flora series Bloom GHE 0 - 5 - 4 20 л</t>
   </si>
@@ -5684,51 +5681,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56131442f3d1e8bc617b6930ccd489b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc076e7b752ec0068002f4e6b3166f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1540f25b7449968da2b1d054369b2d0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec728604adcf640de784c3d87f8eb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a7ab6a6aeea7e013faa5955132e6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4350a58a75fcb0a571da7877430c6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b3fb999726f422958191f17a9d4f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b3fb999726f422958191f17a9d4f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a74085ab4949925a3968028c5330.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c937d075bdd09f5abdbf689d402fbd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c937d075bdd09f5abdbf689d402fbd.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53401143b70f997caa086450acfc0e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857068158b0e9f4971019f4364ed799b.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857068158b0e9f4971019f4364ed799b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba4d9ddbea7e7f25971440b626a92.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4dadaa468cc362af86ac0c329b8a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4dadaa468cc362af86ac0c329b8a.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2576dc6f9fad74fcd431d122b514b.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2576dc6f9fad74fcd431d122b514b.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261081d4ed4bfb9e83c368d4ec1f47e.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55245f11e018e68531846b2ea314f455.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062f06df2af3fc86de4469e16950792.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4e59070b7665102bfa28ef3bd66ca.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9474e1423d2610be506f354d045310.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d973904c3999faf2a3a853de7a19252.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e49cc3fc7da2eebfa9f02de982ad40.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16716ff7bdee3a2fbfcae2abd8ab8e.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba9e0071fb562cb916e7fda4b235ce.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3889c81ec0c2895279cfcea7f9ec332.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77bd8df8ec4aa7eb66b879729ded1f.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890e00d23e2c820756bc341da5f6d78.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72883e2ad96657d4cb30bdb2bcee8c.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd824fa506a687644c57da70e01e4f.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16d04bb52c06c3a946660944da69ce.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5f5d48ad8c7e6c651849be13e5b56.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dad1f773b47db456b3a1ae3afb78d.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ee5473b54d6c5e1cc28ed12ae7dda.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff651dea26a657072334b3072ecf30.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2e4a60346f32d156c240e5a4e805.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e41592f66f13e03fc95f76d80347.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f666ff9290765c203e964e9957ef18.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5842abe245b826fd335123e155f9a.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85dbc3f6affbf4e256b477250c4feb.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854535fe74790904a28b611da7dabb9.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878db160dd20bdffcb21b2639b69cdb.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1143a70ad463446d192661e42e867f.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b76646c327c41fd0dc810426f64a94.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6c8ce0ad7998ca99ccbec63a65485.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073416d4218f837ee48732352ef281ec.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113f5a1833e34a10a31d11c851dc0f.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532248c1632375fe0c39640a0bbae9e.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76664a2d047f72d4dd6e0622dfa15.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a3d605e1493f07a2774416ccc9879.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e1e20aa8df727545f2f1cee626af.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc4323da75f5035a315c46ce6b4993.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670537da2ceab710eefa783f5245c580.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3786ff16fb02694372fb9f902a2d40.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a2bd8027770fa8a39191437d0e059.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479375a9bd6ed0858ab61906d6b4475.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dd828f338e1b6a2516623d9fe9608.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a1edead5ef2c5106739efcf30d7b.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d051b478fb54bf62a053503b6e365.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56131442f3d1e8bc617b6930ccd489b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc076e7b752ec0068002f4e6b3166f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1540f25b7449968da2b1d054369b2d0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec728604adcf640de784c3d87f8eb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842caec4e728e52faef889bade2947.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a7ab6a6aeea7e013faa5955132e6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4350a58a75fcb0a571da7877430c6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b3fb999726f422958191f17a9d4f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a86ecd1fe7f1aced1f6ad30a8fd89.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a662e8515773a5fef751f7335e5d3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b3fb999726f422958191f17a9d4f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a74085ab4949925a3968028c5330.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c937d075bdd09f5abdbf689d402fbd.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d9a36087dcbec8de6ff013302dabc.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c937d075bdd09f5abdbf689d402fbd.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53401143b70f997caa086450acfc0e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857068158b0e9f4971019f4364ed799b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6df97c5af56b10c8d9a2dd5a24b3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857068158b0e9f4971019f4364ed799b.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba4d9ddbea7e7f25971440b626a92.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4dadaa468cc362af86ac0c329b8a.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4dadaa468cc362af86ac0c329b8a.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2576dc6f9fad74fcd431d122b514b.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2576dc6f9fad74fcd431d122b514b.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261081d4ed4bfb9e83c368d4ec1f47e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55245f11e018e68531846b2ea314f455.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062f06df2af3fc86de4469e16950792.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4e59070b7665102bfa28ef3bd66ca.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9474e1423d2610be506f354d045310.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d973904c3999faf2a3a853de7a19252.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e49cc3fc7da2eebfa9f02de982ad40.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16716ff7bdee3a2fbfcae2abd8ab8e.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba9e0071fb562cb916e7fda4b235ce.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8db6d6565274a099415f19cf8f42.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf50e0c0ff5982d0e4ca16ba9305ab.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba6aa0014efa3d6d07eaea656c9ae6.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3889c81ec0c2895279cfcea7f9ec332.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca91536ed26cc20e3b72264c121a97.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d573ff2ca85ba4ebece06d51c9866b.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e28e2f642dd73ad91829252daa669.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4292905242854d4661464e443c253.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77bd8df8ec4aa7eb66b879729ded1f.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890e00d23e2c820756bc341da5f6d78.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72883e2ad96657d4cb30bdb2bcee8c.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd824fa506a687644c57da70e01e4f.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16d04bb52c06c3a946660944da69ce.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5f5d48ad8c7e6c651849be13e5b56.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dad1f773b47db456b3a1ae3afb78d.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ee5473b54d6c5e1cc28ed12ae7dda.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff651dea26a657072334b3072ecf30.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2e4a60346f32d156c240e5a4e805.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e41592f66f13e03fc95f76d80347.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f666ff9290765c203e964e9957ef18.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5842abe245b826fd335123e155f9a.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85dbc3f6affbf4e256b477250c4feb.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854535fe74790904a28b611da7dabb9.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878db160dd20bdffcb21b2639b69cdb.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1143a70ad463446d192661e42e867f.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b76646c327c41fd0dc810426f64a94.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6c8ce0ad7998ca99ccbec63a65485.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073416d4218f837ee48732352ef281ec.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113f5a1833e34a10a31d11c851dc0f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532248c1632375fe0c39640a0bbae9e.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76664a2d047f72d4dd6e0622dfa15.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601935186e57837fcb07140a14ac836.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a3d605e1493f07a2774416ccc9879.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e1e20aa8df727545f2f1cee626af.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc4323da75f5035a315c46ce6b4993.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670537da2ceab710eefa783f5245c580.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3786ff16fb02694372fb9f902a2d40.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a2bd8027770fa8a39191437d0e059.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479375a9bd6ed0858ab61906d6b4475.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dd828f338e1b6a2516623d9fe9608.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a1edead5ef2c5106739efcf30d7b.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d051b478fb54bf62a053503b6e365.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_14437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -5878,2473 +5875,2954 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="product_8701" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_8702" descr=""/>
+        <xdr:cNvPr id="7" name="product_8702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_8705" descr=""/>
+        <xdr:cNvPr id="8" name="product_8705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_8706" descr=""/>
+        <xdr:cNvPr id="9" name="product_8706" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_716" descr=""/>
+        <xdr:cNvPr id="10" name="product_716" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_5094" descr=""/>
+        <xdr:cNvPr id="11" name="product_5094" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="product_5096" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="product_5097" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_5098" descr=""/>
+        <xdr:cNvPr id="14" name="product_5098" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_715" descr=""/>
+        <xdr:cNvPr id="15" name="product_715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_5110" descr=""/>
+        <xdr:cNvPr id="16" name="product_5110" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="product_5114" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_5115" descr=""/>
+        <xdr:cNvPr id="18" name="product_5115" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_787" descr=""/>
+        <xdr:cNvPr id="19" name="product_787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_5126" descr=""/>
+        <xdr:cNvPr id="20" name="product_5126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="product_5128" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_5129" descr=""/>
+        <xdr:cNvPr id="22" name="product_5129" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_717" descr=""/>
+        <xdr:cNvPr id="23" name="product_717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_8712" descr=""/>
+        <xdr:cNvPr id="24" name="product_8712" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_8713" descr=""/>
+        <xdr:cNvPr id="25" name="product_8713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_8728" descr=""/>
+        <xdr:cNvPr id="26" name="product_8728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_10394" descr=""/>
+        <xdr:cNvPr id="27" name="product_10394" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_10402" descr=""/>
+        <xdr:cNvPr id="28" name="product_10402" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_473" descr=""/>
+        <xdr:cNvPr id="29" name="product_473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_776" descr=""/>
+        <xdr:cNvPr id="30" name="product_776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_660" descr=""/>
+        <xdr:cNvPr id="31" name="product_660" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_656" descr=""/>
+        <xdr:cNvPr id="32" name="product_656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_14794" descr=""/>
+        <xdr:cNvPr id="33" name="product_14794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_3534" descr=""/>
+        <xdr:cNvPr id="34" name="product_3534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_780" descr=""/>
+        <xdr:cNvPr id="35" name="product_780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_14440" descr=""/>
+        <xdr:cNvPr id="36" name="product_14440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_781" descr=""/>
+        <xdr:cNvPr id="37" name="product_781" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_14445" descr=""/>
+        <xdr:cNvPr id="38" name="product_14445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_675" descr=""/>
+        <xdr:cNvPr id="39" name="product_675" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="product_8458" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="product_8459" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="product_8460" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_8461" descr=""/>
+        <xdr:cNvPr id="43" name="product_8461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="product_674" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="product_8463" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="product_8464" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="product_8465" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_8466" descr=""/>
+        <xdr:cNvPr id="48" name="product_8466" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_3537" descr=""/>
+        <xdr:cNvPr id="49" name="product_3537" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_8468" descr=""/>
+        <xdr:cNvPr id="50" name="product_8468" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_10472" descr=""/>
+        <xdr:cNvPr id="51" name="product_10472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_10585" descr=""/>
+        <xdr:cNvPr id="52" name="product_10585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_10444" descr=""/>
+        <xdr:cNvPr id="53" name="product_10444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_10543" descr=""/>
+        <xdr:cNvPr id="54" name="product_10543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_14450" descr=""/>
+        <xdr:cNvPr id="55" name="product_14450" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_3206" descr=""/>
+        <xdr:cNvPr id="56" name="product_3206" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_2160" descr=""/>
+        <xdr:cNvPr id="57" name="product_2160" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_10428" descr=""/>
+        <xdr:cNvPr id="58" name="product_10428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_3237" descr=""/>
+        <xdr:cNvPr id="59" name="product_3237" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_8435" descr=""/>
+        <xdr:cNvPr id="60" name="product_8435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_3305" descr=""/>
+        <xdr:cNvPr id="61" name="product_3305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_3279" descr=""/>
+        <xdr:cNvPr id="62" name="product_3279" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_4919" descr=""/>
+        <xdr:cNvPr id="63" name="product_4919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_760" descr=""/>
+        <xdr:cNvPr id="64" name="product_760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_664" descr=""/>
+        <xdr:cNvPr id="65" name="product_664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_3530" descr=""/>
+        <xdr:cNvPr id="66" name="product_3530" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_159" descr=""/>
+        <xdr:cNvPr id="67" name="product_159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>392</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_3294" descr=""/>
+        <xdr:cNvPr id="68" name="product_3294" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>392</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_3339" descr=""/>
+        <xdr:cNvPr id="69" name="product_3339" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_3255" descr=""/>
+        <xdr:cNvPr id="70" name="product_3255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="product_3245" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="0"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>437</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>445</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_10427" descr=""/>
+        <xdr:cNvPr id="72" name="product_10427" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>447</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>452</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_14084" descr=""/>
+        <xdr:cNvPr id="73" name="product_14084" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>454</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>470</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_8780" descr=""/>
+        <xdr:cNvPr id="74" name="product_8780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>539</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_8778" descr=""/>
+        <xdr:cNvPr id="75" name="product_8778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>539</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>540</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_606" descr=""/>
+        <xdr:cNvPr id="76" name="product_606" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>543</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>544</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_608" descr=""/>
+        <xdr:cNvPr id="77" name="product_608" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>547</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>548</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_610" descr=""/>
+        <xdr:cNvPr id="78" name="product_610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>558</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>568</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_543" descr=""/>
+        <xdr:cNvPr id="79" name="product_543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>568</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>573</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_165" descr=""/>
+        <xdr:cNvPr id="80" name="product_165" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>575</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>580</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_583" descr=""/>
+        <xdr:cNvPr id="81" name="product_583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>589</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>590</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_3230" descr=""/>
+        <xdr:cNvPr id="82" name="product_3230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>596</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>599</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_668" descr=""/>
+        <xdr:cNvPr id="83" name="product_668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>599</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>603</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_2187" descr=""/>
+        <xdr:cNvPr id="84" name="product_2187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -8762,51 +9240,51 @@
         <v>468.78</v>
       </c>
     </row>
     <row r="10" spans="1:9" customHeight="1" ht="26" outlineLevel="1">
       <c r="A10" s="17">
         <v>3</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="10" t="s">
         <v>21</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="14">
-        <v>3471.6</v>
+        <v>4017.6</v>
       </c>
     </row>
     <row r="11" spans="1:9" outlineLevel="1">
       <c r="A11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="12"/>
     </row>
     <row r="12" spans="1:9" outlineLevel="2">
       <c r="A12" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>6</v>
       </c>
@@ -9605,51 +10083,51 @@
         <v>5</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>113</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>114</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G42" s="10" t="s">
         <v>115</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="14">
         <v>144.26</v>
       </c>
     </row>
-    <row r="43" spans="1:9" outlineLevel="3">
+    <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A43" s="17">
         <v>6</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>118</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>119</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="14">
         <v>115.08</v>
       </c>
@@ -10247,14309 +10725,14309 @@
       <c r="I65" s="14">
         <v>274.6</v>
       </c>
     </row>
     <row r="66" spans="1:9" outlineLevel="3">
       <c r="A66" s="17">
         <v>29</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>188</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>189</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G66" s="10" t="s">
         <v>190</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="I66" s="14">
         <v>447.3</v>
       </c>
     </row>
     <row r="67" spans="1:9" outlineLevel="3">
       <c r="A67" s="17">
         <v>30</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D67" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="E67" s="10" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G67" s="10" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="14">
         <v>1371.6</v>
       </c>
     </row>
     <row r="68" spans="1:9" outlineLevel="3">
       <c r="A68" s="17">
         <v>31</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D68" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="E68" s="10" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G68" s="10" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I68" s="14">
         <v>2743.2</v>
       </c>
     </row>
     <row r="69" spans="1:9" outlineLevel="3">
       <c r="A69" s="17">
         <v>32</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
         <v>175</v>
       </c>
       <c r="D69" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="E69" s="10" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G69" s="10" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I69" s="14">
         <v>5951.2</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A70" s="17">
         <v>33</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D70" s="9" t="s">
         <v>201</v>
       </c>
-      <c r="D70" s="9" t="s">
+      <c r="E70" s="10" t="s">
         <v>202</v>
       </c>
-      <c r="E70" s="10" t="s">
+      <c r="F70" s="10" t="s">
         <v>203</v>
       </c>
-      <c r="F70" s="10" t="s">
+      <c r="G70" s="10" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I70" s="14">
         <v>72.12</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A71" s="17">
         <v>34</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D71" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E71" s="10" t="s">
         <v>206</v>
       </c>
-      <c r="E71" s="10" t="s">
+      <c r="F71" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="G71" s="10" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I71" s="14">
         <v>85.56</v>
       </c>
     </row>
-    <row r="72" spans="1:9" outlineLevel="3">
+    <row r="72" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A72" s="17">
         <v>35</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D72" s="9" t="s">
         <v>209</v>
       </c>
-      <c r="D72" s="9" t="s">
+      <c r="E72" s="10" t="s">
         <v>210</v>
       </c>
-      <c r="E72" s="10" t="s">
+      <c r="F72" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="G72" s="10" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="14">
         <v>115.08</v>
       </c>
     </row>
-    <row r="73" spans="1:9" outlineLevel="3">
+    <row r="73" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A73" s="17">
         <v>36</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="D73" s="9" t="s">
         <v>213</v>
       </c>
-      <c r="D73" s="9" t="s">
+      <c r="E73" s="10" t="s">
         <v>214</v>
       </c>
-      <c r="E73" s="10" t="s">
+      <c r="F73" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="G73" s="10" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="14">
         <v>170.37</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A74" s="17">
         <v>37</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D74" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="E74" s="10" t="s">
         <v>217</v>
       </c>
-      <c r="E74" s="10" t="s">
+      <c r="F74" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="G74" s="10" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>219</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="14">
         <v>252.16</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A75" s="17">
         <v>38</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D75" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="E75" s="10" t="s">
         <v>220</v>
       </c>
-      <c r="E75" s="10" t="s">
+      <c r="F75" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="G75" s="10" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I75" s="14">
         <v>1008.64</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A76" s="17">
         <v>39</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D76" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="E76" s="10" t="s">
         <v>223</v>
       </c>
-      <c r="E76" s="10" t="s">
+      <c r="F76" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="G76" s="10" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I76" s="14">
         <v>2017.3</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A77" s="17">
         <v>40</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D77" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="E77" s="10" t="s">
         <v>226</v>
       </c>
-      <c r="E77" s="10" t="s">
+      <c r="F77" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="G77" s="10" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="14">
         <v>4034.6</v>
       </c>
     </row>
     <row r="78" spans="1:9" outlineLevel="3">
       <c r="A78" s="17">
         <v>41</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="D78" s="9" t="s">
         <v>229</v>
       </c>
-      <c r="D78" s="9" t="s">
+      <c r="E78" s="10" t="s">
         <v>230</v>
       </c>
-      <c r="E78" s="10" t="s">
+      <c r="F78" s="10" t="s">
         <v>231</v>
       </c>
-      <c r="F78" s="10" t="s">
+      <c r="G78" s="10" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="14">
         <v>120.65</v>
       </c>
     </row>
     <row r="79" spans="1:9" outlineLevel="3">
       <c r="A79" s="17">
         <v>42</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D79" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="E79" s="10" t="s">
         <v>234</v>
       </c>
-      <c r="E79" s="10" t="s">
+      <c r="F79" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="G79" s="10" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="14">
         <v>144.5</v>
       </c>
     </row>
     <row r="80" spans="1:9" outlineLevel="3">
       <c r="A80" s="17">
         <v>43</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D80" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="E80" s="10" t="s">
         <v>237</v>
       </c>
-      <c r="E80" s="10" t="s">
+      <c r="F80" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="G80" s="10" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I80" s="14">
         <v>204.2</v>
       </c>
     </row>
     <row r="81" spans="1:9" outlineLevel="3">
       <c r="A81" s="17">
         <v>44</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D81" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="E81" s="10" t="s">
         <v>240</v>
       </c>
-      <c r="E81" s="10" t="s">
+      <c r="F81" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="G81" s="10" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="14">
         <v>274.6</v>
       </c>
     </row>
     <row r="82" spans="1:9" outlineLevel="3">
       <c r="A82" s="17">
         <v>45</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D82" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="E82" s="10" t="s">
         <v>243</v>
       </c>
-      <c r="E82" s="10" t="s">
+      <c r="F82" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="G82" s="10" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="14">
         <v>447.3</v>
       </c>
     </row>
     <row r="83" spans="1:9" outlineLevel="3">
       <c r="A83" s="17">
         <v>46</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D83" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="E83" s="10" t="s">
         <v>246</v>
       </c>
-      <c r="E83" s="10" t="s">
+      <c r="F83" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="G83" s="10" t="s">
         <v>247</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I83" s="14">
         <v>1371.6</v>
       </c>
     </row>
     <row r="84" spans="1:9" outlineLevel="3">
       <c r="A84" s="17">
         <v>47</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D84" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="E84" s="10" t="s">
         <v>249</v>
       </c>
-      <c r="E84" s="10" t="s">
+      <c r="F84" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="G84" s="10" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I84" s="14">
         <v>2743.2</v>
       </c>
     </row>
     <row r="85" spans="1:9" outlineLevel="3">
       <c r="A85" s="17">
         <v>48</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D85" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="E85" s="10" t="s">
         <v>252</v>
       </c>
-      <c r="E85" s="10" t="s">
+      <c r="F85" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="G85" s="10" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I85" s="14">
         <v>5486.4</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A86" s="17">
         <v>49</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D86" s="9" t="s">
         <v>255</v>
       </c>
-      <c r="D86" s="9" t="s">
+      <c r="E86" s="10" t="s">
         <v>256</v>
       </c>
-      <c r="E86" s="10" t="s">
+      <c r="F86" s="10" t="s">
         <v>257</v>
       </c>
-      <c r="F86" s="10" t="s">
+      <c r="G86" s="10" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I86" s="14">
         <v>72.12</v>
       </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A87" s="17">
         <v>50</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D87" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="E87" s="10" t="s">
         <v>260</v>
       </c>
-      <c r="E87" s="10" t="s">
+      <c r="F87" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G87" s="10" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I87" s="14">
         <v>83.25</v>
       </c>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A88" s="17">
         <v>51</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D88" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="E88" s="10" t="s">
         <v>263</v>
       </c>
-      <c r="E88" s="10" t="s">
+      <c r="F88" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G88" s="10" t="s">
         <v>264</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I88" s="14">
         <v>85.56</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A89" s="17">
         <v>52</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D89" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="E89" s="10" t="s">
         <v>266</v>
       </c>
-      <c r="E89" s="10" t="s">
+      <c r="F89" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G89" s="10" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I89" s="14">
         <v>138.37</v>
       </c>
     </row>
-    <row r="90" spans="1:9" outlineLevel="3">
+    <row r="90" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A90" s="17">
         <v>53</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="D90" s="9" t="s">
         <v>269</v>
       </c>
-      <c r="D90" s="9" t="s">
+      <c r="E90" s="10" t="s">
         <v>270</v>
       </c>
-      <c r="E90" s="10" t="s">
+      <c r="F90" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G90" s="10" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I90" s="14">
         <v>115.08</v>
       </c>
     </row>
     <row r="91" spans="1:9" outlineLevel="3">
       <c r="A91" s="17">
         <v>54</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D91" s="9" t="s">
+        <v>272</v>
+      </c>
+      <c r="E91" s="10" t="s">
         <v>273</v>
       </c>
-      <c r="E91" s="10" t="s">
+      <c r="F91" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G91" s="10" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I91" s="14">
         <v>146.05</v>
       </c>
     </row>
     <row r="92" spans="1:9" outlineLevel="3">
       <c r="A92" s="17">
         <v>55</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D92" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="E92" s="10" t="s">
         <v>276</v>
       </c>
-      <c r="E92" s="10" t="s">
+      <c r="F92" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G92" s="10" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="14">
         <v>170.37</v>
       </c>
     </row>
     <row r="93" spans="1:9" outlineLevel="3">
       <c r="A93" s="17">
         <v>56</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D93" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="E93" s="10" t="s">
         <v>279</v>
       </c>
-      <c r="E93" s="10" t="s">
+      <c r="F93" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G93" s="10" t="s">
         <v>280</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I93" s="14">
         <v>216.2</v>
       </c>
     </row>
     <row r="94" spans="1:9" outlineLevel="3">
       <c r="A94" s="17">
         <v>57</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D94" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="E94" s="10" t="s">
         <v>282</v>
       </c>
-      <c r="E94" s="10" t="s">
+      <c r="F94" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G94" s="10" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="14">
         <v>252.16</v>
       </c>
     </row>
     <row r="95" spans="1:9" outlineLevel="3">
       <c r="A95" s="17">
         <v>58</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D95" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="E95" s="10" t="s">
         <v>285</v>
       </c>
-      <c r="E95" s="10" t="s">
+      <c r="F95" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G95" s="10" t="s">
         <v>286</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I95" s="14">
         <v>320.0</v>
       </c>
     </row>
     <row r="96" spans="1:9" outlineLevel="3">
       <c r="A96" s="17">
         <v>59</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D96" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="E96" s="10" t="s">
         <v>288</v>
       </c>
-      <c r="E96" s="10" t="s">
+      <c r="F96" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G96" s="10" t="s">
         <v>289</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I96" s="14">
         <v>1008.64</v>
       </c>
     </row>
     <row r="97" spans="1:9" outlineLevel="3">
       <c r="A97" s="17">
         <v>60</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D97" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="E97" s="10" t="s">
         <v>291</v>
       </c>
-      <c r="E97" s="10" t="s">
+      <c r="F97" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G97" s="10" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I97" s="14">
         <v>1280.0</v>
       </c>
     </row>
     <row r="98" spans="1:9" outlineLevel="3">
       <c r="A98" s="17">
         <v>61</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D98" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="E98" s="10" t="s">
         <v>294</v>
       </c>
-      <c r="E98" s="10" t="s">
+      <c r="F98" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G98" s="10" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="14">
         <v>2017.3</v>
       </c>
     </row>
     <row r="99" spans="1:9" outlineLevel="3">
       <c r="A99" s="17">
         <v>62</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D99" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="E99" s="10" t="s">
         <v>297</v>
       </c>
-      <c r="E99" s="10" t="s">
+      <c r="F99" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G99" s="10" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="14">
         <v>2560.0</v>
       </c>
     </row>
     <row r="100" spans="1:9" outlineLevel="3">
       <c r="A100" s="17">
         <v>63</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D100" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="E100" s="10" t="s">
         <v>300</v>
       </c>
-      <c r="E100" s="10" t="s">
+      <c r="F100" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G100" s="10" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I100" s="14">
         <v>5120.0</v>
       </c>
     </row>
     <row r="101" spans="1:9" outlineLevel="3">
       <c r="A101" s="17">
         <v>64</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D101" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="E101" s="10" t="s">
         <v>303</v>
       </c>
-      <c r="E101" s="10" t="s">
+      <c r="F101" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G101" s="10" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>305</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I101" s="14">
         <v>4034.6</v>
       </c>
     </row>
     <row r="102" spans="1:9" outlineLevel="3">
       <c r="A102" s="17">
         <v>65</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D102" s="9" t="s">
         <v>306</v>
       </c>
-      <c r="D102" s="9" t="s">
+      <c r="E102" s="10" t="s">
         <v>307</v>
       </c>
-      <c r="E102" s="10" t="s">
+      <c r="F102" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G102" s="10" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="14">
         <v>123.7</v>
       </c>
     </row>
     <row r="103" spans="1:9" outlineLevel="3">
       <c r="A103" s="17">
         <v>66</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D103" s="9" t="s">
+        <v>309</v>
+      </c>
+      <c r="E103" s="10" t="s">
         <v>310</v>
       </c>
-      <c r="E103" s="10" t="s">
+      <c r="F103" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G103" s="10" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="14">
         <v>149.6</v>
       </c>
     </row>
     <row r="104" spans="1:9" outlineLevel="3">
       <c r="A104" s="17">
         <v>67</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D104" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="E104" s="10" t="s">
         <v>313</v>
       </c>
-      <c r="E104" s="10" t="s">
+      <c r="F104" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G104" s="10" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="14">
         <v>148.55</v>
       </c>
     </row>
     <row r="105" spans="1:9" outlineLevel="3">
       <c r="A105" s="17">
         <v>68</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D105" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="E105" s="10" t="s">
         <v>316</v>
       </c>
-      <c r="E105" s="10" t="s">
+      <c r="F105" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G105" s="10" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="14">
         <v>182.2</v>
       </c>
     </row>
     <row r="106" spans="1:9" outlineLevel="3">
       <c r="A106" s="17">
         <v>69</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D106" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="E106" s="10" t="s">
         <v>319</v>
       </c>
-      <c r="E106" s="10" t="s">
+      <c r="F106" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G106" s="10" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>321</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="14">
         <v>212.6</v>
       </c>
     </row>
     <row r="107" spans="1:9" outlineLevel="3">
       <c r="A107" s="17">
         <v>70</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D107" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="E107" s="10" t="s">
         <v>322</v>
       </c>
-      <c r="E107" s="10" t="s">
+      <c r="F107" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G107" s="10" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="14">
         <v>283.6</v>
       </c>
     </row>
     <row r="108" spans="1:9" outlineLevel="3">
       <c r="A108" s="17">
         <v>71</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D108" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="E108" s="10" t="s">
         <v>325</v>
       </c>
-      <c r="E108" s="10" t="s">
+      <c r="F108" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G108" s="10" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="14">
         <v>274.6</v>
       </c>
     </row>
     <row r="109" spans="1:9" outlineLevel="3">
       <c r="A109" s="17">
         <v>72</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D109" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="E109" s="10" t="s">
         <v>328</v>
       </c>
-      <c r="E109" s="10" t="s">
+      <c r="F109" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G109" s="10" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="14">
         <v>420.1</v>
       </c>
     </row>
     <row r="110" spans="1:9" outlineLevel="3">
       <c r="A110" s="17">
         <v>73</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D110" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="E110" s="10" t="s">
         <v>331</v>
       </c>
-      <c r="E110" s="10" t="s">
+      <c r="F110" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G110" s="10" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="14">
         <v>515.7</v>
       </c>
     </row>
     <row r="111" spans="1:9" outlineLevel="3">
       <c r="A111" s="17">
         <v>74</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D111" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="E111" s="10" t="s">
         <v>334</v>
       </c>
-      <c r="E111" s="10" t="s">
+      <c r="F111" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G111" s="10" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
       <c r="H111" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="14">
         <v>621.8</v>
       </c>
     </row>
     <row r="112" spans="1:9" outlineLevel="3">
       <c r="A112" s="17">
         <v>75</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D112" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="E112" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="E112" s="10" t="s">
+      <c r="F112" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G112" s="10" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>339</v>
       </c>
       <c r="H112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="14">
         <v>1729.63</v>
       </c>
     </row>
     <row r="113" spans="1:9" outlineLevel="3">
       <c r="A113" s="17">
         <v>76</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D113" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="E113" s="10" t="s">
         <v>340</v>
       </c>
-      <c r="E113" s="10" t="s">
+      <c r="F113" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G113" s="10" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="14">
         <v>1812.68</v>
       </c>
     </row>
     <row r="114" spans="1:9" outlineLevel="3">
       <c r="A114" s="17">
         <v>77</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D114" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="E114" s="10" t="s">
         <v>343</v>
       </c>
-      <c r="E114" s="10" t="s">
+      <c r="F114" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G114" s="10" t="s">
         <v>344</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I114" s="14">
         <v>3459.3</v>
       </c>
     </row>
     <row r="115" spans="1:9" outlineLevel="3">
       <c r="A115" s="17">
         <v>78</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D115" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="E115" s="10" t="s">
         <v>346</v>
       </c>
-      <c r="E115" s="10" t="s">
+      <c r="F115" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G115" s="10" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
       <c r="H115" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="14">
         <v>3625.4</v>
       </c>
     </row>
     <row r="116" spans="1:9" outlineLevel="3">
       <c r="A116" s="17">
         <v>79</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D116" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="E116" s="10" t="s">
         <v>349</v>
       </c>
-      <c r="E116" s="10" t="s">
+      <c r="F116" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G116" s="10" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I116" s="14">
         <v>5172.5</v>
       </c>
     </row>
     <row r="117" spans="1:9" outlineLevel="3">
       <c r="A117" s="17">
         <v>80</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D117" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="E117" s="10" t="s">
         <v>352</v>
       </c>
-      <c r="E117" s="10" t="s">
+      <c r="F117" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="G117" s="10" t="s">
         <v>353</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I117" s="14">
         <v>6902.85</v>
       </c>
     </row>
     <row r="118" spans="1:9" outlineLevel="3">
       <c r="A118" s="17">
         <v>81</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D118" s="11"/>
       <c r="E118" s="10" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F118" s="10" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="G118" s="10" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="H118" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I118" s="14">
         <v>6918.52</v>
       </c>
     </row>
     <row r="119" spans="1:9" outlineLevel="3">
       <c r="A119" s="17">
         <v>82</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D119" s="9"/>
       <c r="E119" s="10" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="F119" s="10" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="G119" s="10" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="14">
         <v>7250.72</v>
       </c>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A120" s="17">
         <v>83</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="D120" s="9" t="s">
         <v>357</v>
       </c>
-      <c r="D120" s="9" t="s">
+      <c r="E120" s="10" t="s">
         <v>358</v>
       </c>
-      <c r="E120" s="10" t="s">
+      <c r="F120" s="10" t="s">
         <v>359</v>
       </c>
-      <c r="F120" s="10" t="s">
+      <c r="G120" s="10" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I120" s="14">
         <v>126.9</v>
       </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A121" s="17">
         <v>84</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D121" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="E121" s="10" t="s">
         <v>362</v>
       </c>
-      <c r="E121" s="10" t="s">
+      <c r="F121" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G121" s="10" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>364</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I121" s="14">
         <v>151.6</v>
       </c>
     </row>
-    <row r="122" spans="1:9" outlineLevel="3">
+    <row r="122" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A122" s="17">
         <v>85</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="D122" s="9" t="s">
         <v>365</v>
       </c>
-      <c r="D122" s="9" t="s">
+      <c r="E122" s="10" t="s">
         <v>366</v>
       </c>
-      <c r="E122" s="10" t="s">
+      <c r="F122" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G122" s="10" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I122" s="14">
         <v>209.4</v>
       </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A123" s="17">
         <v>86</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D123" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="E123" s="10" t="s">
         <v>369</v>
       </c>
-      <c r="E123" s="10" t="s">
+      <c r="F123" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G123" s="10" t="s">
         <v>370</v>
-      </c>
-[...4 lines deleted...]
-        <v>371</v>
       </c>
       <c r="H123" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I123" s="14">
         <v>268.9</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A124" s="17">
         <v>87</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D124" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="E124" s="10" t="s">
         <v>372</v>
       </c>
-      <c r="E124" s="10" t="s">
+      <c r="F124" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G124" s="10" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
       <c r="H124" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I124" s="14">
         <v>457.7</v>
       </c>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A125" s="17">
         <v>88</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D125" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="E125" s="10" t="s">
         <v>375</v>
       </c>
-      <c r="E125" s="10" t="s">
+      <c r="F125" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G125" s="10" t="s">
         <v>376</v>
-      </c>
-[...4 lines deleted...]
-        <v>377</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I125" s="14">
         <v>1636.6</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A126" s="17">
         <v>89</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D126" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="E126" s="10" t="s">
         <v>378</v>
       </c>
-      <c r="E126" s="10" t="s">
+      <c r="F126" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G126" s="10" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>380</v>
       </c>
       <c r="H126" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="14">
         <v>3273.2</v>
       </c>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A127" s="17">
         <v>90</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D127" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="E127" s="10" t="s">
         <v>381</v>
       </c>
-      <c r="E127" s="10" t="s">
+      <c r="F127" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G127" s="10" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="14">
         <v>6546.8</v>
       </c>
     </row>
     <row r="128" spans="1:9" outlineLevel="3">
       <c r="A128" s="17">
         <v>91</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D128" s="9" t="s">
         <v>384</v>
       </c>
-      <c r="D128" s="9" t="s">
+      <c r="E128" s="10" t="s">
         <v>385</v>
       </c>
-      <c r="E128" s="10" t="s">
+      <c r="F128" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G128" s="10" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="14">
         <v>126.9</v>
       </c>
     </row>
     <row r="129" spans="1:9" outlineLevel="3">
       <c r="A129" s="17">
         <v>92</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D129" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="E129" s="10" t="s">
         <v>388</v>
       </c>
-      <c r="E129" s="10" t="s">
+      <c r="F129" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G129" s="10" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
       <c r="H129" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I129" s="14">
         <v>151.6</v>
       </c>
     </row>
     <row r="130" spans="1:9" outlineLevel="3">
       <c r="A130" s="17">
         <v>93</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D130" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="E130" s="10" t="s">
         <v>391</v>
       </c>
-      <c r="E130" s="10" t="s">
+      <c r="F130" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G130" s="10" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
       <c r="H130" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I130" s="14">
         <v>209.4</v>
       </c>
     </row>
     <row r="131" spans="1:9" outlineLevel="3">
       <c r="A131" s="17">
         <v>94</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D131" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="E131" s="10" t="s">
         <v>394</v>
       </c>
-      <c r="E131" s="10" t="s">
+      <c r="F131" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G131" s="10" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>396</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I131" s="14">
         <v>268.9</v>
       </c>
     </row>
     <row r="132" spans="1:9" outlineLevel="3">
       <c r="A132" s="17">
         <v>95</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D132" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="E132" s="10" t="s">
         <v>397</v>
       </c>
-      <c r="E132" s="10" t="s">
+      <c r="F132" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G132" s="10" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I132" s="14">
         <v>457.7</v>
       </c>
     </row>
     <row r="133" spans="1:9" outlineLevel="3">
       <c r="A133" s="17">
         <v>96</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D133" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="E133" s="10" t="s">
         <v>400</v>
       </c>
-      <c r="E133" s="10" t="s">
+      <c r="F133" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G133" s="10" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>402</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I133" s="14">
         <v>1636.6</v>
       </c>
     </row>
     <row r="134" spans="1:9" outlineLevel="3">
       <c r="A134" s="17">
         <v>97</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D134" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="E134" s="10" t="s">
         <v>403</v>
       </c>
-      <c r="E134" s="10" t="s">
+      <c r="F134" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G134" s="10" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="H134" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I134" s="14">
         <v>3273.2</v>
       </c>
     </row>
     <row r="135" spans="1:9" outlineLevel="3">
       <c r="A135" s="17">
         <v>98</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D135" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="E135" s="10" t="s">
         <v>406</v>
       </c>
-      <c r="E135" s="10" t="s">
+      <c r="F135" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="G135" s="10" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>408</v>
       </c>
       <c r="H135" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="14">
         <v>6546.8</v>
       </c>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A136" s="17">
         <v>99</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="D136" s="9" t="s">
         <v>409</v>
       </c>
-      <c r="D136" s="9" t="s">
+      <c r="E136" s="10" t="s">
         <v>410</v>
       </c>
-      <c r="E136" s="10" t="s">
+      <c r="F136" s="10" t="s">
         <v>411</v>
       </c>
-      <c r="F136" s="10" t="s">
+      <c r="G136" s="10" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I136" s="14">
         <v>226.98</v>
       </c>
     </row>
     <row r="137" spans="1:9" outlineLevel="3">
       <c r="A137" s="17">
         <v>100</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="D137" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="D137" s="9" t="s">
+      <c r="E137" s="10" t="s">
         <v>415</v>
       </c>
-      <c r="E137" s="10" t="s">
+      <c r="F137" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G137" s="10" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I137" s="14">
         <v>216.36</v>
       </c>
     </row>
     <row r="138" spans="1:9" outlineLevel="3">
       <c r="A138" s="17">
         <v>101</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D138" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="E138" s="10" t="s">
         <v>418</v>
       </c>
-      <c r="E138" s="10" t="s">
+      <c r="F138" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G138" s="10" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>420</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I138" s="14">
         <v>270.76</v>
       </c>
     </row>
     <row r="139" spans="1:9" outlineLevel="3">
       <c r="A139" s="17">
         <v>102</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D139" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="E139" s="10" t="s">
         <v>421</v>
       </c>
-      <c r="E139" s="10" t="s">
+      <c r="F139" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G139" s="10" t="s">
         <v>422</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I139" s="14">
         <v>256.68</v>
       </c>
     </row>
     <row r="140" spans="1:9" outlineLevel="3">
       <c r="A140" s="17">
         <v>103</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D140" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="E140" s="10" t="s">
         <v>424</v>
       </c>
-      <c r="E140" s="10" t="s">
+      <c r="F140" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G140" s="10" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>426</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="14">
         <v>374.42</v>
       </c>
     </row>
     <row r="141" spans="1:9" outlineLevel="3">
       <c r="A141" s="17">
         <v>104</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D141" s="9" t="s">
+        <v>426</v>
+      </c>
+      <c r="E141" s="10" t="s">
         <v>427</v>
       </c>
-      <c r="E141" s="10" t="s">
+      <c r="F141" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G141" s="10" t="s">
         <v>428</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
       <c r="H141" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I141" s="14">
         <v>345.24</v>
       </c>
     </row>
     <row r="142" spans="1:9" outlineLevel="3">
       <c r="A142" s="17">
         <v>105</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D142" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="E142" s="10" t="s">
         <v>430</v>
       </c>
-      <c r="E142" s="10" t="s">
+      <c r="F142" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G142" s="10" t="s">
         <v>431</v>
-      </c>
-[...4 lines deleted...]
-        <v>432</v>
       </c>
       <c r="H142" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I142" s="14">
         <v>554.38</v>
       </c>
     </row>
     <row r="143" spans="1:9" outlineLevel="3">
       <c r="A143" s="17">
         <v>106</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D143" s="9" t="s">
+        <v>432</v>
+      </c>
+      <c r="E143" s="10" t="s">
         <v>433</v>
       </c>
-      <c r="E143" s="10" t="s">
+      <c r="F143" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G143" s="10" t="s">
         <v>434</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I143" s="14">
         <v>535.3</v>
       </c>
     </row>
     <row r="144" spans="1:9" outlineLevel="3">
       <c r="A144" s="17">
         <v>107</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D144" s="9" t="s">
+        <v>435</v>
+      </c>
+      <c r="E144" s="10" t="s">
         <v>436</v>
       </c>
-      <c r="E144" s="10" t="s">
+      <c r="F144" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G144" s="10" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>438</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I144" s="14">
         <v>820.48</v>
       </c>
     </row>
     <row r="145" spans="1:9" outlineLevel="3">
       <c r="A145" s="17">
         <v>108</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D145" s="9" t="s">
+        <v>438</v>
+      </c>
+      <c r="E145" s="10" t="s">
         <v>439</v>
       </c>
-      <c r="E145" s="10" t="s">
+      <c r="F145" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G145" s="10" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I145" s="14">
         <v>756.48</v>
       </c>
     </row>
     <row r="146" spans="1:9" outlineLevel="3">
       <c r="A146" s="17">
         <v>109</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D146" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="E146" s="10" t="s">
         <v>442</v>
       </c>
-      <c r="E146" s="10" t="s">
+      <c r="F146" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G146" s="10" t="s">
         <v>443</v>
-      </c>
-[...4 lines deleted...]
-        <v>444</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I146" s="14">
         <v>3495.68</v>
       </c>
     </row>
     <row r="147" spans="1:9" outlineLevel="3">
       <c r="A147" s="17">
         <v>110</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D147" s="9" t="s">
+        <v>444</v>
+      </c>
+      <c r="E147" s="10" t="s">
         <v>445</v>
       </c>
-      <c r="E147" s="10" t="s">
+      <c r="F147" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G147" s="10" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>447</v>
       </c>
       <c r="H147" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="14">
         <v>3025.92</v>
       </c>
     </row>
     <row r="148" spans="1:9" outlineLevel="3">
       <c r="A148" s="17">
         <v>111</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D148" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="E148" s="10" t="s">
         <v>448</v>
       </c>
-      <c r="E148" s="10" t="s">
+      <c r="F148" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G148" s="10" t="s">
         <v>449</v>
-      </c>
-[...4 lines deleted...]
-        <v>450</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="14">
         <v>6563.88</v>
       </c>
     </row>
     <row r="149" spans="1:9" outlineLevel="3">
       <c r="A149" s="17">
         <v>112</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D149" s="9" t="s">
+        <v>450</v>
+      </c>
+      <c r="E149" s="10" t="s">
         <v>451</v>
       </c>
-      <c r="E149" s="10" t="s">
+      <c r="F149" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G149" s="10" t="s">
         <v>452</v>
-      </c>
-[...4 lines deleted...]
-        <v>453</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I149" s="14">
         <v>6051.9</v>
       </c>
     </row>
     <row r="150" spans="1:9" outlineLevel="3">
       <c r="A150" s="17">
         <v>113</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D150" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="E150" s="10" t="s">
         <v>454</v>
       </c>
-      <c r="E150" s="10" t="s">
+      <c r="F150" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G150" s="10" t="s">
         <v>455</v>
-      </c>
-[...4 lines deleted...]
-        <v>456</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I150" s="14">
         <v>14213.16</v>
       </c>
     </row>
     <row r="151" spans="1:9" outlineLevel="3">
       <c r="A151" s="17">
         <v>114</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D151" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="E151" s="10" t="s">
         <v>457</v>
       </c>
-      <c r="E151" s="10" t="s">
+      <c r="F151" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G151" s="10" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>459</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="14">
         <v>13189.2</v>
       </c>
     </row>
     <row r="152" spans="1:9" outlineLevel="3">
       <c r="A152" s="17">
         <v>115</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D152" s="9" t="s">
+        <v>459</v>
+      </c>
+      <c r="E152" s="10" t="s">
         <v>460</v>
       </c>
-      <c r="E152" s="10" t="s">
+      <c r="F152" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G152" s="10" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>462</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I152" s="14">
         <v>353.88</v>
       </c>
     </row>
     <row r="153" spans="1:9" outlineLevel="3">
       <c r="A153" s="17">
         <v>116</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D153" s="9" t="s">
+        <v>462</v>
+      </c>
+      <c r="E153" s="10" t="s">
         <v>463</v>
       </c>
-      <c r="E153" s="10" t="s">
+      <c r="F153" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G153" s="10" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>465</v>
       </c>
       <c r="H153" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I153" s="14">
         <v>343.26</v>
       </c>
     </row>
     <row r="154" spans="1:9" outlineLevel="3">
       <c r="A154" s="17">
         <v>117</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D154" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="E154" s="10" t="s">
         <v>466</v>
       </c>
-      <c r="E154" s="10" t="s">
+      <c r="F154" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G154" s="10" t="s">
         <v>467</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I154" s="14">
         <v>422.36</v>
       </c>
     </row>
     <row r="155" spans="1:9" outlineLevel="3">
       <c r="A155" s="17">
         <v>118</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D155" s="9" t="s">
+        <v>468</v>
+      </c>
+      <c r="E155" s="10" t="s">
         <v>469</v>
       </c>
-      <c r="E155" s="10" t="s">
+      <c r="F155" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G155" s="10" t="s">
         <v>470</v>
-      </c>
-[...4 lines deleted...]
-        <v>471</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I155" s="14">
         <v>408.28</v>
       </c>
     </row>
     <row r="156" spans="1:9" outlineLevel="3">
       <c r="A156" s="17">
         <v>119</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D156" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="E156" s="10" t="s">
         <v>472</v>
       </c>
-      <c r="E156" s="10" t="s">
+      <c r="F156" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G156" s="10" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I156" s="14">
         <v>583.82</v>
       </c>
     </row>
     <row r="157" spans="1:9" outlineLevel="3">
       <c r="A157" s="17">
         <v>120</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D157" s="9" t="s">
+        <v>474</v>
+      </c>
+      <c r="E157" s="10" t="s">
         <v>475</v>
       </c>
-      <c r="E157" s="10" t="s">
+      <c r="F157" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G157" s="10" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
       <c r="H157" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I157" s="14">
         <v>554.64</v>
       </c>
     </row>
     <row r="158" spans="1:9" outlineLevel="3">
       <c r="A158" s="17">
         <v>121</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D158" s="9" t="s">
+        <v>477</v>
+      </c>
+      <c r="E158" s="10" t="s">
         <v>478</v>
       </c>
-      <c r="E158" s="10" t="s">
+      <c r="F158" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G158" s="10" t="s">
         <v>479</v>
-      </c>
-[...4 lines deleted...]
-        <v>480</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I158" s="14">
         <v>823.28</v>
       </c>
     </row>
     <row r="159" spans="1:9" outlineLevel="3">
       <c r="A159" s="17">
         <v>122</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D159" s="9" t="s">
+        <v>480</v>
+      </c>
+      <c r="E159" s="10" t="s">
         <v>481</v>
       </c>
-      <c r="E159" s="10" t="s">
+      <c r="F159" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G159" s="10" t="s">
         <v>482</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I159" s="14">
         <v>804.2</v>
       </c>
     </row>
     <row r="160" spans="1:9" outlineLevel="3">
       <c r="A160" s="17">
         <v>123</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D160" s="9" t="s">
+        <v>483</v>
+      </c>
+      <c r="E160" s="10" t="s">
         <v>484</v>
       </c>
-      <c r="E160" s="10" t="s">
+      <c r="F160" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G160" s="10" t="s">
         <v>485</v>
-      </c>
-[...4 lines deleted...]
-        <v>486</v>
       </c>
       <c r="H160" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I160" s="14">
         <v>1278.18</v>
       </c>
     </row>
     <row r="161" spans="1:9" outlineLevel="3">
       <c r="A161" s="17">
         <v>124</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D161" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="E161" s="10" t="s">
         <v>487</v>
       </c>
-      <c r="E161" s="10" t="s">
+      <c r="F161" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G161" s="10" t="s">
         <v>488</v>
-      </c>
-[...4 lines deleted...]
-        <v>489</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I161" s="14">
         <v>1214.18</v>
       </c>
     </row>
     <row r="162" spans="1:9" outlineLevel="3">
       <c r="A162" s="17">
         <v>125</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D162" s="9" t="s">
+        <v>489</v>
+      </c>
+      <c r="E162" s="10" t="s">
         <v>490</v>
       </c>
-      <c r="E162" s="10" t="s">
+      <c r="F162" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G162" s="10" t="s">
         <v>491</v>
-      </c>
-[...4 lines deleted...]
-        <v>492</v>
       </c>
       <c r="H162" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I162" s="14">
         <v>5132.28</v>
       </c>
     </row>
     <row r="163" spans="1:9" outlineLevel="3">
       <c r="A163" s="17">
         <v>126</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D163" s="9" t="s">
+        <v>492</v>
+      </c>
+      <c r="E163" s="10" t="s">
         <v>493</v>
       </c>
-      <c r="E163" s="10" t="s">
+      <c r="F163" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G163" s="10" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
       <c r="H163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I163" s="14">
         <v>4662.52</v>
       </c>
     </row>
     <row r="164" spans="1:9" outlineLevel="3">
       <c r="A164" s="17">
         <v>127</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D164" s="9" t="s">
+        <v>495</v>
+      </c>
+      <c r="E164" s="10" t="s">
         <v>496</v>
       </c>
-      <c r="E164" s="10" t="s">
+      <c r="F164" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G164" s="10" t="s">
         <v>497</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
       <c r="H164" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I164" s="14">
         <v>9837.08</v>
       </c>
     </row>
     <row r="165" spans="1:9" outlineLevel="3">
       <c r="A165" s="17">
         <v>128</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D165" s="9" t="s">
+        <v>498</v>
+      </c>
+      <c r="E165" s="10" t="s">
         <v>499</v>
       </c>
-      <c r="E165" s="10" t="s">
+      <c r="F165" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G165" s="10" t="s">
         <v>500</v>
-      </c>
-[...4 lines deleted...]
-        <v>501</v>
       </c>
       <c r="H165" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I165" s="14">
         <v>9325.1</v>
       </c>
     </row>
     <row r="166" spans="1:9" outlineLevel="3">
       <c r="A166" s="17">
         <v>129</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D166" s="9" t="s">
+        <v>501</v>
+      </c>
+      <c r="E166" s="10" t="s">
         <v>502</v>
       </c>
-      <c r="E166" s="10" t="s">
+      <c r="F166" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G166" s="10" t="s">
         <v>503</v>
-      </c>
-[...4 lines deleted...]
-        <v>504</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I166" s="14">
         <v>20759.96</v>
       </c>
     </row>
     <row r="167" spans="1:9" outlineLevel="3">
       <c r="A167" s="17">
         <v>130</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D167" s="9" t="s">
+        <v>504</v>
+      </c>
+      <c r="E167" s="10" t="s">
         <v>505</v>
       </c>
-      <c r="E167" s="10" t="s">
+      <c r="F167" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G167" s="10" t="s">
         <v>506</v>
-      </c>
-[...4 lines deleted...]
-        <v>507</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I167" s="14">
         <v>19736.0</v>
       </c>
     </row>
     <row r="168" spans="1:9" outlineLevel="3">
       <c r="A168" s="17">
         <v>131</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D168" s="9" t="s">
+        <v>507</v>
+      </c>
+      <c r="E168" s="10" t="s">
         <v>508</v>
       </c>
-      <c r="E168" s="10" t="s">
+      <c r="F168" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G168" s="10" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I168" s="14">
         <v>226.98</v>
       </c>
     </row>
     <row r="169" spans="1:9" outlineLevel="3">
       <c r="A169" s="17">
         <v>132</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D169" s="9" t="s">
+        <v>510</v>
+      </c>
+      <c r="E169" s="10" t="s">
         <v>511</v>
       </c>
-      <c r="E169" s="10" t="s">
+      <c r="F169" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G169" s="10" t="s">
         <v>512</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I169" s="14">
         <v>264.48</v>
       </c>
     </row>
     <row r="170" spans="1:9" outlineLevel="3">
       <c r="A170" s="17">
         <v>133</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D170" s="9" t="s">
+        <v>513</v>
+      </c>
+      <c r="E170" s="10" t="s">
         <v>514</v>
       </c>
-      <c r="E170" s="10" t="s">
+      <c r="F170" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G170" s="10" t="s">
         <v>515</v>
-      </c>
-[...4 lines deleted...]
-        <v>516</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I170" s="14">
         <v>323.52</v>
       </c>
     </row>
     <row r="171" spans="1:9" outlineLevel="3">
       <c r="A171" s="17">
         <v>134</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D171" s="9" t="s">
+        <v>516</v>
+      </c>
+      <c r="E171" s="10" t="s">
         <v>517</v>
       </c>
-      <c r="E171" s="10" t="s">
+      <c r="F171" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G171" s="10" t="s">
         <v>518</v>
-      </c>
-[...4 lines deleted...]
-        <v>519</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I171" s="14">
         <v>535.18</v>
       </c>
     </row>
     <row r="172" spans="1:9" outlineLevel="3">
       <c r="A172" s="17">
         <v>135</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D172" s="9" t="s">
+        <v>519</v>
+      </c>
+      <c r="E172" s="10" t="s">
         <v>520</v>
       </c>
-      <c r="E172" s="10" t="s">
+      <c r="F172" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G172" s="10" t="s">
         <v>521</v>
-      </c>
-[...4 lines deleted...]
-        <v>522</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I172" s="14">
         <v>1055.86</v>
       </c>
     </row>
     <row r="173" spans="1:9" outlineLevel="3">
       <c r="A173" s="17">
         <v>136</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D173" s="9" t="s">
+        <v>522</v>
+      </c>
+      <c r="E173" s="10" t="s">
         <v>523</v>
       </c>
-      <c r="E173" s="10" t="s">
+      <c r="F173" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G173" s="10" t="s">
         <v>524</v>
-      </c>
-[...4 lines deleted...]
-        <v>525</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I173" s="14">
         <v>3169.28</v>
       </c>
     </row>
     <row r="174" spans="1:9" outlineLevel="3">
       <c r="A174" s="17">
         <v>137</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D174" s="9" t="s">
+        <v>525</v>
+      </c>
+      <c r="E174" s="10" t="s">
         <v>526</v>
       </c>
-      <c r="E174" s="10" t="s">
+      <c r="F174" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G174" s="10" t="s">
         <v>527</v>
-      </c>
-[...4 lines deleted...]
-        <v>528</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I174" s="14">
         <v>6378.98</v>
       </c>
     </row>
     <row r="175" spans="1:9" outlineLevel="3">
       <c r="A175" s="17">
         <v>138</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D175" s="9" t="s">
+        <v>528</v>
+      </c>
+      <c r="E175" s="10" t="s">
         <v>529</v>
       </c>
-      <c r="E175" s="10" t="s">
+      <c r="F175" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G175" s="10" t="s">
         <v>530</v>
-      </c>
-[...4 lines deleted...]
-        <v>531</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I175" s="14">
         <v>12819.4</v>
       </c>
     </row>
     <row r="176" spans="1:9" outlineLevel="3">
       <c r="A176" s="17">
         <v>139</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D176" s="9" t="s">
+        <v>531</v>
+      </c>
+      <c r="E176" s="10" t="s">
         <v>532</v>
       </c>
-      <c r="E176" s="10" t="s">
+      <c r="F176" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G176" s="10" t="s">
         <v>533</v>
-      </c>
-[...4 lines deleted...]
-        <v>534</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I176" s="14">
         <v>349.14</v>
       </c>
     </row>
     <row r="177" spans="1:9" outlineLevel="3">
       <c r="A177" s="17">
         <v>140</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D177" s="9" t="s">
+        <v>534</v>
+      </c>
+      <c r="E177" s="10" t="s">
         <v>535</v>
       </c>
-      <c r="E177" s="10" t="s">
+      <c r="F177" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G177" s="10" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I177" s="14">
         <v>416.08</v>
       </c>
     </row>
     <row r="178" spans="1:9" outlineLevel="3">
       <c r="A178" s="17">
         <v>141</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D178" s="9" t="s">
+        <v>537</v>
+      </c>
+      <c r="E178" s="10" t="s">
         <v>538</v>
       </c>
-      <c r="E178" s="10" t="s">
+      <c r="F178" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G178" s="10" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>540</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I178" s="14">
         <v>626.31</v>
       </c>
     </row>
     <row r="179" spans="1:9" outlineLevel="3">
       <c r="A179" s="17">
         <v>142</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D179" s="9" t="s">
+        <v>540</v>
+      </c>
+      <c r="E179" s="10" t="s">
         <v>541</v>
       </c>
-      <c r="E179" s="10" t="s">
+      <c r="F179" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G179" s="10" t="s">
         <v>542</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I179" s="14">
         <v>804.08</v>
       </c>
     </row>
     <row r="180" spans="1:9" outlineLevel="3">
       <c r="A180" s="17">
         <v>143</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D180" s="9" t="s">
+        <v>543</v>
+      </c>
+      <c r="E180" s="10" t="s">
         <v>544</v>
       </c>
-      <c r="E180" s="10" t="s">
+      <c r="F180" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G180" s="10" t="s">
         <v>545</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I180" s="14">
         <v>1250.02</v>
       </c>
     </row>
     <row r="181" spans="1:9" outlineLevel="3">
       <c r="A181" s="17">
         <v>144</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D181" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="E181" s="10" t="s">
         <v>547</v>
       </c>
-      <c r="E181" s="10" t="s">
+      <c r="F181" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G181" s="10" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
       <c r="H181" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I181" s="14">
         <v>4805.88</v>
       </c>
     </row>
     <row r="182" spans="1:9" outlineLevel="3">
       <c r="A182" s="17">
         <v>145</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D182" s="9" t="s">
+        <v>549</v>
+      </c>
+      <c r="E182" s="10" t="s">
         <v>550</v>
       </c>
-      <c r="E182" s="10" t="s">
+      <c r="F182" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G182" s="10" t="s">
         <v>551</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I182" s="14">
         <v>9652.18</v>
       </c>
     </row>
     <row r="183" spans="1:9" outlineLevel="3">
       <c r="A183" s="17">
         <v>146</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D183" s="9" t="s">
+        <v>552</v>
+      </c>
+      <c r="E183" s="10" t="s">
         <v>553</v>
       </c>
-      <c r="E183" s="10" t="s">
+      <c r="F183" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="G183" s="10" t="s">
         <v>554</v>
-      </c>
-[...4 lines deleted...]
-        <v>555</v>
       </c>
       <c r="H183" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I183" s="14">
         <v>19366.2</v>
       </c>
     </row>
     <row r="184" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A184" s="17">
         <v>147</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="D184" s="9" t="s">
         <v>556</v>
       </c>
-      <c r="D184" s="9" t="s">
+      <c r="E184" s="10" t="s">
         <v>557</v>
       </c>
-      <c r="E184" s="10" t="s">
+      <c r="F184" s="10" t="s">
         <v>558</v>
       </c>
-      <c r="F184" s="10" t="s">
+      <c r="G184" s="10" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I184" s="14">
         <v>365.0</v>
       </c>
     </row>
     <row r="185" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A185" s="17">
         <v>148</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D185" s="9" t="s">
+        <v>560</v>
+      </c>
+      <c r="E185" s="10" t="s">
         <v>561</v>
       </c>
-      <c r="E185" s="10" t="s">
+      <c r="F185" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G185" s="10" t="s">
         <v>562</v>
-      </c>
-[...4 lines deleted...]
-        <v>563</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I185" s="14">
         <v>437.55</v>
       </c>
     </row>
     <row r="186" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A186" s="17">
         <v>149</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D186" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="E186" s="10" t="s">
         <v>564</v>
       </c>
-      <c r="E186" s="10" t="s">
+      <c r="F186" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G186" s="10" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I186" s="14">
         <v>620.9</v>
       </c>
     </row>
     <row r="187" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A187" s="17">
         <v>150</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D187" s="9" t="s">
+        <v>566</v>
+      </c>
+      <c r="E187" s="10" t="s">
         <v>567</v>
       </c>
-      <c r="E187" s="10" t="s">
+      <c r="F187" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G187" s="10" t="s">
         <v>568</v>
-      </c>
-[...4 lines deleted...]
-        <v>569</v>
       </c>
       <c r="H187" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I187" s="14">
         <v>823.8</v>
       </c>
     </row>
     <row r="188" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A188" s="17">
         <v>151</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D188" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="E188" s="10" t="s">
         <v>570</v>
       </c>
-      <c r="E188" s="10" t="s">
+      <c r="F188" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G188" s="10" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>572</v>
       </c>
       <c r="H188" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I188" s="14">
         <v>1410.3</v>
       </c>
     </row>
     <row r="189" spans="1:9" outlineLevel="3">
       <c r="A189" s="17">
         <v>152</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="D189" s="9" t="s">
         <v>573</v>
       </c>
-      <c r="D189" s="9" t="s">
+      <c r="E189" s="10" t="s">
         <v>574</v>
       </c>
-      <c r="E189" s="10" t="s">
+      <c r="F189" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G189" s="10" t="s">
         <v>575</v>
-      </c>
-[...4 lines deleted...]
-        <v>576</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I189" s="14">
         <v>491.9</v>
       </c>
     </row>
     <row r="190" spans="1:9" outlineLevel="3">
       <c r="A190" s="17">
         <v>153</v>
       </c>
       <c r="B190" s="7"/>
       <c r="C190" s="8" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D190" s="9" t="s">
+        <v>576</v>
+      </c>
+      <c r="E190" s="10" t="s">
         <v>577</v>
       </c>
-      <c r="E190" s="10" t="s">
+      <c r="F190" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G190" s="10" t="s">
         <v>578</v>
-      </c>
-[...4 lines deleted...]
-        <v>579</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I190" s="14">
         <v>589.15</v>
       </c>
     </row>
     <row r="191" spans="1:9" outlineLevel="3">
       <c r="A191" s="17">
         <v>154</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D191" s="9" t="s">
+        <v>579</v>
+      </c>
+      <c r="E191" s="10" t="s">
         <v>580</v>
       </c>
-      <c r="E191" s="10" t="s">
+      <c r="F191" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G191" s="10" t="s">
         <v>581</v>
-      </c>
-[...4 lines deleted...]
-        <v>582</v>
       </c>
       <c r="H191" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I191" s="14">
         <v>830.3</v>
       </c>
     </row>
     <row r="192" spans="1:9" outlineLevel="3">
       <c r="A192" s="17">
         <v>155</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D192" s="9" t="s">
+        <v>582</v>
+      </c>
+      <c r="E192" s="10" t="s">
         <v>583</v>
       </c>
-      <c r="E192" s="10" t="s">
+      <c r="F192" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G192" s="10" t="s">
         <v>584</v>
-      </c>
-[...4 lines deleted...]
-        <v>585</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I192" s="14">
         <v>1092.7</v>
       </c>
     </row>
     <row r="193" spans="1:9" outlineLevel="3">
       <c r="A193" s="17">
         <v>156</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D193" s="9" t="s">
+        <v>585</v>
+      </c>
+      <c r="E193" s="10" t="s">
         <v>586</v>
       </c>
-      <c r="E193" s="10" t="s">
+      <c r="F193" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G193" s="10" t="s">
         <v>587</v>
-      </c>
-[...4 lines deleted...]
-        <v>588</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I193" s="14">
         <v>1868.0</v>
       </c>
     </row>
     <row r="194" spans="1:9" outlineLevel="3">
       <c r="A194" s="17">
         <v>157</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D194" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="E194" s="10" t="s">
         <v>589</v>
       </c>
-      <c r="E194" s="10" t="s">
+      <c r="F194" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G194" s="10" t="s">
         <v>590</v>
-      </c>
-[...4 lines deleted...]
-        <v>591</v>
       </c>
       <c r="H194" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I194" s="14">
         <v>4472.83</v>
       </c>
     </row>
     <row r="195" spans="1:9" outlineLevel="3">
       <c r="A195" s="17">
         <v>158</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D195" s="9" t="s">
+        <v>591</v>
+      </c>
+      <c r="E195" s="10" t="s">
         <v>592</v>
       </c>
-      <c r="E195" s="10" t="s">
+      <c r="F195" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G195" s="10" t="s">
         <v>593</v>
-      </c>
-[...4 lines deleted...]
-        <v>594</v>
       </c>
       <c r="H195" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I195" s="14">
         <v>6109.43</v>
       </c>
     </row>
     <row r="196" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A196" s="17">
         <v>159</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="D196" s="9" t="s">
+        <v>594</v>
+      </c>
+      <c r="E196" s="10" t="s">
         <v>595</v>
       </c>
-      <c r="E196" s="10" t="s">
+      <c r="F196" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G196" s="10" t="s">
         <v>596</v>
-      </c>
-[...4 lines deleted...]
-        <v>597</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I196" s="14">
         <v>8945.7</v>
       </c>
     </row>
     <row r="197" spans="1:9" outlineLevel="3">
       <c r="A197" s="17">
         <v>160</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D197" s="9" t="s">
+        <v>597</v>
+      </c>
+      <c r="E197" s="10" t="s">
         <v>598</v>
       </c>
-      <c r="E197" s="10" t="s">
+      <c r="F197" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G197" s="10" t="s">
         <v>599</v>
-      </c>
-[...4 lines deleted...]
-        <v>600</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I197" s="14">
         <v>12218.9</v>
       </c>
     </row>
     <row r="198" spans="1:9" outlineLevel="3">
       <c r="A198" s="17">
         <v>161</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D198" s="9" t="s">
+        <v>600</v>
+      </c>
+      <c r="E198" s="10" t="s">
         <v>601</v>
       </c>
-      <c r="E198" s="10" t="s">
+      <c r="F198" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G198" s="10" t="s">
         <v>602</v>
-      </c>
-[...4 lines deleted...]
-        <v>603</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I198" s="14">
         <v>16610.1</v>
       </c>
     </row>
     <row r="199" spans="1:9" outlineLevel="3">
       <c r="A199" s="17">
         <v>162</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="D199" s="9" t="s">
+        <v>603</v>
+      </c>
+      <c r="E199" s="10" t="s">
         <v>604</v>
       </c>
-      <c r="E199" s="10" t="s">
+      <c r="F199" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="G199" s="10" t="s">
         <v>605</v>
-      </c>
-[...4 lines deleted...]
-        <v>606</v>
       </c>
       <c r="H199" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I199" s="14">
         <v>23156.9</v>
       </c>
     </row>
     <row r="200" spans="1:9" outlineLevel="2">
       <c r="A200" s="19" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="B200" s="2"/>
       <c r="C200" s="2"/>
       <c r="D200" s="2"/>
       <c r="E200" s="2"/>
       <c r="F200" s="2"/>
       <c r="G200" s="2"/>
       <c r="H200" s="2"/>
       <c r="I200" s="12"/>
     </row>
     <row r="201" spans="1:9" outlineLevel="3">
       <c r="A201" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B201" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D201" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E201" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F201" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G201" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I201" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A202" s="17">
         <v>1</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="D202" s="9" t="s">
         <v>608</v>
       </c>
-      <c r="D202" s="9" t="s">
+      <c r="E202" s="10" t="s">
         <v>609</v>
       </c>
-      <c r="E202" s="10" t="s">
+      <c r="F202" s="10" t="s">
         <v>610</v>
       </c>
-      <c r="F202" s="10" t="s">
+      <c r="G202" s="10" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="H202" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I202" s="14">
         <v>0.0</v>
       </c>
     </row>
     <row r="203" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A203" s="17">
         <v>2</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D203" s="9" t="s">
+        <v>612</v>
+      </c>
+      <c r="E203" s="10" t="s">
         <v>613</v>
       </c>
-      <c r="E203" s="10" t="s">
+      <c r="F203" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="G203" s="10" t="s">
         <v>614</v>
-      </c>
-[...4 lines deleted...]
-        <v>615</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I203" s="14">
         <v>0.0</v>
       </c>
     </row>
     <row r="204" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A204" s="17">
         <v>3</v>
       </c>
       <c r="B204" s="7"/>
       <c r="C204" s="8" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D204" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="E204" s="10" t="s">
         <v>616</v>
       </c>
-      <c r="E204" s="10" t="s">
+      <c r="F204" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="G204" s="10" t="s">
         <v>617</v>
-      </c>
-[...4 lines deleted...]
-        <v>618</v>
       </c>
       <c r="H204" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I204" s="14">
         <v>0.0</v>
       </c>
     </row>
     <row r="205" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A205" s="17">
         <v>4</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="D205" s="9" t="s">
+        <v>618</v>
+      </c>
+      <c r="E205" s="10" t="s">
         <v>619</v>
       </c>
-      <c r="E205" s="10" t="s">
+      <c r="F205" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="G205" s="10" t="s">
         <v>620</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I205" s="14">
         <v>0.0</v>
       </c>
     </row>
     <row r="206" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A206" s="17">
         <v>5</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="D206" s="9" t="s">
         <v>622</v>
       </c>
-      <c r="D206" s="9" t="s">
+      <c r="E206" s="10" t="s">
         <v>623</v>
       </c>
-      <c r="E206" s="10" t="s">
+      <c r="F206" s="10" t="s">
         <v>624</v>
       </c>
-      <c r="F206" s="10" t="s">
+      <c r="G206" s="10" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="H206" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I206" s="14">
         <v>166.65</v>
       </c>
     </row>
     <row r="207" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A207" s="17">
         <v>6</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D207" s="9" t="s">
+        <v>626</v>
+      </c>
+      <c r="E207" s="10" t="s">
         <v>627</v>
       </c>
-      <c r="E207" s="10" t="s">
+      <c r="F207" s="10" t="s">
+        <v>624</v>
+      </c>
+      <c r="G207" s="10" t="s">
         <v>628</v>
-      </c>
-[...4 lines deleted...]
-        <v>629</v>
       </c>
       <c r="H207" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I207" s="14">
         <v>345.55</v>
       </c>
     </row>
     <row r="208" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A208" s="17">
         <v>7</v>
       </c>
       <c r="B208" s="7"/>
       <c r="C208" s="8" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D208" s="9" t="s">
+        <v>629</v>
+      </c>
+      <c r="E208" s="10" t="s">
         <v>630</v>
       </c>
-      <c r="E208" s="10" t="s">
+      <c r="F208" s="10" t="s">
+        <v>624</v>
+      </c>
+      <c r="G208" s="10" t="s">
         <v>631</v>
-      </c>
-[...4 lines deleted...]
-        <v>632</v>
       </c>
       <c r="H208" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I208" s="14">
         <v>490.6</v>
       </c>
     </row>
     <row r="209" spans="1:9" customHeight="1" ht="20" outlineLevel="3">
       <c r="A209" s="17">
         <v>8</v>
       </c>
       <c r="B209" s="7"/>
       <c r="C209" s="8" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="D209" s="9" t="s">
+        <v>632</v>
+      </c>
+      <c r="E209" s="10" t="s">
         <v>633</v>
       </c>
-      <c r="E209" s="10" t="s">
+      <c r="F209" s="10" t="s">
+        <v>624</v>
+      </c>
+      <c r="G209" s="10" t="s">
         <v>634</v>
-      </c>
-[...4 lines deleted...]
-        <v>635</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I209" s="14">
         <v>757.33</v>
       </c>
     </row>
     <row r="210" spans="1:9" outlineLevel="2">
       <c r="A210" s="19" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="B210" s="2"/>
       <c r="C210" s="2"/>
       <c r="D210" s="2"/>
       <c r="E210" s="2"/>
       <c r="F210" s="2"/>
       <c r="G210" s="2"/>
       <c r="H210" s="2"/>
       <c r="I210" s="12"/>
     </row>
     <row r="211" spans="1:9" outlineLevel="3">
       <c r="A211" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C211" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D211" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F211" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G211" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H211" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I211" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A212" s="17">
         <v>1</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="D212" s="9" t="s">
         <v>637</v>
       </c>
-      <c r="D212" s="9" t="s">
+      <c r="E212" s="10" t="s">
         <v>638</v>
       </c>
-      <c r="E212" s="10" t="s">
+      <c r="F212" s="10" t="s">
         <v>639</v>
       </c>
-      <c r="F212" s="10" t="s">
+      <c r="G212" s="10" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="H212" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I212" s="14">
         <v>378.38</v>
       </c>
     </row>
     <row r="213" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A213" s="17">
         <v>2</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="D213" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="E213" s="10" t="s">
         <v>642</v>
       </c>
-      <c r="E213" s="10" t="s">
+      <c r="F213" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="G213" s="10" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>644</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I213" s="14">
         <v>560.4</v>
       </c>
     </row>
     <row r="214" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A214" s="17">
         <v>3</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="D214" s="9" t="s">
+        <v>644</v>
+      </c>
+      <c r="E214" s="10" t="s">
         <v>645</v>
       </c>
-      <c r="E214" s="10" t="s">
+      <c r="F214" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="G214" s="10" t="s">
         <v>646</v>
-      </c>
-[...4 lines deleted...]
-        <v>647</v>
       </c>
       <c r="H214" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I214" s="14">
         <v>829.44</v>
       </c>
     </row>
     <row r="215" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A215" s="17">
         <v>4</v>
       </c>
       <c r="B215" s="7"/>
       <c r="C215" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="D215" s="9" t="s">
         <v>648</v>
       </c>
-      <c r="D215" s="9" t="s">
+      <c r="E215" s="10" t="s">
         <v>649</v>
       </c>
-      <c r="E215" s="10" t="s">
+      <c r="F215" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="G215" s="10" t="s">
         <v>650</v>
-      </c>
-[...4 lines deleted...]
-        <v>651</v>
       </c>
       <c r="H215" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I215" s="14">
         <v>454.06</v>
       </c>
     </row>
     <row r="216" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A216" s="17">
         <v>5</v>
       </c>
       <c r="B216" s="7"/>
       <c r="C216" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="D216" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="E216" s="10" t="s">
         <v>652</v>
       </c>
-      <c r="E216" s="10" t="s">
+      <c r="F216" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="G216" s="10" t="s">
         <v>653</v>
-      </c>
-[...4 lines deleted...]
-        <v>654</v>
       </c>
       <c r="H216" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I216" s="14">
         <v>672.48</v>
       </c>
     </row>
     <row r="217" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A217" s="17">
         <v>6</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="D217" s="9" t="s">
+        <v>654</v>
+      </c>
+      <c r="E217" s="10" t="s">
         <v>655</v>
       </c>
-      <c r="E217" s="10" t="s">
+      <c r="F217" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="G217" s="10" t="s">
         <v>656</v>
-      </c>
-[...4 lines deleted...]
-        <v>657</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I217" s="14">
         <v>995.34</v>
       </c>
     </row>
     <row r="218" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A218" s="17">
         <v>7</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="D218" s="9" t="s">
         <v>658</v>
       </c>
-      <c r="D218" s="9" t="s">
+      <c r="E218" s="10" t="s">
         <v>659</v>
       </c>
-      <c r="E218" s="10" t="s">
+      <c r="F218" s="10" t="s">
         <v>660</v>
       </c>
-      <c r="F218" s="10" t="s">
+      <c r="G218" s="10" t="s">
         <v>661</v>
-      </c>
-[...1 lines deleted...]
-        <v>662</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I218" s="14">
         <v>227.03</v>
       </c>
     </row>
     <row r="219" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A219" s="17">
         <v>8</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="D219" s="9" t="s">
+        <v>662</v>
+      </c>
+      <c r="E219" s="10" t="s">
         <v>663</v>
       </c>
-      <c r="E219" s="10" t="s">
+      <c r="F219" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="G219" s="10" t="s">
         <v>664</v>
-      </c>
-[...4 lines deleted...]
-        <v>665</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I219" s="14">
         <v>336.24</v>
       </c>
     </row>
     <row r="220" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A220" s="17">
         <v>9</v>
       </c>
       <c r="B220" s="7"/>
       <c r="C220" s="8" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="D220" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="E220" s="10" t="s">
         <v>666</v>
       </c>
-      <c r="E220" s="10" t="s">
+      <c r="F220" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="G220" s="10" t="s">
         <v>667</v>
-      </c>
-[...4 lines deleted...]
-        <v>668</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I220" s="14">
         <v>497.67</v>
       </c>
     </row>
     <row r="221" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A221" s="17">
         <v>10</v>
       </c>
       <c r="B221" s="7"/>
       <c r="C221" s="8" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="D221" s="9" t="s">
+        <v>668</v>
+      </c>
+      <c r="E221" s="10" t="s">
         <v>669</v>
       </c>
-      <c r="E221" s="10" t="s">
+      <c r="F221" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="G221" s="10" t="s">
         <v>670</v>
-      </c>
-[...4 lines deleted...]
-        <v>671</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I221" s="14">
         <v>1990.66</v>
       </c>
     </row>
     <row r="222" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A222" s="17">
         <v>11</v>
       </c>
       <c r="B222" s="7"/>
       <c r="C222" s="8" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="D222" s="9" t="s">
+        <v>671</v>
+      </c>
+      <c r="E222" s="10" t="s">
         <v>672</v>
       </c>
-      <c r="E222" s="10" t="s">
+      <c r="F222" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="G222" s="10" t="s">
         <v>673</v>
-      </c>
-[...4 lines deleted...]
-        <v>674</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I222" s="14">
         <v>3881.32</v>
       </c>
     </row>
     <row r="223" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A223" s="17">
         <v>12</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="D223" s="9" t="s">
         <v>675</v>
       </c>
-      <c r="D223" s="9" t="s">
+      <c r="E223" s="10" t="s">
         <v>676</v>
       </c>
-      <c r="E223" s="10" t="s">
+      <c r="F223" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="G223" s="10" t="s">
         <v>677</v>
-      </c>
-[...4 lines deleted...]
-        <v>678</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I223" s="14">
         <v>189.19</v>
       </c>
     </row>
     <row r="224" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A224" s="17">
         <v>13</v>
       </c>
       <c r="B224" s="7"/>
       <c r="C224" s="8" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="D224" s="9" t="s">
+        <v>678</v>
+      </c>
+      <c r="E224" s="10" t="s">
         <v>679</v>
       </c>
-      <c r="E224" s="10" t="s">
+      <c r="F224" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="G224" s="10" t="s">
         <v>680</v>
-      </c>
-[...4 lines deleted...]
-        <v>681</v>
       </c>
       <c r="H224" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I224" s="14">
         <v>280.2</v>
       </c>
     </row>
     <row r="225" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A225" s="17">
         <v>14</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="D225" s="9" t="s">
+        <v>681</v>
+      </c>
+      <c r="E225" s="10" t="s">
         <v>682</v>
       </c>
-      <c r="E225" s="10" t="s">
+      <c r="F225" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="G225" s="10" t="s">
         <v>683</v>
-      </c>
-[...4 lines deleted...]
-        <v>684</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I225" s="14">
         <v>414.72</v>
       </c>
     </row>
     <row r="226" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A226" s="17">
         <v>15</v>
       </c>
       <c r="B226" s="7"/>
       <c r="C226" s="8" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="D226" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="E226" s="10" t="s">
         <v>685</v>
       </c>
-      <c r="E226" s="10" t="s">
+      <c r="F226" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="G226" s="10" t="s">
         <v>686</v>
-      </c>
-[...4 lines deleted...]
-        <v>687</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I226" s="14">
         <v>1658.88</v>
       </c>
     </row>
     <row r="227" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A227" s="17">
         <v>16</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="D227" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="E227" s="10" t="s">
         <v>688</v>
       </c>
-      <c r="E227" s="10" t="s">
+      <c r="F227" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="G227" s="10" t="s">
         <v>689</v>
-      </c>
-[...4 lines deleted...]
-        <v>690</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I227" s="14">
         <v>3317.76</v>
       </c>
     </row>
     <row r="228" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A228" s="17">
         <v>17</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="D228" s="9" t="s">
         <v>691</v>
       </c>
-      <c r="D228" s="9" t="s">
+      <c r="E228" s="10" t="s">
         <v>692</v>
       </c>
-      <c r="E228" s="10" t="s">
+      <c r="F228" s="10" t="s">
         <v>693</v>
       </c>
-      <c r="F228" s="10" t="s">
+      <c r="G228" s="10" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I228" s="14">
         <v>227.03</v>
       </c>
     </row>
     <row r="229" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A229" s="17">
         <v>18</v>
       </c>
       <c r="B229" s="7"/>
       <c r="C229" s="8" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="D229" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="E229" s="10" t="s">
         <v>696</v>
       </c>
-      <c r="E229" s="10" t="s">
+      <c r="F229" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="G229" s="10" t="s">
         <v>697</v>
-      </c>
-[...4 lines deleted...]
-        <v>698</v>
       </c>
       <c r="H229" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I229" s="14">
         <v>336.24</v>
       </c>
     </row>
     <row r="230" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A230" s="17">
         <v>19</v>
       </c>
       <c r="B230" s="7"/>
       <c r="C230" s="8" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="D230" s="9" t="s">
+        <v>698</v>
+      </c>
+      <c r="E230" s="10" t="s">
         <v>699</v>
       </c>
-      <c r="E230" s="10" t="s">
+      <c r="F230" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="G230" s="10" t="s">
         <v>700</v>
-      </c>
-[...4 lines deleted...]
-        <v>701</v>
       </c>
       <c r="H230" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I230" s="14">
         <v>497.67</v>
       </c>
     </row>
     <row r="231" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A231" s="17">
         <v>20</v>
       </c>
       <c r="B231" s="7"/>
       <c r="C231" s="8" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="D231" s="9" t="s">
+        <v>701</v>
+      </c>
+      <c r="E231" s="10" t="s">
         <v>702</v>
       </c>
-      <c r="E231" s="10" t="s">
+      <c r="F231" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="G231" s="10" t="s">
         <v>703</v>
-      </c>
-[...4 lines deleted...]
-        <v>704</v>
       </c>
       <c r="H231" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I231" s="14">
         <v>1990.66</v>
       </c>
     </row>
     <row r="232" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A232" s="17">
         <v>21</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="D232" s="9" t="s">
+        <v>704</v>
+      </c>
+      <c r="E232" s="10" t="s">
         <v>705</v>
       </c>
-      <c r="E232" s="10" t="s">
+      <c r="F232" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="G232" s="10" t="s">
         <v>706</v>
-      </c>
-[...4 lines deleted...]
-        <v>707</v>
       </c>
       <c r="H232" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I232" s="14">
         <v>3881.32</v>
       </c>
     </row>
     <row r="233" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A233" s="17">
         <v>22</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="D233" s="9" t="s">
         <v>708</v>
       </c>
-      <c r="D233" s="9" t="s">
+      <c r="E233" s="10" t="s">
         <v>709</v>
       </c>
-      <c r="E233" s="10" t="s">
+      <c r="F233" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="G233" s="10" t="s">
         <v>710</v>
-      </c>
-[...4 lines deleted...]
-        <v>711</v>
       </c>
       <c r="H233" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I233" s="14">
         <v>189.19</v>
       </c>
     </row>
     <row r="234" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A234" s="17">
         <v>23</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="D234" s="9" t="s">
+        <v>711</v>
+      </c>
+      <c r="E234" s="10" t="s">
         <v>712</v>
       </c>
-      <c r="E234" s="10" t="s">
+      <c r="F234" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="G234" s="10" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="H234" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I234" s="14">
         <v>280.2</v>
       </c>
     </row>
     <row r="235" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A235" s="17">
         <v>24</v>
       </c>
       <c r="B235" s="7"/>
       <c r="C235" s="8" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="D235" s="9" t="s">
+        <v>714</v>
+      </c>
+      <c r="E235" s="10" t="s">
         <v>715</v>
       </c>
-      <c r="E235" s="10" t="s">
+      <c r="F235" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="G235" s="10" t="s">
         <v>716</v>
-      </c>
-[...4 lines deleted...]
-        <v>717</v>
       </c>
       <c r="H235" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I235" s="14">
         <v>414.72</v>
       </c>
     </row>
     <row r="236" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A236" s="17">
         <v>25</v>
       </c>
       <c r="B236" s="7"/>
       <c r="C236" s="8" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="D236" s="9" t="s">
+        <v>717</v>
+      </c>
+      <c r="E236" s="10" t="s">
         <v>718</v>
       </c>
-      <c r="E236" s="10" t="s">
+      <c r="F236" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="G236" s="10" t="s">
         <v>719</v>
-      </c>
-[...4 lines deleted...]
-        <v>720</v>
       </c>
       <c r="H236" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I236" s="14">
         <v>1658.88</v>
       </c>
     </row>
     <row r="237" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A237" s="17">
         <v>26</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="D237" s="9" t="s">
+        <v>720</v>
+      </c>
+      <c r="E237" s="10" t="s">
         <v>721</v>
       </c>
-      <c r="E237" s="10" t="s">
+      <c r="F237" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="G237" s="10" t="s">
         <v>722</v>
-      </c>
-[...4 lines deleted...]
-        <v>723</v>
       </c>
       <c r="H237" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I237" s="14">
         <v>3317.76</v>
       </c>
     </row>
     <row r="238" spans="1:9" outlineLevel="2">
       <c r="A238" s="19" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="B238" s="2"/>
       <c r="C238" s="2"/>
       <c r="D238" s="2"/>
       <c r="E238" s="2"/>
       <c r="F238" s="2"/>
       <c r="G238" s="2"/>
       <c r="H238" s="2"/>
       <c r="I238" s="12"/>
     </row>
     <row r="239" spans="1:9" outlineLevel="3">
       <c r="A239" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C239" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D239" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E239" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F239" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G239" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H239" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I239" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A240" s="17">
         <v>1</v>
       </c>
       <c r="B240" s="7"/>
       <c r="C240" s="8" t="s">
+        <v>724</v>
+      </c>
+      <c r="D240" s="9" t="s">
         <v>725</v>
       </c>
-      <c r="D240" s="9" t="s">
+      <c r="E240" s="10" t="s">
         <v>726</v>
       </c>
-      <c r="E240" s="10" t="s">
+      <c r="F240" s="10" t="s">
         <v>727</v>
       </c>
-      <c r="F240" s="10" t="s">
+      <c r="G240" s="10" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="H240" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I240" s="14">
         <v>214.31</v>
       </c>
     </row>
     <row r="241" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A241" s="17">
         <v>2</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D241" s="9" t="s">
+        <v>729</v>
+      </c>
+      <c r="E241" s="10" t="s">
         <v>730</v>
       </c>
-      <c r="E241" s="10" t="s">
+      <c r="F241" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="G241" s="10" t="s">
         <v>731</v>
-      </c>
-[...4 lines deleted...]
-        <v>732</v>
       </c>
       <c r="H241" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I241" s="14">
         <v>317.41</v>
       </c>
     </row>
     <row r="242" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A242" s="17">
         <v>3</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D242" s="9" t="s">
+        <v>732</v>
+      </c>
+      <c r="E242" s="10" t="s">
         <v>733</v>
       </c>
-      <c r="E242" s="10" t="s">
+      <c r="F242" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="G242" s="10" t="s">
         <v>734</v>
-      </c>
-[...4 lines deleted...]
-        <v>735</v>
       </c>
       <c r="H242" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I242" s="14">
         <v>469.8</v>
       </c>
     </row>
     <row r="243" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A243" s="17">
         <v>4</v>
       </c>
       <c r="B243" s="7"/>
       <c r="C243" s="8" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D243" s="9" t="s">
+        <v>735</v>
+      </c>
+      <c r="E243" s="10" t="s">
         <v>736</v>
       </c>
-      <c r="E243" s="10" t="s">
+      <c r="F243" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="G243" s="10" t="s">
         <v>737</v>
-      </c>
-[...4 lines deleted...]
-        <v>738</v>
       </c>
       <c r="H243" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I243" s="14">
         <v>1879.2</v>
       </c>
     </row>
     <row r="244" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A244" s="17">
         <v>5</v>
       </c>
       <c r="B244" s="7"/>
       <c r="C244" s="8" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="D244" s="9" t="s">
+        <v>738</v>
+      </c>
+      <c r="E244" s="10" t="s">
         <v>739</v>
       </c>
-      <c r="E244" s="10" t="s">
+      <c r="F244" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="G244" s="10" t="s">
         <v>740</v>
-      </c>
-[...4 lines deleted...]
-        <v>741</v>
       </c>
       <c r="H244" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I244" s="14">
         <v>3758.4</v>
       </c>
     </row>
-    <row r="245" spans="1:9" outlineLevel="3">
+    <row r="245" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A245" s="17">
         <v>6</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="8" t="s">
+        <v>741</v>
+      </c>
+      <c r="D245" s="9" t="s">
         <v>742</v>
       </c>
-      <c r="D245" s="9" t="s">
+      <c r="E245" s="10" t="s">
         <v>743</v>
       </c>
-      <c r="E245" s="10" t="s">
+      <c r="F245" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="G245" s="10" t="s">
         <v>744</v>
-      </c>
-[...4 lines deleted...]
-        <v>745</v>
       </c>
       <c r="H245" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I245" s="14">
         <v>146.18</v>
       </c>
     </row>
-    <row r="246" spans="1:9" outlineLevel="3">
+    <row r="246" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A246" s="17">
         <v>7</v>
       </c>
       <c r="B246" s="7"/>
       <c r="C246" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="D246" s="9" t="s">
         <v>746</v>
       </c>
-      <c r="D246" s="9" t="s">
+      <c r="E246" s="10" t="s">
         <v>747</v>
       </c>
-      <c r="E246" s="10" t="s">
+      <c r="F246" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="G246" s="10" t="s">
         <v>748</v>
-      </c>
-[...4 lines deleted...]
-        <v>749</v>
       </c>
       <c r="H246" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I246" s="14">
         <v>216.2</v>
       </c>
     </row>
-    <row r="247" spans="1:9" outlineLevel="3">
+    <row r="247" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A247" s="17">
         <v>8</v>
       </c>
       <c r="B247" s="7"/>
       <c r="C247" s="8" t="s">
+        <v>749</v>
+      </c>
+      <c r="D247" s="9" t="s">
         <v>750</v>
       </c>
-      <c r="D247" s="9" t="s">
+      <c r="E247" s="10" t="s">
         <v>751</v>
       </c>
-      <c r="E247" s="10" t="s">
+      <c r="F247" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="G247" s="10" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>753</v>
       </c>
       <c r="H247" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I247" s="14">
         <v>320.0</v>
       </c>
     </row>
     <row r="248" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A248" s="17">
         <v>9</v>
       </c>
       <c r="B248" s="7"/>
       <c r="C248" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="D248" s="9" t="s">
         <v>754</v>
       </c>
-      <c r="D248" s="9" t="s">
+      <c r="E248" s="10" t="s">
         <v>755</v>
       </c>
-      <c r="E248" s="10" t="s">
+      <c r="F248" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="G248" s="10" t="s">
         <v>756</v>
-      </c>
-[...4 lines deleted...]
-        <v>757</v>
       </c>
       <c r="H248" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I248" s="14">
         <v>1280.0</v>
       </c>
     </row>
     <row r="249" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A249" s="17">
         <v>10</v>
       </c>
       <c r="B249" s="7"/>
       <c r="C249" s="8" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="D249" s="9" t="s">
+        <v>757</v>
+      </c>
+      <c r="E249" s="10" t="s">
         <v>758</v>
       </c>
-      <c r="E249" s="10" t="s">
+      <c r="F249" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="G249" s="10" t="s">
         <v>759</v>
-      </c>
-[...4 lines deleted...]
-        <v>760</v>
       </c>
       <c r="H249" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I249" s="14">
         <v>2560.0</v>
       </c>
     </row>
-    <row r="250" spans="1:9" outlineLevel="3">
+    <row r="250" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A250" s="17">
         <v>11</v>
       </c>
       <c r="B250" s="7"/>
       <c r="C250" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="D250" s="9" t="s">
         <v>761</v>
       </c>
-      <c r="D250" s="9" t="s">
+      <c r="E250" s="10" t="s">
         <v>762</v>
       </c>
-      <c r="E250" s="10" t="s">
+      <c r="F250" s="10" t="s">
         <v>763</v>
       </c>
-      <c r="F250" s="10" t="s">
+      <c r="G250" s="10" t="s">
         <v>764</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
       <c r="H250" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I250" s="14">
         <v>214.31</v>
       </c>
     </row>
-    <row r="251" spans="1:9" outlineLevel="3">
+    <row r="251" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A251" s="17">
         <v>12</v>
       </c>
       <c r="B251" s="7"/>
       <c r="C251" s="8" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="D251" s="9" t="s">
+        <v>765</v>
+      </c>
+      <c r="E251" s="10" t="s">
         <v>766</v>
       </c>
-      <c r="E251" s="10" t="s">
+      <c r="F251" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="G251" s="10" t="s">
         <v>767</v>
-      </c>
-[...4 lines deleted...]
-        <v>768</v>
       </c>
       <c r="H251" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I251" s="14">
         <v>317.41</v>
       </c>
     </row>
-    <row r="252" spans="1:9" outlineLevel="3">
+    <row r="252" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A252" s="17">
         <v>13</v>
       </c>
       <c r="B252" s="7"/>
       <c r="C252" s="8" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="D252" s="9" t="s">
+        <v>768</v>
+      </c>
+      <c r="E252" s="10" t="s">
         <v>769</v>
       </c>
-      <c r="E252" s="10" t="s">
+      <c r="F252" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="G252" s="10" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>771</v>
       </c>
       <c r="H252" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I252" s="14">
         <v>469.8</v>
       </c>
     </row>
-    <row r="253" spans="1:9" outlineLevel="3">
+    <row r="253" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A253" s="17">
         <v>14</v>
       </c>
       <c r="B253" s="7"/>
       <c r="C253" s="8" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="D253" s="9" t="s">
+        <v>771</v>
+      </c>
+      <c r="E253" s="10" t="s">
         <v>772</v>
       </c>
-      <c r="E253" s="10" t="s">
+      <c r="F253" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="G253" s="10" t="s">
         <v>773</v>
-      </c>
-[...4 lines deleted...]
-        <v>774</v>
       </c>
       <c r="H253" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I253" s="14">
         <v>1879.2</v>
       </c>
     </row>
-    <row r="254" spans="1:9" outlineLevel="3">
+    <row r="254" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A254" s="17">
         <v>15</v>
       </c>
       <c r="B254" s="7"/>
       <c r="C254" s="8" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="D254" s="9" t="s">
+        <v>774</v>
+      </c>
+      <c r="E254" s="10" t="s">
         <v>775</v>
       </c>
-      <c r="E254" s="10" t="s">
+      <c r="F254" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="G254" s="10" t="s">
         <v>776</v>
-      </c>
-[...4 lines deleted...]
-        <v>777</v>
       </c>
       <c r="H254" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I254" s="14">
         <v>3758.4</v>
       </c>
     </row>
-    <row r="255" spans="1:9" outlineLevel="3">
+    <row r="255" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A255" s="17">
         <v>16</v>
       </c>
       <c r="B255" s="7"/>
       <c r="C255" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="D255" s="9" t="s">
         <v>778</v>
       </c>
-      <c r="D255" s="9" t="s">
+      <c r="E255" s="10" t="s">
         <v>779</v>
       </c>
-      <c r="E255" s="10" t="s">
+      <c r="F255" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="G255" s="10" t="s">
         <v>780</v>
-      </c>
-[...4 lines deleted...]
-        <v>781</v>
       </c>
       <c r="H255" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I255" s="14">
         <v>146.18</v>
       </c>
     </row>
-    <row r="256" spans="1:9" outlineLevel="3">
+    <row r="256" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A256" s="17">
         <v>17</v>
       </c>
       <c r="B256" s="7"/>
       <c r="C256" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="D256" s="9" t="s">
         <v>782</v>
       </c>
-      <c r="D256" s="9" t="s">
+      <c r="E256" s="10" t="s">
         <v>783</v>
       </c>
-      <c r="E256" s="10" t="s">
+      <c r="F256" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="G256" s="10" t="s">
         <v>784</v>
-      </c>
-[...4 lines deleted...]
-        <v>785</v>
       </c>
       <c r="H256" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I256" s="14">
         <v>216.2</v>
       </c>
     </row>
-    <row r="257" spans="1:9" outlineLevel="3">
+    <row r="257" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A257" s="17">
         <v>18</v>
       </c>
       <c r="B257" s="7"/>
       <c r="C257" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="D257" s="9" t="s">
         <v>786</v>
       </c>
-      <c r="D257" s="9" t="s">
+      <c r="E257" s="10" t="s">
         <v>787</v>
       </c>
-      <c r="E257" s="10" t="s">
+      <c r="F257" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="G257" s="10" t="s">
         <v>788</v>
-      </c>
-[...4 lines deleted...]
-        <v>789</v>
       </c>
       <c r="H257" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I257" s="14">
         <v>320.0</v>
       </c>
     </row>
     <row r="258" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A258" s="17">
         <v>19</v>
       </c>
       <c r="B258" s="7"/>
       <c r="C258" s="8" t="s">
+        <v>789</v>
+      </c>
+      <c r="D258" s="9" t="s">
         <v>790</v>
       </c>
-      <c r="D258" s="9" t="s">
+      <c r="E258" s="10" t="s">
         <v>791</v>
       </c>
-      <c r="E258" s="10" t="s">
+      <c r="F258" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="G258" s="10" t="s">
         <v>792</v>
-      </c>
-[...4 lines deleted...]
-        <v>793</v>
       </c>
       <c r="H258" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I258" s="14">
         <v>1280.0</v>
       </c>
     </row>
     <row r="259" spans="1:9" customHeight="1" ht="40" outlineLevel="3">
       <c r="A259" s="17">
         <v>20</v>
       </c>
       <c r="B259" s="7"/>
       <c r="C259" s="8" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="D259" s="9" t="s">
+        <v>793</v>
+      </c>
+      <c r="E259" s="10" t="s">
         <v>794</v>
       </c>
-      <c r="E259" s="10" t="s">
+      <c r="F259" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="G259" s="10" t="s">
         <v>795</v>
-      </c>
-[...4 lines deleted...]
-        <v>796</v>
       </c>
       <c r="H259" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I259" s="14">
         <v>2560.0</v>
       </c>
     </row>
     <row r="260" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A260" s="17">
         <v>21</v>
       </c>
       <c r="B260" s="7"/>
       <c r="C260" s="8" t="s">
+        <v>796</v>
+      </c>
+      <c r="D260" s="9" t="s">
         <v>797</v>
       </c>
-      <c r="D260" s="9" t="s">
+      <c r="E260" s="10" t="s">
         <v>798</v>
       </c>
-      <c r="E260" s="10" t="s">
+      <c r="F260" s="10" t="s">
         <v>799</v>
       </c>
-      <c r="F260" s="10" t="s">
+      <c r="G260" s="10" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
       <c r="H260" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I260" s="14">
         <v>428.62</v>
       </c>
     </row>
     <row r="261" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A261" s="17">
         <v>22</v>
       </c>
       <c r="B261" s="7"/>
       <c r="C261" s="8" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="D261" s="9" t="s">
+        <v>801</v>
+      </c>
+      <c r="E261" s="10" t="s">
         <v>802</v>
       </c>
-      <c r="E261" s="10" t="s">
+      <c r="F261" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="G261" s="10" t="s">
         <v>803</v>
-      </c>
-[...4 lines deleted...]
-        <v>804</v>
       </c>
       <c r="H261" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I261" s="14">
         <v>634.82</v>
       </c>
     </row>
     <row r="262" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A262" s="17">
         <v>23</v>
       </c>
       <c r="B262" s="7"/>
       <c r="C262" s="8" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="D262" s="9" t="s">
+        <v>804</v>
+      </c>
+      <c r="E262" s="10" t="s">
         <v>805</v>
       </c>
-      <c r="E262" s="10" t="s">
+      <c r="F262" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="G262" s="10" t="s">
         <v>806</v>
-      </c>
-[...4 lines deleted...]
-        <v>807</v>
       </c>
       <c r="H262" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I262" s="14">
         <v>939.6</v>
       </c>
     </row>
     <row r="263" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A263" s="17">
         <v>24</v>
       </c>
       <c r="B263" s="7"/>
       <c r="C263" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="D263" s="9" t="s">
         <v>808</v>
       </c>
-      <c r="D263" s="9" t="s">
+      <c r="E263" s="10" t="s">
         <v>809</v>
       </c>
-      <c r="E263" s="10" t="s">
+      <c r="F263" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="G263" s="10" t="s">
         <v>810</v>
-      </c>
-[...4 lines deleted...]
-        <v>811</v>
       </c>
       <c r="H263" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I263" s="14">
         <v>292.36</v>
       </c>
     </row>
     <row r="264" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A264" s="17">
         <v>25</v>
       </c>
       <c r="B264" s="7"/>
       <c r="C264" s="8" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="D264" s="9" t="s">
+        <v>811</v>
+      </c>
+      <c r="E264" s="10" t="s">
         <v>812</v>
       </c>
-      <c r="E264" s="10" t="s">
+      <c r="F264" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="G264" s="10" t="s">
         <v>813</v>
-      </c>
-[...4 lines deleted...]
-        <v>814</v>
       </c>
       <c r="H264" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I264" s="14">
         <v>432.4</v>
       </c>
     </row>
     <row r="265" spans="1:9" customHeight="1" ht="26" outlineLevel="3">
       <c r="A265" s="17">
         <v>26</v>
       </c>
       <c r="B265" s="7"/>
       <c r="C265" s="8" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="D265" s="9" t="s">
+        <v>814</v>
+      </c>
+      <c r="E265" s="10" t="s">
         <v>815</v>
       </c>
-      <c r="E265" s="10" t="s">
+      <c r="F265" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="G265" s="10" t="s">
         <v>816</v>
-      </c>
-[...4 lines deleted...]
-        <v>817</v>
       </c>
       <c r="H265" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I265" s="14">
         <v>640.0</v>
       </c>
     </row>
     <row r="266" spans="1:9" outlineLevel="1">
       <c r="A266" s="18" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="B266" s="2"/>
       <c r="C266" s="2"/>
       <c r="D266" s="2"/>
       <c r="E266" s="2"/>
       <c r="F266" s="2"/>
       <c r="G266" s="2"/>
       <c r="H266" s="2"/>
       <c r="I266" s="12"/>
     </row>
     <row r="267" spans="1:9" outlineLevel="2">
       <c r="A267" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C267" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D267" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E267" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F267" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G267" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H267" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I267" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9" outlineLevel="2">
       <c r="A268" s="17">
         <v>1</v>
       </c>
       <c r="B268" s="7"/>
       <c r="C268" s="8" t="s">
+        <v>818</v>
+      </c>
+      <c r="D268" s="9" t="s">
         <v>819</v>
       </c>
-      <c r="D268" s="9" t="s">
+      <c r="E268" s="10" t="s">
         <v>820</v>
       </c>
-      <c r="E268" s="10" t="s">
+      <c r="F268" s="10" t="s">
         <v>821</v>
       </c>
-      <c r="F268" s="10" t="s">
+      <c r="G268" s="10" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
       <c r="H268" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I268" s="14">
         <v>334.0</v>
       </c>
     </row>
     <row r="269" spans="1:9" outlineLevel="2">
       <c r="A269" s="17">
         <v>2</v>
       </c>
       <c r="B269" s="7"/>
       <c r="C269" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D269" s="9" t="s">
+        <v>823</v>
+      </c>
+      <c r="E269" s="10" t="s">
         <v>824</v>
       </c>
-      <c r="E269" s="10" t="s">
+      <c r="F269" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G269" s="10" t="s">
         <v>825</v>
-      </c>
-[...4 lines deleted...]
-        <v>826</v>
       </c>
       <c r="H269" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I269" s="14">
         <v>494.5</v>
       </c>
     </row>
     <row r="270" spans="1:9" outlineLevel="2">
       <c r="A270" s="17">
         <v>3</v>
       </c>
       <c r="B270" s="7"/>
       <c r="C270" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D270" s="9" t="s">
+        <v>826</v>
+      </c>
+      <c r="E270" s="10" t="s">
         <v>827</v>
       </c>
-      <c r="E270" s="10" t="s">
+      <c r="F270" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G270" s="10" t="s">
         <v>828</v>
-      </c>
-[...4 lines deleted...]
-        <v>829</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I270" s="14">
         <v>732.2</v>
       </c>
     </row>
     <row r="271" spans="1:9" outlineLevel="2">
       <c r="A271" s="17">
         <v>4</v>
       </c>
       <c r="B271" s="7"/>
       <c r="C271" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D271" s="9" t="s">
+        <v>829</v>
+      </c>
+      <c r="E271" s="10" t="s">
         <v>830</v>
       </c>
-      <c r="E271" s="10" t="s">
+      <c r="F271" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G271" s="10" t="s">
         <v>831</v>
-      </c>
-[...4 lines deleted...]
-        <v>832</v>
       </c>
       <c r="H271" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I271" s="14">
         <v>1436.2</v>
       </c>
     </row>
     <row r="272" spans="1:9" outlineLevel="2">
       <c r="A272" s="17">
         <v>5</v>
       </c>
       <c r="B272" s="7"/>
       <c r="C272" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D272" s="9" t="s">
+        <v>832</v>
+      </c>
+      <c r="E272" s="10" t="s">
         <v>833</v>
       </c>
-      <c r="E272" s="10" t="s">
+      <c r="F272" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G272" s="10" t="s">
         <v>834</v>
-      </c>
-[...4 lines deleted...]
-        <v>835</v>
       </c>
       <c r="H272" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I272" s="14">
         <v>2013.5</v>
       </c>
     </row>
     <row r="273" spans="1:9" outlineLevel="2">
       <c r="A273" s="17">
         <v>6</v>
       </c>
       <c r="B273" s="7"/>
       <c r="C273" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D273" s="9" t="s">
+        <v>835</v>
+      </c>
+      <c r="E273" s="10" t="s">
         <v>836</v>
       </c>
-      <c r="E273" s="10" t="s">
+      <c r="F273" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G273" s="10" t="s">
         <v>837</v>
-      </c>
-[...4 lines deleted...]
-        <v>838</v>
       </c>
       <c r="H273" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I273" s="14">
         <v>3266.6</v>
       </c>
     </row>
     <row r="274" spans="1:9" outlineLevel="2">
       <c r="A274" s="17">
         <v>7</v>
       </c>
       <c r="B274" s="7"/>
       <c r="C274" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D274" s="9" t="s">
+        <v>838</v>
+      </c>
+      <c r="E274" s="10" t="s">
         <v>839</v>
       </c>
-      <c r="E274" s="10" t="s">
+      <c r="F274" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G274" s="10" t="s">
         <v>840</v>
-      </c>
-[...4 lines deleted...]
-        <v>841</v>
       </c>
       <c r="H274" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I274" s="14">
         <v>6152.7</v>
       </c>
     </row>
     <row r="275" spans="1:9" outlineLevel="2">
       <c r="A275" s="17">
         <v>8</v>
       </c>
       <c r="B275" s="7"/>
       <c r="C275" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D275" s="9" t="s">
+        <v>841</v>
+      </c>
+      <c r="E275" s="10" t="s">
         <v>842</v>
       </c>
-      <c r="E275" s="10" t="s">
+      <c r="F275" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G275" s="10" t="s">
         <v>843</v>
-      </c>
-[...4 lines deleted...]
-        <v>844</v>
       </c>
       <c r="H275" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I275" s="14">
         <v>334.0</v>
       </c>
     </row>
     <row r="276" spans="1:9" outlineLevel="2">
       <c r="A276" s="17">
         <v>9</v>
       </c>
       <c r="B276" s="7"/>
       <c r="C276" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D276" s="9" t="s">
+        <v>844</v>
+      </c>
+      <c r="E276" s="10" t="s">
         <v>845</v>
       </c>
-      <c r="E276" s="10" t="s">
+      <c r="F276" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G276" s="10" t="s">
         <v>846</v>
-      </c>
-[...4 lines deleted...]
-        <v>847</v>
       </c>
       <c r="H276" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I276" s="14">
         <v>494.5</v>
       </c>
     </row>
     <row r="277" spans="1:9" outlineLevel="2">
       <c r="A277" s="17">
         <v>10</v>
       </c>
       <c r="B277" s="7"/>
       <c r="C277" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D277" s="9" t="s">
+        <v>847</v>
+      </c>
+      <c r="E277" s="10" t="s">
         <v>848</v>
       </c>
-      <c r="E277" s="10" t="s">
+      <c r="F277" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G277" s="10" t="s">
         <v>849</v>
-      </c>
-[...4 lines deleted...]
-        <v>850</v>
       </c>
       <c r="H277" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I277" s="14">
         <v>732.2</v>
       </c>
     </row>
     <row r="278" spans="1:9" outlineLevel="2">
       <c r="A278" s="17">
         <v>11</v>
       </c>
       <c r="B278" s="7"/>
       <c r="C278" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D278" s="9" t="s">
+        <v>850</v>
+      </c>
+      <c r="E278" s="10" t="s">
         <v>851</v>
       </c>
-      <c r="E278" s="10" t="s">
+      <c r="F278" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G278" s="10" t="s">
         <v>852</v>
-      </c>
-[...4 lines deleted...]
-        <v>853</v>
       </c>
       <c r="H278" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I278" s="14">
         <v>1436.2</v>
       </c>
     </row>
     <row r="279" spans="1:9" outlineLevel="2">
       <c r="A279" s="17">
         <v>12</v>
       </c>
       <c r="B279" s="7"/>
       <c r="C279" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D279" s="9" t="s">
+        <v>853</v>
+      </c>
+      <c r="E279" s="10" t="s">
         <v>854</v>
       </c>
-      <c r="E279" s="10" t="s">
+      <c r="F279" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G279" s="10" t="s">
         <v>855</v>
-      </c>
-[...4 lines deleted...]
-        <v>856</v>
       </c>
       <c r="H279" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I279" s="14">
         <v>2013.5</v>
       </c>
     </row>
     <row r="280" spans="1:9" outlineLevel="2">
       <c r="A280" s="17">
         <v>13</v>
       </c>
       <c r="B280" s="7"/>
       <c r="C280" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D280" s="9" t="s">
+        <v>856</v>
+      </c>
+      <c r="E280" s="10" t="s">
         <v>857</v>
       </c>
-      <c r="E280" s="10" t="s">
+      <c r="F280" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G280" s="10" t="s">
         <v>858</v>
-      </c>
-[...4 lines deleted...]
-        <v>859</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I280" s="14">
         <v>3266.6</v>
       </c>
     </row>
     <row r="281" spans="1:9" outlineLevel="2">
       <c r="A281" s="17">
         <v>14</v>
       </c>
       <c r="B281" s="7"/>
       <c r="C281" s="8" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="D281" s="9" t="s">
+        <v>859</v>
+      </c>
+      <c r="E281" s="10" t="s">
         <v>860</v>
       </c>
-      <c r="E281" s="10" t="s">
+      <c r="F281" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="G281" s="10" t="s">
         <v>861</v>
-      </c>
-[...4 lines deleted...]
-        <v>862</v>
       </c>
       <c r="H281" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I281" s="14">
         <v>6152.7</v>
       </c>
     </row>
     <row r="282" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A282" s="17">
         <v>15</v>
       </c>
       <c r="B282" s="7"/>
       <c r="C282" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="D282" s="9" t="s">
         <v>863</v>
       </c>
-      <c r="D282" s="9" t="s">
+      <c r="E282" s="10" t="s">
         <v>864</v>
       </c>
-      <c r="E282" s="10" t="s">
+      <c r="F282" s="10" t="s">
         <v>865</v>
       </c>
-      <c r="F282" s="10" t="s">
+      <c r="G282" s="10" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="H282" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I282" s="14">
         <v>282.6</v>
       </c>
     </row>
     <row r="283" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A283" s="17">
         <v>16</v>
       </c>
       <c r="B283" s="7"/>
       <c r="C283" s="8" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D283" s="9" t="s">
+        <v>867</v>
+      </c>
+      <c r="E283" s="10" t="s">
         <v>868</v>
       </c>
-      <c r="E283" s="10" t="s">
+      <c r="F283" s="10" t="s">
+        <v>865</v>
+      </c>
+      <c r="G283" s="10" t="s">
         <v>869</v>
-      </c>
-[...4 lines deleted...]
-        <v>870</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I283" s="14">
         <v>418.5</v>
       </c>
     </row>
     <row r="284" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A284" s="17">
         <v>17</v>
       </c>
       <c r="B284" s="7"/>
       <c r="C284" s="8" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D284" s="9" t="s">
+        <v>870</v>
+      </c>
+      <c r="E284" s="10" t="s">
         <v>871</v>
       </c>
-      <c r="E284" s="10" t="s">
+      <c r="F284" s="10" t="s">
+        <v>865</v>
+      </c>
+      <c r="G284" s="10" t="s">
         <v>872</v>
-      </c>
-[...4 lines deleted...]
-        <v>873</v>
       </c>
       <c r="H284" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I284" s="14">
         <v>618.0</v>
       </c>
     </row>
     <row r="285" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A285" s="17">
         <v>18</v>
       </c>
       <c r="B285" s="7"/>
       <c r="C285" s="8" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D285" s="11"/>
       <c r="E285" s="10" t="s">
+        <v>873</v>
+      </c>
+      <c r="F285" s="10" t="s">
+        <v>865</v>
+      </c>
+      <c r="G285" s="10" t="s">
         <v>874</v>
-      </c>
-[...4 lines deleted...]
-        <v>875</v>
       </c>
       <c r="H285" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I285" s="14">
         <v>282.6</v>
       </c>
     </row>
     <row r="286" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A286" s="17">
         <v>19</v>
       </c>
       <c r="B286" s="7"/>
       <c r="C286" s="8" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D286" s="11"/>
       <c r="E286" s="10" t="s">
+        <v>875</v>
+      </c>
+      <c r="F286" s="10" t="s">
+        <v>865</v>
+      </c>
+      <c r="G286" s="10" t="s">
         <v>876</v>
-      </c>
-[...4 lines deleted...]
-        <v>877</v>
       </c>
       <c r="H286" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I286" s="14">
         <v>418.5</v>
       </c>
     </row>
     <row r="287" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A287" s="17">
         <v>20</v>
       </c>
       <c r="B287" s="7"/>
       <c r="C287" s="8" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="D287" s="9"/>
       <c r="E287" s="10" t="s">
+        <v>877</v>
+      </c>
+      <c r="F287" s="10" t="s">
+        <v>865</v>
+      </c>
+      <c r="G287" s="10" t="s">
         <v>878</v>
-      </c>
-[...4 lines deleted...]
-        <v>879</v>
       </c>
       <c r="H287" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I287" s="14">
         <v>618.0</v>
       </c>
     </row>
     <row r="288" spans="1:9" outlineLevel="2">
       <c r="A288" s="17">
         <v>21</v>
       </c>
       <c r="B288" s="7"/>
       <c r="C288" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="D288" s="9" t="s">
         <v>880</v>
       </c>
-      <c r="D288" s="9" t="s">
+      <c r="E288" s="10" t="s">
         <v>881</v>
       </c>
-      <c r="E288" s="10" t="s">
+      <c r="F288" s="10" t="s">
         <v>882</v>
       </c>
-      <c r="F288" s="10" t="s">
+      <c r="G288" s="10" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="H288" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I288" s="14">
         <v>334.0</v>
       </c>
     </row>
     <row r="289" spans="1:9" outlineLevel="2">
       <c r="A289" s="17">
         <v>22</v>
       </c>
       <c r="B289" s="7"/>
       <c r="C289" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D289" s="9" t="s">
+        <v>884</v>
+      </c>
+      <c r="E289" s="10" t="s">
         <v>885</v>
       </c>
-      <c r="E289" s="10" t="s">
+      <c r="F289" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G289" s="10" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>887</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I289" s="14">
         <v>494.5</v>
       </c>
     </row>
     <row r="290" spans="1:9" outlineLevel="2">
       <c r="A290" s="17">
         <v>23</v>
       </c>
       <c r="B290" s="7"/>
       <c r="C290" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D290" s="9" t="s">
+        <v>887</v>
+      </c>
+      <c r="E290" s="10" t="s">
         <v>888</v>
       </c>
-      <c r="E290" s="10" t="s">
+      <c r="F290" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G290" s="10" t="s">
         <v>889</v>
-      </c>
-[...4 lines deleted...]
-        <v>890</v>
       </c>
       <c r="H290" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I290" s="14">
         <v>732.2</v>
       </c>
     </row>
     <row r="291" spans="1:9" outlineLevel="2">
       <c r="A291" s="17">
         <v>24</v>
       </c>
       <c r="B291" s="7"/>
       <c r="C291" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D291" s="9" t="s">
+        <v>890</v>
+      </c>
+      <c r="E291" s="10" t="s">
         <v>891</v>
       </c>
-      <c r="E291" s="10" t="s">
+      <c r="F291" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G291" s="10" t="s">
         <v>892</v>
-      </c>
-[...4 lines deleted...]
-        <v>893</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I291" s="14">
         <v>1436.2</v>
       </c>
     </row>
     <row r="292" spans="1:9" outlineLevel="2">
       <c r="A292" s="17">
         <v>25</v>
       </c>
       <c r="B292" s="7"/>
       <c r="C292" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D292" s="9" t="s">
+        <v>893</v>
+      </c>
+      <c r="E292" s="10" t="s">
         <v>894</v>
       </c>
-      <c r="E292" s="10" t="s">
+      <c r="F292" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G292" s="10" t="s">
         <v>895</v>
-      </c>
-[...4 lines deleted...]
-        <v>896</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I292" s="14">
         <v>2013.5</v>
       </c>
     </row>
     <row r="293" spans="1:9" outlineLevel="2">
       <c r="A293" s="17">
         <v>26</v>
       </c>
       <c r="B293" s="7"/>
       <c r="C293" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D293" s="9" t="s">
+        <v>896</v>
+      </c>
+      <c r="E293" s="10" t="s">
         <v>897</v>
       </c>
-      <c r="E293" s="10" t="s">
+      <c r="F293" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G293" s="10" t="s">
         <v>898</v>
-      </c>
-[...4 lines deleted...]
-        <v>899</v>
       </c>
       <c r="H293" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I293" s="14">
         <v>3266.6</v>
       </c>
     </row>
     <row r="294" spans="1:9" outlineLevel="2">
       <c r="A294" s="17">
         <v>27</v>
       </c>
       <c r="B294" s="7"/>
       <c r="C294" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D294" s="9" t="s">
+        <v>899</v>
+      </c>
+      <c r="E294" s="10" t="s">
         <v>900</v>
       </c>
-      <c r="E294" s="10" t="s">
+      <c r="F294" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G294" s="10" t="s">
         <v>901</v>
-      </c>
-[...4 lines deleted...]
-        <v>902</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I294" s="14">
         <v>6152.7</v>
       </c>
     </row>
     <row r="295" spans="1:9" outlineLevel="2">
       <c r="A295" s="17">
         <v>28</v>
       </c>
       <c r="B295" s="7"/>
       <c r="C295" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D295" s="9" t="s">
+        <v>902</v>
+      </c>
+      <c r="E295" s="10" t="s">
         <v>903</v>
       </c>
-      <c r="E295" s="10" t="s">
+      <c r="F295" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G295" s="10" t="s">
         <v>904</v>
-      </c>
-[...4 lines deleted...]
-        <v>905</v>
       </c>
       <c r="H295" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I295" s="14">
         <v>334.0</v>
       </c>
     </row>
     <row r="296" spans="1:9" outlineLevel="2">
       <c r="A296" s="17">
         <v>29</v>
       </c>
       <c r="B296" s="7"/>
       <c r="C296" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D296" s="9" t="s">
+        <v>905</v>
+      </c>
+      <c r="E296" s="10" t="s">
         <v>906</v>
       </c>
-      <c r="E296" s="10" t="s">
+      <c r="F296" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G296" s="10" t="s">
         <v>907</v>
-      </c>
-[...4 lines deleted...]
-        <v>908</v>
       </c>
       <c r="H296" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I296" s="14">
         <v>494.5</v>
       </c>
     </row>
     <row r="297" spans="1:9" outlineLevel="2">
       <c r="A297" s="17">
         <v>30</v>
       </c>
       <c r="B297" s="7"/>
       <c r="C297" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D297" s="9" t="s">
+        <v>908</v>
+      </c>
+      <c r="E297" s="10" t="s">
         <v>909</v>
       </c>
-      <c r="E297" s="10" t="s">
+      <c r="F297" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G297" s="10" t="s">
         <v>910</v>
-      </c>
-[...4 lines deleted...]
-        <v>911</v>
       </c>
       <c r="H297" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I297" s="14">
         <v>732.2</v>
       </c>
     </row>
     <row r="298" spans="1:9" outlineLevel="2">
       <c r="A298" s="17">
         <v>31</v>
       </c>
       <c r="B298" s="7"/>
       <c r="C298" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D298" s="9" t="s">
+        <v>911</v>
+      </c>
+      <c r="E298" s="10" t="s">
         <v>912</v>
       </c>
-      <c r="E298" s="10" t="s">
+      <c r="F298" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G298" s="10" t="s">
         <v>913</v>
-      </c>
-[...4 lines deleted...]
-        <v>914</v>
       </c>
       <c r="H298" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I298" s="14">
         <v>1436.2</v>
       </c>
     </row>
     <row r="299" spans="1:9" outlineLevel="2">
       <c r="A299" s="17">
         <v>32</v>
       </c>
       <c r="B299" s="7"/>
       <c r="C299" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D299" s="9" t="s">
+        <v>914</v>
+      </c>
+      <c r="E299" s="10" t="s">
         <v>915</v>
       </c>
-      <c r="E299" s="10" t="s">
+      <c r="F299" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G299" s="10" t="s">
         <v>916</v>
-      </c>
-[...4 lines deleted...]
-        <v>917</v>
       </c>
       <c r="H299" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I299" s="14">
         <v>2013.5</v>
       </c>
     </row>
     <row r="300" spans="1:9" outlineLevel="2">
       <c r="A300" s="17">
         <v>33</v>
       </c>
       <c r="B300" s="7"/>
       <c r="C300" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D300" s="9" t="s">
+        <v>917</v>
+      </c>
+      <c r="E300" s="10" t="s">
         <v>918</v>
       </c>
-      <c r="E300" s="10" t="s">
+      <c r="F300" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G300" s="10" t="s">
         <v>919</v>
-      </c>
-[...4 lines deleted...]
-        <v>920</v>
       </c>
       <c r="H300" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I300" s="14">
         <v>3266.6</v>
       </c>
     </row>
     <row r="301" spans="1:9" outlineLevel="2">
       <c r="A301" s="17">
         <v>34</v>
       </c>
       <c r="B301" s="7"/>
       <c r="C301" s="8" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="D301" s="9" t="s">
+        <v>920</v>
+      </c>
+      <c r="E301" s="10" t="s">
         <v>921</v>
       </c>
-      <c r="E301" s="10" t="s">
+      <c r="F301" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="G301" s="10" t="s">
         <v>922</v>
-      </c>
-[...4 lines deleted...]
-        <v>923</v>
       </c>
       <c r="H301" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I301" s="14">
         <v>6152.7</v>
       </c>
     </row>
     <row r="302" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A302" s="17">
         <v>35</v>
       </c>
       <c r="B302" s="7"/>
       <c r="C302" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="D302" s="9" t="s">
         <v>924</v>
       </c>
-      <c r="D302" s="9" t="s">
+      <c r="E302" s="10" t="s">
         <v>925</v>
       </c>
-      <c r="E302" s="10" t="s">
+      <c r="F302" s="10" t="s">
         <v>926</v>
       </c>
-      <c r="F302" s="10" t="s">
+      <c r="G302" s="10" t="s">
         <v>927</v>
-      </c>
-[...1 lines deleted...]
-        <v>928</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I302" s="14">
         <v>282.6</v>
       </c>
     </row>
     <row r="303" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A303" s="17">
         <v>36</v>
       </c>
       <c r="B303" s="7"/>
       <c r="C303" s="8" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D303" s="9" t="s">
+        <v>928</v>
+      </c>
+      <c r="E303" s="10" t="s">
         <v>929</v>
       </c>
-      <c r="E303" s="10" t="s">
+      <c r="F303" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="G303" s="10" t="s">
         <v>930</v>
-      </c>
-[...4 lines deleted...]
-        <v>931</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I303" s="14">
         <v>418.5</v>
       </c>
     </row>
     <row r="304" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A304" s="17">
         <v>37</v>
       </c>
       <c r="B304" s="7"/>
       <c r="C304" s="8" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D304" s="9" t="s">
+        <v>931</v>
+      </c>
+      <c r="E304" s="10" t="s">
         <v>932</v>
       </c>
-      <c r="E304" s="10" t="s">
+      <c r="F304" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="G304" s="10" t="s">
         <v>933</v>
-      </c>
-[...4 lines deleted...]
-        <v>934</v>
       </c>
       <c r="H304" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I304" s="14">
         <v>618.0</v>
       </c>
     </row>
     <row r="305" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A305" s="17">
         <v>38</v>
       </c>
       <c r="B305" s="7"/>
       <c r="C305" s="8" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D305" s="11"/>
       <c r="E305" s="10" t="s">
+        <v>934</v>
+      </c>
+      <c r="F305" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="G305" s="10" t="s">
         <v>935</v>
-      </c>
-[...4 lines deleted...]
-        <v>936</v>
       </c>
       <c r="H305" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I305" s="14">
         <v>282.6</v>
       </c>
     </row>
     <row r="306" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A306" s="17">
         <v>39</v>
       </c>
       <c r="B306" s="7"/>
       <c r="C306" s="8" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D306" s="11"/>
       <c r="E306" s="10" t="s">
+        <v>936</v>
+      </c>
+      <c r="F306" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="G306" s="10" t="s">
         <v>937</v>
-      </c>
-[...4 lines deleted...]
-        <v>938</v>
       </c>
       <c r="H306" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I306" s="14">
         <v>418.5</v>
       </c>
     </row>
     <row r="307" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A307" s="17">
         <v>40</v>
       </c>
       <c r="B307" s="7"/>
       <c r="C307" s="8" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D307" s="9"/>
       <c r="E307" s="10" t="s">
+        <v>938</v>
+      </c>
+      <c r="F307" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="G307" s="10" t="s">
         <v>939</v>
-      </c>
-[...4 lines deleted...]
-        <v>940</v>
       </c>
       <c r="H307" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I307" s="14">
         <v>618.0</v>
       </c>
     </row>
     <row r="308" spans="1:9" outlineLevel="2">
       <c r="A308" s="17">
         <v>41</v>
       </c>
       <c r="B308" s="7"/>
       <c r="C308" s="8" t="s">
+        <v>940</v>
+      </c>
+      <c r="D308" s="9" t="s">
         <v>941</v>
       </c>
-      <c r="D308" s="9" t="s">
+      <c r="E308" s="10" t="s">
         <v>942</v>
       </c>
-      <c r="E308" s="10" t="s">
+      <c r="F308" s="10" t="s">
         <v>943</v>
       </c>
-      <c r="F308" s="10" t="s">
+      <c r="G308" s="10" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
       <c r="H308" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I308" s="14">
         <v>267.6</v>
       </c>
     </row>
     <row r="309" spans="1:9" outlineLevel="2">
       <c r="A309" s="17">
         <v>42</v>
       </c>
       <c r="B309" s="7"/>
       <c r="C309" s="8" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D309" s="9" t="s">
+        <v>945</v>
+      </c>
+      <c r="E309" s="10" t="s">
         <v>946</v>
       </c>
-      <c r="E309" s="10" t="s">
+      <c r="F309" s="10" t="s">
+        <v>943</v>
+      </c>
+      <c r="G309" s="10" t="s">
         <v>947</v>
-      </c>
-[...4 lines deleted...]
-        <v>948</v>
       </c>
       <c r="H309" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I309" s="14">
         <v>535.05</v>
       </c>
     </row>
     <row r="310" spans="1:9" outlineLevel="2">
       <c r="A310" s="17">
         <v>43</v>
       </c>
       <c r="B310" s="7"/>
       <c r="C310" s="8" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D310" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="E310" s="10" t="s">
         <v>949</v>
       </c>
-      <c r="E310" s="10" t="s">
+      <c r="F310" s="10" t="s">
+        <v>943</v>
+      </c>
+      <c r="G310" s="10" t="s">
         <v>950</v>
-      </c>
-[...4 lines deleted...]
-        <v>951</v>
       </c>
       <c r="H310" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I310" s="14">
         <v>967.3</v>
       </c>
     </row>
     <row r="311" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A311" s="17">
         <v>44</v>
       </c>
       <c r="B311" s="7"/>
       <c r="C311" s="8" t="s">
+        <v>951</v>
+      </c>
+      <c r="D311" s="9" t="s">
         <v>952</v>
       </c>
-      <c r="D311" s="9" t="s">
+      <c r="E311" s="10" t="s">
         <v>953</v>
       </c>
-      <c r="E311" s="10" t="s">
+      <c r="F311" s="10" t="s">
         <v>954</v>
       </c>
-      <c r="F311" s="10" t="s">
+      <c r="G311" s="10" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
       <c r="H311" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I311" s="14">
         <v>173.9</v>
       </c>
     </row>
     <row r="312" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A312" s="17">
         <v>45</v>
       </c>
       <c r="B312" s="7"/>
       <c r="C312" s="8" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="D312" s="9" t="s">
+        <v>956</v>
+      </c>
+      <c r="E312" s="10" t="s">
         <v>957</v>
       </c>
-      <c r="E312" s="10" t="s">
+      <c r="F312" s="10" t="s">
+        <v>954</v>
+      </c>
+      <c r="G312" s="10" t="s">
         <v>958</v>
-      </c>
-[...4 lines deleted...]
-        <v>959</v>
       </c>
       <c r="H312" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I312" s="14">
         <v>347.8</v>
       </c>
     </row>
     <row r="313" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A313" s="17">
         <v>46</v>
       </c>
       <c r="B313" s="7"/>
       <c r="C313" s="8" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="D313" s="9" t="s">
+        <v>959</v>
+      </c>
+      <c r="E313" s="10" t="s">
         <v>960</v>
       </c>
-      <c r="E313" s="10" t="s">
+      <c r="F313" s="10" t="s">
+        <v>954</v>
+      </c>
+      <c r="G313" s="10" t="s">
         <v>961</v>
-      </c>
-[...4 lines deleted...]
-        <v>962</v>
       </c>
       <c r="H313" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I313" s="14">
         <v>628.65</v>
       </c>
     </row>
     <row r="314" spans="1:9" outlineLevel="1">
       <c r="A314" s="18" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="B314" s="2"/>
       <c r="C314" s="2"/>
       <c r="D314" s="2"/>
       <c r="E314" s="2"/>
       <c r="F314" s="2"/>
       <c r="G314" s="2"/>
       <c r="H314" s="2"/>
       <c r="I314" s="12"/>
     </row>
     <row r="315" spans="1:9" outlineLevel="2">
       <c r="A315" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B315" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C315" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D315" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E315" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F315" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G315" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H315" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I315" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9" outlineLevel="2">
       <c r="A316" s="17">
         <v>1</v>
       </c>
       <c r="B316" s="7"/>
       <c r="C316" s="8" t="s">
+        <v>963</v>
+      </c>
+      <c r="D316" s="9" t="s">
         <v>964</v>
       </c>
-      <c r="D316" s="9" t="s">
+      <c r="E316" s="10" t="s">
         <v>965</v>
       </c>
-      <c r="E316" s="10" t="s">
+      <c r="F316" s="10" t="s">
         <v>966</v>
       </c>
-      <c r="F316" s="10" t="s">
+      <c r="G316" s="10" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="H316" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I316" s="14">
         <v>153.67</v>
       </c>
     </row>
     <row r="317" spans="1:9" outlineLevel="2">
       <c r="A317" s="17">
         <v>2</v>
       </c>
       <c r="B317" s="7"/>
       <c r="C317" s="8" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="D317" s="9" t="s">
+        <v>968</v>
+      </c>
+      <c r="E317" s="10" t="s">
         <v>969</v>
       </c>
-      <c r="E317" s="10" t="s">
+      <c r="F317" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="G317" s="10" t="s">
         <v>970</v>
-      </c>
-[...4 lines deleted...]
-        <v>971</v>
       </c>
       <c r="H317" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I317" s="14">
         <v>275.88</v>
       </c>
     </row>
     <row r="318" spans="1:9" outlineLevel="2">
       <c r="A318" s="17">
         <v>3</v>
       </c>
       <c r="B318" s="7"/>
       <c r="C318" s="8" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="D318" s="9" t="s">
+        <v>971</v>
+      </c>
+      <c r="E318" s="10" t="s">
         <v>972</v>
       </c>
-      <c r="E318" s="10" t="s">
+      <c r="F318" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="G318" s="10" t="s">
         <v>973</v>
-      </c>
-[...4 lines deleted...]
-        <v>974</v>
       </c>
       <c r="H318" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I318" s="14">
         <v>444.07</v>
       </c>
     </row>
     <row r="319" spans="1:9" outlineLevel="2">
       <c r="A319" s="17">
         <v>4</v>
       </c>
       <c r="B319" s="7"/>
       <c r="C319" s="8" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="D319" s="9" t="s">
+        <v>974</v>
+      </c>
+      <c r="E319" s="10" t="s">
         <v>975</v>
       </c>
-      <c r="E319" s="10" t="s">
+      <c r="F319" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="G319" s="10" t="s">
         <v>976</v>
-      </c>
-[...4 lines deleted...]
-        <v>977</v>
       </c>
       <c r="H319" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I319" s="14">
         <v>793.76</v>
       </c>
     </row>
     <row r="320" spans="1:9" outlineLevel="2">
       <c r="A320" s="17">
         <v>5</v>
       </c>
       <c r="B320" s="7"/>
       <c r="C320" s="8" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="D320" s="9" t="s">
+        <v>977</v>
+      </c>
+      <c r="E320" s="10" t="s">
         <v>978</v>
       </c>
-      <c r="E320" s="10" t="s">
+      <c r="F320" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="G320" s="10" t="s">
         <v>979</v>
-      </c>
-[...4 lines deleted...]
-        <v>980</v>
       </c>
       <c r="H320" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I320" s="14">
         <v>1370.93</v>
       </c>
     </row>
     <row r="321" spans="1:9" outlineLevel="2">
       <c r="A321" s="17">
         <v>6</v>
       </c>
       <c r="B321" s="7"/>
       <c r="C321" s="8" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="D321" s="9" t="s">
+        <v>980</v>
+      </c>
+      <c r="E321" s="10" t="s">
         <v>981</v>
       </c>
-      <c r="E321" s="10" t="s">
+      <c r="F321" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="G321" s="10" t="s">
         <v>982</v>
-      </c>
-[...4 lines deleted...]
-        <v>983</v>
       </c>
       <c r="H321" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I321" s="14">
         <v>5300.9</v>
       </c>
     </row>
     <row r="322" spans="1:9" outlineLevel="2">
       <c r="A322" s="17">
         <v>7</v>
       </c>
       <c r="B322" s="7"/>
       <c r="C322" s="8" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="D322" s="9" t="s">
+        <v>983</v>
+      </c>
+      <c r="E322" s="10" t="s">
         <v>984</v>
       </c>
-      <c r="E322" s="10" t="s">
+      <c r="F322" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="G322" s="10" t="s">
         <v>985</v>
-      </c>
-[...4 lines deleted...]
-        <v>986</v>
       </c>
       <c r="H322" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I322" s="14">
         <v>21203.6</v>
       </c>
     </row>
     <row r="323" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A323" s="17">
         <v>8</v>
       </c>
       <c r="B323" s="7"/>
       <c r="C323" s="8" t="s">
+        <v>986</v>
+      </c>
+      <c r="D323" s="9" t="s">
         <v>987</v>
       </c>
-      <c r="D323" s="9" t="s">
+      <c r="E323" s="10" t="s">
         <v>988</v>
       </c>
-      <c r="E323" s="10" t="s">
+      <c r="F323" s="10" t="s">
         <v>989</v>
       </c>
-      <c r="F323" s="10" t="s">
+      <c r="G323" s="10" t="s">
         <v>990</v>
       </c>
-      <c r="G323" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H323" s="7" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="I323" s="14">
         <v>188.08</v>
       </c>
     </row>
     <row r="324" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A324" s="17">
         <v>9</v>
       </c>
       <c r="B324" s="7"/>
       <c r="C324" s="8" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="D324" s="9" t="s">
+        <v>991</v>
+      </c>
+      <c r="E324" s="10" t="s">
         <v>992</v>
       </c>
-      <c r="E324" s="10" t="s">
+      <c r="F324" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="G324" s="10" t="s">
         <v>993</v>
       </c>
-      <c r="F324" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H324" s="7" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="I324" s="14">
         <v>289.77</v>
       </c>
     </row>
     <row r="325" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A325" s="17">
         <v>10</v>
       </c>
       <c r="B325" s="7"/>
       <c r="C325" s="8" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="D325" s="9" t="s">
+        <v>994</v>
+      </c>
+      <c r="E325" s="10" t="s">
         <v>995</v>
       </c>
-      <c r="E325" s="10" t="s">
+      <c r="F325" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="G325" s="10" t="s">
         <v>996</v>
-      </c>
-[...4 lines deleted...]
-        <v>997</v>
       </c>
       <c r="H325" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I325" s="14">
         <v>600.29</v>
       </c>
     </row>
     <row r="326" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A326" s="17">
         <v>11</v>
       </c>
       <c r="B326" s="7"/>
       <c r="C326" s="8" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="D326" s="9" t="s">
+        <v>997</v>
+      </c>
+      <c r="E326" s="10" t="s">
         <v>998</v>
       </c>
-      <c r="E326" s="10" t="s">
+      <c r="F326" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="G326" s="10" t="s">
         <v>999</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="H326" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I326" s="14">
         <v>889.11</v>
       </c>
     </row>
     <row r="327" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A327" s="17">
         <v>12</v>
       </c>
       <c r="B327" s="7"/>
       <c r="C327" s="8" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="D327" s="9" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E327" s="10" t="s">
         <v>1001</v>
       </c>
-      <c r="E327" s="10" t="s">
+      <c r="F327" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="G327" s="10" t="s">
         <v>1002</v>
-      </c>
-[...4 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="H327" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I327" s="14">
         <v>1316.36</v>
       </c>
     </row>
     <row r="328" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A328" s="17">
         <v>13</v>
       </c>
       <c r="B328" s="7"/>
       <c r="C328" s="8" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="D328" s="9" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E328" s="10" t="s">
         <v>1004</v>
       </c>
-      <c r="E328" s="10" t="s">
+      <c r="F328" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="G328" s="10" t="s">
         <v>1005</v>
-      </c>
-[...4 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="H328" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I328" s="14">
         <v>6475.32</v>
       </c>
     </row>
     <row r="329" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A329" s="17">
         <v>14</v>
       </c>
       <c r="B329" s="7"/>
       <c r="C329" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D329" s="9" t="s">
         <v>1007</v>
       </c>
-      <c r="D329" s="9" t="s">
+      <c r="E329" s="10" t="s">
         <v>1008</v>
       </c>
-      <c r="E329" s="10" t="s">
+      <c r="F329" s="10" t="s">
         <v>1009</v>
       </c>
-      <c r="F329" s="10" t="s">
+      <c r="G329" s="10" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="H329" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I329" s="14">
         <v>350.0</v>
       </c>
     </row>
     <row r="330" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A330" s="17">
         <v>15</v>
       </c>
       <c r="B330" s="7"/>
       <c r="C330" s="8" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="D330" s="9" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E330" s="10" t="s">
         <v>1012</v>
       </c>
-      <c r="E330" s="10" t="s">
+      <c r="F330" s="10" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G330" s="10" t="s">
         <v>1013</v>
-      </c>
-[...4 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="H330" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I330" s="14">
         <v>1500.0</v>
       </c>
     </row>
     <row r="331" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A331" s="17">
         <v>16</v>
       </c>
       <c r="B331" s="7"/>
       <c r="C331" s="8" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="D331" s="9" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E331" s="10" t="s">
         <v>1015</v>
       </c>
-      <c r="E331" s="10" t="s">
+      <c r="F331" s="10" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G331" s="10" t="s">
         <v>1016</v>
-      </c>
-[...4 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="H331" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I331" s="14">
         <v>2800.0</v>
       </c>
     </row>
     <row r="332" spans="1:9" outlineLevel="2">
       <c r="A332" s="17">
         <v>17</v>
       </c>
       <c r="B332" s="7"/>
       <c r="C332" s="8" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D332" s="9" t="s">
         <v>1018</v>
       </c>
-      <c r="D332" s="9" t="s">
+      <c r="E332" s="10" t="s">
         <v>1019</v>
       </c>
-      <c r="E332" s="10" t="s">
+      <c r="F332" s="10" t="s">
         <v>1020</v>
       </c>
-      <c r="F332" s="10" t="s">
+      <c r="G332" s="10" t="s">
         <v>1021</v>
-      </c>
-[...1 lines deleted...]
-        <v>1022</v>
       </c>
       <c r="H332" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I332" s="14">
         <v>119.19</v>
       </c>
     </row>
     <row r="333" spans="1:9" outlineLevel="2">
       <c r="A333" s="17">
         <v>18</v>
       </c>
       <c r="B333" s="7"/>
       <c r="C333" s="8" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="D333" s="9" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E333" s="10" t="s">
         <v>1023</v>
       </c>
-      <c r="E333" s="10" t="s">
+      <c r="F333" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G333" s="10" t="s">
         <v>1024</v>
-      </c>
-[...4 lines deleted...]
-        <v>1025</v>
       </c>
       <c r="H333" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I333" s="14">
         <v>157.18</v>
       </c>
     </row>
     <row r="334" spans="1:9" outlineLevel="2">
       <c r="A334" s="17">
         <v>19</v>
       </c>
       <c r="B334" s="7"/>
       <c r="C334" s="8" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="D334" s="9" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E334" s="10" t="s">
         <v>1026</v>
       </c>
-      <c r="E334" s="10" t="s">
+      <c r="F334" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G334" s="10" t="s">
         <v>1027</v>
-      </c>
-[...4 lines deleted...]
-        <v>1028</v>
       </c>
       <c r="H334" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I334" s="14">
         <v>326.34</v>
       </c>
     </row>
     <row r="335" spans="1:9" outlineLevel="2">
       <c r="A335" s="17">
         <v>20</v>
       </c>
       <c r="B335" s="7"/>
       <c r="C335" s="8" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="D335" s="9" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E335" s="10" t="s">
         <v>1029</v>
       </c>
-      <c r="E335" s="10" t="s">
+      <c r="F335" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G335" s="10" t="s">
         <v>1030</v>
-      </c>
-[...4 lines deleted...]
-        <v>1031</v>
       </c>
       <c r="H335" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I335" s="14">
         <v>482.19</v>
       </c>
     </row>
     <row r="336" spans="1:9" outlineLevel="2">
       <c r="A336" s="17">
         <v>21</v>
       </c>
       <c r="B336" s="7"/>
       <c r="C336" s="8" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="D336" s="9" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E336" s="10" t="s">
         <v>1032</v>
       </c>
-      <c r="E336" s="10" t="s">
+      <c r="F336" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G336" s="10" t="s">
         <v>1033</v>
-      </c>
-[...4 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="H336" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I336" s="14">
         <v>713.9</v>
       </c>
     </row>
     <row r="337" spans="1:9" outlineLevel="2">
       <c r="A337" s="17">
         <v>22</v>
       </c>
       <c r="B337" s="7"/>
       <c r="C337" s="8" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="D337" s="9" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E337" s="10" t="s">
         <v>1035</v>
       </c>
-      <c r="E337" s="10" t="s">
+      <c r="F337" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G337" s="10" t="s">
         <v>1036</v>
-      </c>
-[...4 lines deleted...]
-        <v>1037</v>
       </c>
       <c r="H337" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I337" s="14">
         <v>3472.7</v>
       </c>
     </row>
     <row r="338" spans="1:9" outlineLevel="2">
       <c r="A338" s="17">
         <v>23</v>
       </c>
       <c r="B338" s="7"/>
       <c r="C338" s="8" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="D338" s="9" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E338" s="10" t="s">
         <v>1038</v>
       </c>
-      <c r="E338" s="10" t="s">
+      <c r="F338" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G338" s="10" t="s">
         <v>1039</v>
-      </c>
-[...4 lines deleted...]
-        <v>1040</v>
       </c>
       <c r="H338" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I338" s="14">
         <v>5999.18</v>
       </c>
     </row>
     <row r="339" spans="1:9" outlineLevel="2">
       <c r="A339" s="17">
         <v>24</v>
       </c>
       <c r="B339" s="7"/>
       <c r="C339" s="8" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="D339" s="9" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E339" s="10" t="s">
         <v>1041</v>
       </c>
-      <c r="E339" s="10" t="s">
+      <c r="F339" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G339" s="10" t="s">
         <v>1042</v>
-      </c>
-[...4 lines deleted...]
-        <v>1043</v>
       </c>
       <c r="H339" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I339" s="14">
         <v>11998.36</v>
       </c>
     </row>
     <row r="340" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A340" s="17">
         <v>25</v>
       </c>
       <c r="B340" s="7"/>
       <c r="C340" s="8" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D340" s="9" t="s">
         <v>1044</v>
       </c>
-      <c r="D340" s="9" t="s">
+      <c r="E340" s="10" t="s">
         <v>1045</v>
       </c>
-      <c r="E340" s="10" t="s">
+      <c r="F340" s="10" t="s">
         <v>1046</v>
       </c>
-      <c r="F340" s="10" t="s">
+      <c r="G340" s="10" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="H340" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I340" s="14">
         <v>220.22</v>
       </c>
     </row>
     <row r="341" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A341" s="17">
         <v>26</v>
       </c>
       <c r="B341" s="7"/>
       <c r="C341" s="8" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="D341" s="9" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E341" s="10" t="s">
         <v>1049</v>
       </c>
-      <c r="E341" s="10" t="s">
+      <c r="F341" s="10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G341" s="10" t="s">
         <v>1050</v>
-      </c>
-[...4 lines deleted...]
-        <v>1051</v>
       </c>
       <c r="H341" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I341" s="14">
         <v>326.22</v>
       </c>
     </row>
     <row r="342" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A342" s="17">
         <v>27</v>
       </c>
       <c r="B342" s="7"/>
       <c r="C342" s="8" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="D342" s="9" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E342" s="10" t="s">
         <v>1052</v>
       </c>
-      <c r="E342" s="10" t="s">
+      <c r="F342" s="10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G342" s="10" t="s">
         <v>1053</v>
-      </c>
-[...4 lines deleted...]
-        <v>1054</v>
       </c>
       <c r="H342" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I342" s="14">
         <v>482.79</v>
       </c>
     </row>
     <row r="343" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A343" s="17">
         <v>28</v>
       </c>
       <c r="B343" s="7"/>
       <c r="C343" s="8" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="D343" s="9" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E343" s="10" t="s">
         <v>1055</v>
       </c>
-      <c r="E343" s="10" t="s">
+      <c r="F343" s="10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G343" s="10" t="s">
         <v>1056</v>
-      </c>
-[...4 lines deleted...]
-        <v>1057</v>
       </c>
       <c r="H343" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I343" s="14">
         <v>2317.15</v>
       </c>
     </row>
     <row r="344" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A344" s="17">
         <v>29</v>
       </c>
       <c r="B344" s="7"/>
       <c r="C344" s="8" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="D344" s="9" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E344" s="10" t="s">
         <v>1058</v>
       </c>
-      <c r="E344" s="10" t="s">
+      <c r="F344" s="10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G344" s="10" t="s">
         <v>1059</v>
-      </c>
-[...4 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="H344" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I344" s="14">
         <v>4057.13</v>
       </c>
     </row>
     <row r="345" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A345" s="17">
         <v>30</v>
       </c>
       <c r="B345" s="7"/>
       <c r="C345" s="8" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="D345" s="9" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E345" s="10" t="s">
         <v>1061</v>
       </c>
-      <c r="E345" s="10" t="s">
+      <c r="F345" s="10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G345" s="10" t="s">
         <v>1062</v>
-      </c>
-[...4 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="H345" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I345" s="14">
         <v>8114.14</v>
       </c>
     </row>
     <row r="346" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A346" s="17">
         <v>31</v>
       </c>
       <c r="B346" s="7"/>
       <c r="C346" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D346" s="9" t="s">
         <v>1064</v>
       </c>
-      <c r="D346" s="9" t="s">
+      <c r="E346" s="10" t="s">
         <v>1065</v>
       </c>
-      <c r="E346" s="10" t="s">
+      <c r="F346" s="10" t="s">
         <v>1066</v>
       </c>
-      <c r="F346" s="10" t="s">
+      <c r="G346" s="10" t="s">
         <v>1067</v>
-      </c>
-[...1 lines deleted...]
-        <v>1068</v>
       </c>
       <c r="H346" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I346" s="14">
         <v>103.82</v>
       </c>
     </row>
     <row r="347" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A347" s="17">
         <v>32</v>
       </c>
       <c r="B347" s="7"/>
       <c r="C347" s="8" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="D347" s="9" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E347" s="10" t="s">
         <v>1069</v>
       </c>
-      <c r="E347" s="10" t="s">
+      <c r="F347" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G347" s="10" t="s">
         <v>1070</v>
-      </c>
-[...4 lines deleted...]
-        <v>1071</v>
       </c>
       <c r="H347" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I347" s="14">
         <v>159.85</v>
       </c>
     </row>
     <row r="348" spans="1:9" outlineLevel="2">
       <c r="A348" s="17">
         <v>33</v>
       </c>
       <c r="B348" s="7"/>
       <c r="C348" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D348" s="9" t="s">
         <v>1072</v>
       </c>
-      <c r="D348" s="9" t="s">
+      <c r="E348" s="10" t="s">
         <v>1073</v>
       </c>
-      <c r="E348" s="10" t="s">
+      <c r="F348" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G348" s="10" t="s">
         <v>1074</v>
-      </c>
-[...4 lines deleted...]
-        <v>1075</v>
       </c>
       <c r="H348" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I348" s="14">
         <v>331.18</v>
       </c>
     </row>
     <row r="349" spans="1:9" outlineLevel="2">
       <c r="A349" s="17">
         <v>34</v>
       </c>
       <c r="B349" s="7"/>
       <c r="C349" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D349" s="9" t="s">
         <v>1076</v>
       </c>
-      <c r="D349" s="9" t="s">
+      <c r="E349" s="10" t="s">
         <v>1077</v>
       </c>
-      <c r="E349" s="10" t="s">
+      <c r="F349" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G349" s="10" t="s">
         <v>1078</v>
-      </c>
-[...4 lines deleted...]
-        <v>1079</v>
       </c>
       <c r="H349" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I349" s="14">
         <v>490.42</v>
       </c>
     </row>
     <row r="350" spans="1:9" outlineLevel="2">
       <c r="A350" s="17">
         <v>35</v>
       </c>
       <c r="B350" s="7"/>
       <c r="C350" s="8" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D350" s="9" t="s">
         <v>1080</v>
       </c>
-      <c r="D350" s="9" t="s">
+      <c r="E350" s="10" t="s">
         <v>1081</v>
       </c>
-      <c r="E350" s="10" t="s">
+      <c r="F350" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G350" s="10" t="s">
         <v>1082</v>
-      </c>
-[...4 lines deleted...]
-        <v>1083</v>
       </c>
       <c r="H350" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I350" s="14">
         <v>726.0</v>
       </c>
     </row>
     <row r="351" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A351" s="17">
         <v>36</v>
       </c>
       <c r="B351" s="7"/>
       <c r="C351" s="8" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D351" s="9" t="s">
         <v>1084</v>
       </c>
-      <c r="D351" s="9" t="s">
+      <c r="E351" s="10" t="s">
         <v>1085</v>
       </c>
-      <c r="E351" s="10" t="s">
+      <c r="F351" s="10" t="s">
         <v>1086</v>
       </c>
-      <c r="F351" s="10" t="s">
+      <c r="G351" s="10" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
       <c r="H351" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I351" s="14">
         <v>251.8</v>
       </c>
     </row>
     <row r="352" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A352" s="17">
         <v>37</v>
       </c>
       <c r="B352" s="7"/>
       <c r="C352" s="8" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D352" s="9" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E352" s="10" t="s">
         <v>1089</v>
       </c>
-      <c r="E352" s="10" t="s">
+      <c r="F352" s="10" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G352" s="10" t="s">
         <v>1090</v>
-      </c>
-[...4 lines deleted...]
-        <v>1091</v>
       </c>
       <c r="H352" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I352" s="14">
         <v>387.86</v>
       </c>
     </row>
     <row r="353" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A353" s="17">
         <v>38</v>
       </c>
       <c r="B353" s="7"/>
       <c r="C353" s="8" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D353" s="9" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E353" s="10" t="s">
         <v>1092</v>
       </c>
-      <c r="E353" s="10" t="s">
+      <c r="F353" s="10" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G353" s="10" t="s">
         <v>1093</v>
-      </c>
-[...4 lines deleted...]
-        <v>1094</v>
       </c>
       <c r="H353" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I353" s="14">
         <v>803.88</v>
       </c>
     </row>
     <row r="354" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A354" s="17">
         <v>39</v>
       </c>
       <c r="B354" s="7"/>
       <c r="C354" s="8" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D354" s="9" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E354" s="10" t="s">
         <v>1095</v>
       </c>
-      <c r="E354" s="10" t="s">
+      <c r="F354" s="10" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G354" s="10" t="s">
         <v>1096</v>
-      </c>
-[...4 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="H354" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I354" s="14">
         <v>1190.2</v>
       </c>
     </row>
     <row r="355" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A355" s="17">
         <v>40</v>
       </c>
       <c r="B355" s="7"/>
       <c r="C355" s="8" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D355" s="9" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E355" s="10" t="s">
         <v>1098</v>
       </c>
-      <c r="E355" s="10" t="s">
+      <c r="F355" s="10" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G355" s="10" t="s">
         <v>1099</v>
-      </c>
-[...4 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="H355" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I355" s="14">
         <v>1762.2</v>
       </c>
     </row>
     <row r="356" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A356" s="17">
         <v>41</v>
       </c>
       <c r="B356" s="7"/>
       <c r="C356" s="8" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D356" s="9" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E356" s="10" t="s">
         <v>1101</v>
       </c>
-      <c r="E356" s="10" t="s">
+      <c r="F356" s="10" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G356" s="10" t="s">
         <v>1102</v>
-      </c>
-[...4 lines deleted...]
-        <v>1103</v>
       </c>
       <c r="H356" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I356" s="14">
         <v>8723.0</v>
       </c>
     </row>
     <row r="357" spans="1:9" outlineLevel="2">
       <c r="A357" s="17">
         <v>42</v>
       </c>
       <c r="B357" s="7"/>
       <c r="C357" s="8" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D357" s="9" t="s">
         <v>1104</v>
       </c>
-      <c r="D357" s="9" t="s">
+      <c r="E357" s="10" t="s">
         <v>1105</v>
       </c>
-      <c r="E357" s="10" t="s">
+      <c r="F357" s="10" t="s">
         <v>1106</v>
       </c>
-      <c r="F357" s="10" t="s">
+      <c r="G357" s="10" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="H357" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I357" s="14">
         <v>164.56</v>
       </c>
     </row>
     <row r="358" spans="1:9" outlineLevel="2">
       <c r="A358" s="17">
         <v>43</v>
       </c>
       <c r="B358" s="7"/>
       <c r="C358" s="8" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="D358" s="9" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E358" s="10" t="s">
         <v>1109</v>
       </c>
-      <c r="E358" s="10" t="s">
+      <c r="F358" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G358" s="10" t="s">
         <v>1110</v>
-      </c>
-[...4 lines deleted...]
-        <v>1111</v>
       </c>
       <c r="H358" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I358" s="14">
         <v>290.4</v>
       </c>
     </row>
     <row r="359" spans="1:9" outlineLevel="2">
       <c r="A359" s="17">
         <v>44</v>
       </c>
       <c r="B359" s="7"/>
       <c r="C359" s="8" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="D359" s="9" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E359" s="10" t="s">
         <v>1112</v>
       </c>
-      <c r="E359" s="10" t="s">
+      <c r="F359" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G359" s="10" t="s">
         <v>1113</v>
-      </c>
-[...4 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="H359" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I359" s="14">
         <v>504.21</v>
       </c>
     </row>
     <row r="360" spans="1:9" outlineLevel="2">
       <c r="A360" s="17">
         <v>45</v>
       </c>
       <c r="B360" s="7"/>
       <c r="C360" s="8" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="D360" s="9" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E360" s="10" t="s">
         <v>1115</v>
       </c>
-      <c r="E360" s="10" t="s">
+      <c r="F360" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G360" s="10" t="s">
         <v>1116</v>
-      </c>
-[...4 lines deleted...]
-        <v>1117</v>
       </c>
       <c r="H360" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I360" s="14">
         <v>665.75</v>
       </c>
     </row>
     <row r="361" spans="1:9" outlineLevel="2">
       <c r="A361" s="17">
         <v>46</v>
       </c>
       <c r="B361" s="7"/>
       <c r="C361" s="8" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="D361" s="9" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E361" s="10" t="s">
         <v>1118</v>
       </c>
-      <c r="E361" s="10" t="s">
+      <c r="F361" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G361" s="10" t="s">
         <v>1119</v>
-      </c>
-[...4 lines deleted...]
-        <v>1120</v>
       </c>
       <c r="H361" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I361" s="14">
         <v>1380.01</v>
       </c>
     </row>
     <row r="362" spans="1:9" outlineLevel="2">
       <c r="A362" s="17">
         <v>47</v>
       </c>
       <c r="B362" s="7"/>
       <c r="C362" s="8" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="D362" s="9" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E362" s="10" t="s">
         <v>1121</v>
       </c>
-      <c r="E362" s="10" t="s">
+      <c r="F362" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G362" s="10" t="s">
         <v>1122</v>
-      </c>
-[...4 lines deleted...]
-        <v>1123</v>
       </c>
       <c r="H362" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I362" s="14">
         <v>2043.09</v>
       </c>
     </row>
     <row r="363" spans="1:9" outlineLevel="2">
       <c r="A363" s="17">
         <v>48</v>
       </c>
       <c r="B363" s="7"/>
       <c r="C363" s="8" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="D363" s="9" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E363" s="10" t="s">
         <v>1124</v>
       </c>
-      <c r="E363" s="10" t="s">
+      <c r="F363" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G363" s="10" t="s">
         <v>1125</v>
-      </c>
-[...4 lines deleted...]
-        <v>1126</v>
       </c>
       <c r="H363" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I363" s="14">
         <v>3025.0</v>
       </c>
     </row>
     <row r="364" spans="1:9" outlineLevel="2">
       <c r="A364" s="17">
         <v>49</v>
       </c>
       <c r="B364" s="7"/>
       <c r="C364" s="8" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="D364" s="9" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E364" s="10" t="s">
         <v>1127</v>
       </c>
-      <c r="E364" s="10" t="s">
+      <c r="F364" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G364" s="10" t="s">
         <v>1128</v>
-      </c>
-[...4 lines deleted...]
-        <v>1129</v>
       </c>
       <c r="H364" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I364" s="14">
         <v>15028.2</v>
       </c>
     </row>
     <row r="365" spans="1:9" outlineLevel="2">
       <c r="A365" s="17">
         <v>50</v>
       </c>
       <c r="B365" s="7"/>
       <c r="C365" s="8" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D365" s="9" t="s">
         <v>1130</v>
       </c>
-      <c r="D365" s="9" t="s">
+      <c r="E365" s="10" t="s">
         <v>1131</v>
       </c>
-      <c r="E365" s="10" t="s">
+      <c r="F365" s="10" t="s">
         <v>1132</v>
       </c>
-      <c r="F365" s="10" t="s">
+      <c r="G365" s="10" t="s">
         <v>1133</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
       <c r="H365" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I365" s="14">
         <v>153.67</v>
       </c>
     </row>
     <row r="366" spans="1:9" outlineLevel="2">
       <c r="A366" s="17">
         <v>51</v>
       </c>
       <c r="B366" s="7"/>
       <c r="C366" s="8" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="D366" s="9" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E366" s="10" t="s">
         <v>1135</v>
       </c>
-      <c r="E366" s="10" t="s">
+      <c r="F366" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G366" s="10" t="s">
         <v>1136</v>
-      </c>
-[...4 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="H366" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I366" s="14">
         <v>275.88</v>
       </c>
     </row>
     <row r="367" spans="1:9" outlineLevel="2">
       <c r="A367" s="17">
         <v>52</v>
       </c>
       <c r="B367" s="7"/>
       <c r="C367" s="8" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="D367" s="9" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E367" s="10" t="s">
         <v>1138</v>
       </c>
-      <c r="E367" s="10" t="s">
+      <c r="F367" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G367" s="10" t="s">
         <v>1139</v>
-      </c>
-[...4 lines deleted...]
-        <v>1140</v>
       </c>
       <c r="H367" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I367" s="14">
         <v>444.07</v>
       </c>
     </row>
     <row r="368" spans="1:9" outlineLevel="2">
       <c r="A368" s="17">
         <v>53</v>
       </c>
       <c r="B368" s="7"/>
       <c r="C368" s="8" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="D368" s="9" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E368" s="10" t="s">
         <v>1141</v>
       </c>
-      <c r="E368" s="10" t="s">
+      <c r="F368" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G368" s="10" t="s">
         <v>1142</v>
-      </c>
-[...4 lines deleted...]
-        <v>1143</v>
       </c>
       <c r="H368" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I368" s="14">
         <v>793.76</v>
       </c>
     </row>
     <row r="369" spans="1:9" outlineLevel="2">
       <c r="A369" s="17">
         <v>54</v>
       </c>
       <c r="B369" s="7"/>
       <c r="C369" s="8" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="D369" s="9" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E369" s="10" t="s">
         <v>1144</v>
       </c>
-      <c r="E369" s="10" t="s">
+      <c r="F369" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G369" s="10" t="s">
         <v>1145</v>
-      </c>
-[...4 lines deleted...]
-        <v>1146</v>
       </c>
       <c r="H369" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I369" s="14">
         <v>1370.93</v>
       </c>
     </row>
     <row r="370" spans="1:9" outlineLevel="2">
       <c r="A370" s="17">
         <v>55</v>
       </c>
       <c r="B370" s="7"/>
       <c r="C370" s="8" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="D370" s="9" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E370" s="10" t="s">
         <v>1147</v>
       </c>
-      <c r="E370" s="10" t="s">
+      <c r="F370" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G370" s="10" t="s">
         <v>1148</v>
-      </c>
-[...4 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="H370" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I370" s="14">
         <v>5300.9</v>
       </c>
     </row>
     <row r="371" spans="1:9" outlineLevel="2">
       <c r="A371" s="17">
         <v>56</v>
       </c>
       <c r="B371" s="7"/>
       <c r="C371" s="8" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="D371" s="9" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E371" s="10" t="s">
         <v>1150</v>
       </c>
-      <c r="E371" s="10" t="s">
+      <c r="F371" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G371" s="10" t="s">
         <v>1151</v>
-      </c>
-[...4 lines deleted...]
-        <v>1152</v>
       </c>
       <c r="H371" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I371" s="14">
         <v>21203.6</v>
       </c>
     </row>
     <row r="372" spans="1:9" outlineLevel="2">
       <c r="A372" s="17">
         <v>57</v>
       </c>
       <c r="B372" s="7"/>
       <c r="C372" s="8" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D372" s="9" t="s">
         <v>1153</v>
       </c>
-      <c r="D372" s="9" t="s">
+      <c r="E372" s="10" t="s">
         <v>1154</v>
       </c>
-      <c r="E372" s="10" t="s">
+      <c r="F372" s="10" t="s">
         <v>1155</v>
       </c>
-      <c r="F372" s="10" t="s">
+      <c r="G372" s="10" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
       <c r="H372" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I372" s="14">
         <v>125.7</v>
       </c>
     </row>
     <row r="373" spans="1:9" outlineLevel="2">
       <c r="A373" s="17">
         <v>58</v>
       </c>
       <c r="B373" s="7"/>
       <c r="C373" s="8" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="D373" s="9" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E373" s="10" t="s">
         <v>1158</v>
       </c>
-      <c r="E373" s="10" t="s">
+      <c r="F373" s="10" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G373" s="10" t="s">
         <v>1159</v>
-      </c>
-[...4 lines deleted...]
-        <v>1160</v>
       </c>
       <c r="H373" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I373" s="14">
         <v>198.22</v>
       </c>
     </row>
     <row r="374" spans="1:9" outlineLevel="2">
       <c r="A374" s="17">
         <v>59</v>
       </c>
       <c r="B374" s="7"/>
       <c r="C374" s="8" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="D374" s="9" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E374" s="10" t="s">
         <v>1161</v>
       </c>
-      <c r="E374" s="10" t="s">
+      <c r="F374" s="10" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G374" s="10" t="s">
         <v>1162</v>
-      </c>
-[...4 lines deleted...]
-        <v>1163</v>
       </c>
       <c r="H374" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I374" s="14">
         <v>292.9</v>
       </c>
     </row>
     <row r="375" spans="1:9" outlineLevel="2">
       <c r="A375" s="17">
         <v>60</v>
       </c>
       <c r="B375" s="7"/>
       <c r="C375" s="8" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="D375" s="9" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E375" s="10" t="s">
         <v>1164</v>
       </c>
-      <c r="E375" s="10" t="s">
+      <c r="F375" s="10" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G375" s="10" t="s">
         <v>1165</v>
       </c>
-      <c r="F375" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H375" s="7" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="I375" s="14">
         <v>433.55</v>
       </c>
     </row>
     <row r="376" spans="1:9" outlineLevel="2">
       <c r="A376" s="17">
         <v>61</v>
       </c>
       <c r="B376" s="7"/>
       <c r="C376" s="8" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="D376" s="9" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E376" s="10" t="s">
         <v>1167</v>
       </c>
-      <c r="E376" s="10" t="s">
+      <c r="F376" s="10" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G376" s="10" t="s">
         <v>1168</v>
-      </c>
-[...4 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="H376" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I376" s="14">
         <v>2051.75</v>
       </c>
     </row>
     <row r="377" spans="1:9" outlineLevel="2">
       <c r="A377" s="17">
         <v>62</v>
       </c>
       <c r="B377" s="7"/>
       <c r="C377" s="8" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="D377" s="9" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E377" s="10" t="s">
         <v>1170</v>
       </c>
-      <c r="E377" s="10" t="s">
+      <c r="F377" s="10" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G377" s="10" t="s">
         <v>1171</v>
-      </c>
-[...4 lines deleted...]
-        <v>1172</v>
       </c>
       <c r="H377" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I377" s="14">
         <v>3643.42</v>
       </c>
     </row>
     <row r="378" spans="1:9" outlineLevel="2">
       <c r="A378" s="17">
         <v>63</v>
       </c>
       <c r="B378" s="7"/>
       <c r="C378" s="8" t="s">
-        <v>1153</v>
+        <v>1152</v>
       </c>
       <c r="D378" s="9" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E378" s="10" t="s">
         <v>1173</v>
       </c>
-      <c r="E378" s="10" t="s">
+      <c r="F378" s="10" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G378" s="10" t="s">
         <v>1174</v>
-      </c>
-[...4 lines deleted...]
-        <v>1175</v>
       </c>
       <c r="H378" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I378" s="14">
         <v>7286.98</v>
       </c>
     </row>
     <row r="379" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A379" s="17">
         <v>64</v>
       </c>
       <c r="B379" s="7"/>
       <c r="C379" s="8" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D379" s="9" t="s">
         <v>1176</v>
       </c>
-      <c r="D379" s="9" t="s">
+      <c r="E379" s="10" t="s">
         <v>1177</v>
       </c>
-      <c r="E379" s="10" t="s">
+      <c r="F379" s="10" t="s">
         <v>1178</v>
       </c>
-      <c r="F379" s="10" t="s">
+      <c r="G379" s="10" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
       <c r="H379" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I379" s="14">
         <v>220.4</v>
       </c>
     </row>
     <row r="380" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A380" s="17">
         <v>65</v>
       </c>
       <c r="B380" s="7"/>
       <c r="C380" s="8" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="D380" s="9" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E380" s="10" t="s">
         <v>1181</v>
       </c>
-      <c r="E380" s="10" t="s">
+      <c r="F380" s="10" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G380" s="10" t="s">
         <v>1182</v>
-      </c>
-[...4 lines deleted...]
-        <v>1183</v>
       </c>
       <c r="H380" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I380" s="14">
         <v>326.3</v>
       </c>
     </row>
     <row r="381" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A381" s="17">
         <v>66</v>
       </c>
       <c r="B381" s="7"/>
       <c r="C381" s="8" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="D381" s="9" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E381" s="10" t="s">
         <v>1184</v>
       </c>
-      <c r="E381" s="10" t="s">
+      <c r="F381" s="10" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G381" s="10" t="s">
         <v>1185</v>
-      </c>
-[...4 lines deleted...]
-        <v>1186</v>
       </c>
       <c r="H381" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I381" s="14">
         <v>482.9</v>
       </c>
     </row>
     <row r="382" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A382" s="17">
         <v>67</v>
       </c>
       <c r="B382" s="7"/>
       <c r="C382" s="8" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="D382" s="9" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E382" s="10" t="s">
         <v>1187</v>
       </c>
-      <c r="E382" s="10" t="s">
+      <c r="F382" s="10" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G382" s="10" t="s">
         <v>1188</v>
-      </c>
-[...4 lines deleted...]
-        <v>1189</v>
       </c>
       <c r="H382" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I382" s="14">
         <v>2414.5</v>
       </c>
     </row>
     <row r="383" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A383" s="17">
         <v>68</v>
       </c>
       <c r="B383" s="7"/>
       <c r="C383" s="8" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="D383" s="9" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E383" s="10" t="s">
         <v>1190</v>
       </c>
-      <c r="E383" s="10" t="s">
+      <c r="F383" s="10" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G383" s="10" t="s">
         <v>1191</v>
-      </c>
-[...4 lines deleted...]
-        <v>1192</v>
       </c>
       <c r="H383" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I383" s="14">
         <v>4829.0</v>
       </c>
     </row>
     <row r="384" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A384" s="17">
         <v>69</v>
       </c>
       <c r="B384" s="7"/>
       <c r="C384" s="8" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="D384" s="9" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E384" s="10" t="s">
         <v>1193</v>
       </c>
-      <c r="E384" s="10" t="s">
+      <c r="F384" s="10" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G384" s="10" t="s">
         <v>1194</v>
-      </c>
-[...4 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="H384" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I384" s="14">
         <v>8580.0</v>
       </c>
     </row>
     <row r="385" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A385" s="17">
         <v>70</v>
       </c>
       <c r="B385" s="7"/>
       <c r="C385" s="8" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D385" s="9" t="s">
         <v>1196</v>
       </c>
-      <c r="D385" s="9" t="s">
+      <c r="E385" s="10" t="s">
         <v>1197</v>
       </c>
-      <c r="E385" s="10" t="s">
+      <c r="F385" s="10" t="s">
         <v>1198</v>
       </c>
-      <c r="F385" s="10" t="s">
+      <c r="G385" s="10" t="s">
         <v>1199</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200</v>
       </c>
       <c r="H385" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I385" s="14">
         <v>700.0</v>
       </c>
     </row>
     <row r="386" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A386" s="17">
         <v>71</v>
       </c>
       <c r="B386" s="7"/>
       <c r="C386" s="8" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="D386" s="9" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E386" s="10" t="s">
         <v>1201</v>
       </c>
-      <c r="E386" s="10" t="s">
+      <c r="F386" s="10" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G386" s="10" t="s">
         <v>1202</v>
-      </c>
-[...4 lines deleted...]
-        <v>1203</v>
       </c>
       <c r="H386" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I386" s="14">
         <v>1400.0</v>
       </c>
     </row>
     <row r="387" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A387" s="17">
         <v>72</v>
       </c>
       <c r="B387" s="7"/>
       <c r="C387" s="8" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D387" s="9" t="s">
         <v>1204</v>
       </c>
-      <c r="D387" s="9" t="s">
+      <c r="E387" s="10" t="s">
         <v>1205</v>
       </c>
-      <c r="E387" s="10" t="s">
+      <c r="F387" s="10" t="s">
         <v>1206</v>
       </c>
-      <c r="F387" s="10" t="s">
+      <c r="G387" s="10" t="s">
         <v>1207</v>
-      </c>
-[...1 lines deleted...]
-        <v>1208</v>
       </c>
       <c r="H387" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I387" s="14">
         <v>222.64</v>
       </c>
     </row>
     <row r="388" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A388" s="17">
         <v>73</v>
       </c>
       <c r="B388" s="7"/>
       <c r="C388" s="8" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="D388" s="9" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E388" s="10" t="s">
         <v>1209</v>
       </c>
-      <c r="E388" s="10" t="s">
+      <c r="F388" s="10" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G388" s="10" t="s">
         <v>1210</v>
-      </c>
-[...4 lines deleted...]
-        <v>1211</v>
       </c>
       <c r="H388" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I388" s="14">
         <v>320.91</v>
       </c>
     </row>
     <row r="389" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A389" s="17">
         <v>74</v>
       </c>
       <c r="B389" s="7"/>
       <c r="C389" s="8" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="D389" s="9" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E389" s="10" t="s">
         <v>1212</v>
       </c>
-      <c r="E389" s="10" t="s">
+      <c r="F389" s="10" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G389" s="10" t="s">
         <v>1213</v>
-      </c>
-[...4 lines deleted...]
-        <v>1214</v>
       </c>
       <c r="H389" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I389" s="14">
         <v>665.35</v>
       </c>
     </row>
     <row r="390" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A390" s="17">
         <v>75</v>
       </c>
       <c r="B390" s="7"/>
       <c r="C390" s="8" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="D390" s="9" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E390" s="10" t="s">
         <v>1215</v>
       </c>
-      <c r="E390" s="10" t="s">
+      <c r="F390" s="10" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G390" s="10" t="s">
         <v>1216</v>
-      </c>
-[...4 lines deleted...]
-        <v>1217</v>
       </c>
       <c r="H390" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I390" s="14">
         <v>984.77</v>
       </c>
     </row>
     <row r="391" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A391" s="17">
         <v>76</v>
       </c>
       <c r="B391" s="7"/>
       <c r="C391" s="8" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="D391" s="9" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E391" s="10" t="s">
         <v>1218</v>
       </c>
-      <c r="E391" s="10" t="s">
+      <c r="F391" s="10" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G391" s="10" t="s">
         <v>1219</v>
-      </c>
-[...4 lines deleted...]
-        <v>1220</v>
       </c>
       <c r="H391" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I391" s="14">
         <v>1457.28</v>
       </c>
     </row>
     <row r="392" spans="1:9" customHeight="1" ht="13" outlineLevel="2">
       <c r="A392" s="17">
         <v>77</v>
       </c>
       <c r="B392" s="7"/>
       <c r="C392" s="8" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="D392" s="9" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E392" s="10" t="s">
         <v>1221</v>
       </c>
-      <c r="E392" s="10" t="s">
+      <c r="F392" s="10" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G392" s="10" t="s">
         <v>1222</v>
-      </c>
-[...4 lines deleted...]
-        <v>1223</v>
       </c>
       <c r="H392" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I392" s="14">
         <v>1083.4</v>
       </c>
     </row>
     <row r="393" spans="1:9" outlineLevel="2">
       <c r="A393" s="17">
         <v>78</v>
       </c>
       <c r="B393" s="7"/>
       <c r="C393" s="8" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D393" s="9" t="s">
         <v>1224</v>
       </c>
-      <c r="D393" s="9" t="s">
+      <c r="E393" s="10" t="s">
         <v>1225</v>
       </c>
-      <c r="E393" s="10" t="s">
+      <c r="F393" s="10" t="s">
         <v>1226</v>
       </c>
-      <c r="F393" s="10" t="s">
+      <c r="G393" s="10" t="s">
         <v>1227</v>
-      </c>
-[...1 lines deleted...]
-        <v>1228</v>
       </c>
       <c r="H393" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I393" s="14">
         <v>5356.4</v>
       </c>
     </row>
     <row r="394" spans="1:9" outlineLevel="2">
       <c r="A394" s="17">
         <v>79</v>
       </c>
       <c r="B394" s="7"/>
       <c r="C394" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D394" s="9" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E394" s="10" t="s">
         <v>1229</v>
       </c>
-      <c r="E394" s="10" t="s">
+      <c r="F394" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G394" s="10" t="s">
         <v>1230</v>
-      </c>
-[...4 lines deleted...]
-        <v>1231</v>
       </c>
       <c r="H394" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I394" s="14">
         <v>174.4</v>
       </c>
     </row>
     <row r="395" spans="1:9" outlineLevel="2">
       <c r="A395" s="17">
         <v>80</v>
       </c>
       <c r="B395" s="7"/>
       <c r="C395" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D395" s="9" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E395" s="10" t="s">
         <v>1232</v>
       </c>
-      <c r="E395" s="10" t="s">
+      <c r="F395" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G395" s="10" t="s">
         <v>1233</v>
-      </c>
-[...4 lines deleted...]
-        <v>1234</v>
       </c>
       <c r="H395" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I395" s="14">
         <v>87.8</v>
       </c>
     </row>
     <row r="396" spans="1:9" outlineLevel="2">
       <c r="A396" s="17">
         <v>81</v>
       </c>
       <c r="B396" s="7"/>
       <c r="C396" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D396" s="9" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E396" s="10" t="s">
         <v>1235</v>
       </c>
-      <c r="E396" s="10" t="s">
+      <c r="F396" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G396" s="10" t="s">
         <v>1236</v>
-      </c>
-[...4 lines deleted...]
-        <v>1237</v>
       </c>
       <c r="H396" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I396" s="14">
         <v>239.8</v>
       </c>
     </row>
     <row r="397" spans="1:9" outlineLevel="2">
       <c r="A397" s="17">
         <v>82</v>
       </c>
       <c r="B397" s="7"/>
       <c r="C397" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D397" s="9" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E397" s="10" t="s">
         <v>1238</v>
       </c>
-      <c r="E397" s="10" t="s">
+      <c r="F397" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G397" s="10" t="s">
         <v>1239</v>
-      </c>
-[...4 lines deleted...]
-        <v>1240</v>
       </c>
       <c r="H397" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I397" s="14">
         <v>119.8</v>
       </c>
     </row>
     <row r="398" spans="1:9" outlineLevel="2">
       <c r="A398" s="17">
         <v>83</v>
       </c>
       <c r="B398" s="7"/>
       <c r="C398" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D398" s="9" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E398" s="10" t="s">
         <v>1241</v>
       </c>
-      <c r="E398" s="10" t="s">
+      <c r="F398" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G398" s="10" t="s">
         <v>1242</v>
-      </c>
-[...4 lines deleted...]
-        <v>1243</v>
       </c>
       <c r="H398" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I398" s="14">
         <v>333.3</v>
       </c>
     </row>
     <row r="399" spans="1:9" outlineLevel="2">
       <c r="A399" s="17">
         <v>84</v>
       </c>
       <c r="B399" s="7"/>
       <c r="C399" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D399" s="9" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E399" s="10" t="s">
         <v>1244</v>
       </c>
-      <c r="E399" s="10" t="s">
+      <c r="F399" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G399" s="10" t="s">
         <v>1245</v>
-      </c>
-[...4 lines deleted...]
-        <v>1246</v>
       </c>
       <c r="H399" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I399" s="14">
         <v>164.5</v>
       </c>
     </row>
     <row r="400" spans="1:9" outlineLevel="2">
       <c r="A400" s="17">
         <v>85</v>
       </c>
       <c r="B400" s="7"/>
       <c r="C400" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D400" s="9" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E400" s="10" t="s">
         <v>1247</v>
       </c>
-      <c r="E400" s="10" t="s">
+      <c r="F400" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G400" s="10" t="s">
         <v>1248</v>
-      </c>
-[...4 lines deleted...]
-        <v>1249</v>
       </c>
       <c r="H400" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I400" s="14">
         <v>487.5</v>
       </c>
     </row>
     <row r="401" spans="1:9" outlineLevel="2">
       <c r="A401" s="17">
         <v>86</v>
       </c>
       <c r="B401" s="7"/>
       <c r="C401" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D401" s="9" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E401" s="10" t="s">
         <v>1250</v>
       </c>
-      <c r="E401" s="10" t="s">
+      <c r="F401" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G401" s="10" t="s">
         <v>1251</v>
-      </c>
-[...4 lines deleted...]
-        <v>1252</v>
       </c>
       <c r="H401" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I401" s="14">
         <v>243.5</v>
       </c>
     </row>
     <row r="402" spans="1:9" outlineLevel="2">
       <c r="A402" s="17">
         <v>87</v>
       </c>
       <c r="B402" s="7"/>
       <c r="C402" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D402" s="9" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E402" s="10" t="s">
         <v>1253</v>
       </c>
-      <c r="E402" s="10" t="s">
+      <c r="F402" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G402" s="10" t="s">
         <v>1254</v>
-      </c>
-[...4 lines deleted...]
-        <v>1255</v>
       </c>
       <c r="H402" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I402" s="14">
         <v>718.6</v>
       </c>
     </row>
     <row r="403" spans="1:9" outlineLevel="2">
       <c r="A403" s="17">
         <v>88</v>
       </c>
       <c r="B403" s="7"/>
       <c r="C403" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D403" s="9" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E403" s="10" t="s">
         <v>1256</v>
       </c>
-      <c r="E403" s="10" t="s">
+      <c r="F403" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G403" s="10" t="s">
         <v>1257</v>
-      </c>
-[...4 lines deleted...]
-        <v>1258</v>
       </c>
       <c r="H403" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I403" s="14">
         <v>360.4</v>
       </c>
     </row>
     <row r="404" spans="1:9" outlineLevel="2">
       <c r="A404" s="17">
         <v>89</v>
       </c>
       <c r="B404" s="7"/>
       <c r="C404" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D404" s="9" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E404" s="10" t="s">
         <v>1259</v>
       </c>
-      <c r="E404" s="10" t="s">
+      <c r="F404" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G404" s="10" t="s">
         <v>1260</v>
-      </c>
-[...4 lines deleted...]
-        <v>1261</v>
       </c>
       <c r="H404" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I404" s="14">
         <v>3592.8</v>
       </c>
     </row>
     <row r="405" spans="1:9" outlineLevel="2">
       <c r="A405" s="17">
         <v>90</v>
       </c>
       <c r="B405" s="7"/>
       <c r="C405" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D405" s="9" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E405" s="10" t="s">
         <v>1262</v>
       </c>
-      <c r="E405" s="10" t="s">
+      <c r="F405" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G405" s="10" t="s">
         <v>1263</v>
-      </c>
-[...4 lines deleted...]
-        <v>1264</v>
       </c>
       <c r="H405" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I405" s="14">
         <v>1802.0</v>
       </c>
     </row>
     <row r="406" spans="1:9" outlineLevel="2">
       <c r="A406" s="17">
         <v>91</v>
       </c>
       <c r="B406" s="7"/>
       <c r="C406" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D406" s="9" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E406" s="10" t="s">
         <v>1265</v>
       </c>
-      <c r="E406" s="10" t="s">
+      <c r="F406" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G406" s="10" t="s">
         <v>1266</v>
-      </c>
-[...4 lines deleted...]
-        <v>1267</v>
       </c>
       <c r="H406" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I406" s="14">
         <v>6943.6</v>
       </c>
     </row>
     <row r="407" spans="1:9" outlineLevel="2">
       <c r="A407" s="17">
         <v>92</v>
       </c>
       <c r="B407" s="7"/>
       <c r="C407" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D407" s="9" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E407" s="10" t="s">
         <v>1268</v>
       </c>
-      <c r="E407" s="10" t="s">
+      <c r="F407" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G407" s="10" t="s">
         <v>1269</v>
-      </c>
-[...4 lines deleted...]
-        <v>1270</v>
       </c>
       <c r="H407" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I407" s="14">
         <v>3604.0</v>
       </c>
     </row>
     <row r="408" spans="1:9" outlineLevel="2">
       <c r="A408" s="17">
         <v>93</v>
       </c>
       <c r="B408" s="7"/>
       <c r="C408" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D408" s="9" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E408" s="10" t="s">
         <v>1271</v>
       </c>
-      <c r="E408" s="10" t="s">
+      <c r="F408" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G408" s="10" t="s">
         <v>1272</v>
-      </c>
-[...4 lines deleted...]
-        <v>1273</v>
       </c>
       <c r="H408" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I408" s="14">
         <v>13887.2</v>
       </c>
     </row>
     <row r="409" spans="1:9" outlineLevel="2">
       <c r="A409" s="17">
         <v>94</v>
       </c>
       <c r="B409" s="7"/>
       <c r="C409" s="8" t="s">
-        <v>1224</v>
+        <v>1223</v>
       </c>
       <c r="D409" s="9" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E409" s="10" t="s">
         <v>1274</v>
       </c>
-      <c r="E409" s="10" t="s">
+      <c r="F409" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G409" s="10" t="s">
         <v>1275</v>
-      </c>
-[...4 lines deleted...]
-        <v>1276</v>
       </c>
       <c r="H409" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I409" s="14">
         <v>7208.0</v>
       </c>
     </row>
     <row r="410" spans="1:9" outlineLevel="2">
       <c r="A410" s="17">
         <v>95</v>
       </c>
       <c r="B410" s="7"/>
       <c r="C410" s="8" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D410" s="9" t="s">
         <v>1277</v>
       </c>
-      <c r="D410" s="9" t="s">
+      <c r="E410" s="10" t="s">
         <v>1278</v>
       </c>
-      <c r="E410" s="10" t="s">
+      <c r="F410" s="10" t="s">
         <v>1279</v>
       </c>
-      <c r="F410" s="10" t="s">
+      <c r="G410" s="10" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
       <c r="H410" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I410" s="14">
         <v>76.0</v>
       </c>
     </row>
     <row r="411" spans="1:9" outlineLevel="2">
       <c r="A411" s="17">
         <v>96</v>
       </c>
       <c r="B411" s="7"/>
       <c r="C411" s="8" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
       <c r="D411" s="9" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E411" s="10" t="s">
         <v>1282</v>
       </c>
-      <c r="E411" s="10" t="s">
+      <c r="F411" s="10" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G411" s="10" t="s">
         <v>1283</v>
-      </c>
-[...4 lines deleted...]
-        <v>1284</v>
       </c>
       <c r="H411" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I411" s="14">
         <v>72.0</v>
       </c>
     </row>
     <row r="412" spans="1:9" outlineLevel="2">
       <c r="A412" s="17">
         <v>97</v>
       </c>
       <c r="B412" s="7"/>
       <c r="C412" s="8" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D412" s="9" t="s">
         <v>1285</v>
       </c>
-      <c r="D412" s="9" t="s">
+      <c r="E412" s="10" t="s">
         <v>1286</v>
       </c>
-      <c r="E412" s="10" t="s">
+      <c r="F412" s="10" t="s">
         <v>1287</v>
       </c>
-      <c r="F412" s="10" t="s">
+      <c r="G412" s="10" t="s">
         <v>1288</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289</v>
       </c>
       <c r="H412" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I412" s="14">
         <v>3378.87</v>
       </c>
     </row>
     <row r="413" spans="1:9" outlineLevel="2">
       <c r="A413" s="17">
         <v>98</v>
       </c>
       <c r="B413" s="7"/>
       <c r="C413" s="8" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
       <c r="D413" s="9" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E413" s="10" t="s">
         <v>1290</v>
       </c>
-      <c r="E413" s="10" t="s">
+      <c r="F413" s="10" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G413" s="10" t="s">
         <v>1291</v>
-      </c>
-[...4 lines deleted...]
-        <v>1292</v>
       </c>
       <c r="H413" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I413" s="14">
         <v>4616.81</v>
       </c>
     </row>
     <row r="414" spans="1:9" outlineLevel="2">
       <c r="A414" s="17">
         <v>99</v>
       </c>
       <c r="B414" s="7"/>
       <c r="C414" s="8" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
       <c r="D414" s="9" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E414" s="10" t="s">
         <v>1293</v>
       </c>
-      <c r="E414" s="10" t="s">
+      <c r="F414" s="10" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G414" s="10" t="s">
         <v>1294</v>
-      </c>
-[...4 lines deleted...]
-        <v>1295</v>
       </c>
       <c r="H414" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I414" s="14">
         <v>7899.02</v>
       </c>
     </row>
     <row r="415" spans="1:9" outlineLevel="2">
       <c r="A415" s="17">
         <v>100</v>
       </c>
       <c r="B415" s="7"/>
       <c r="C415" s="8" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
       <c r="D415" s="9" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E415" s="10" t="s">
         <v>1296</v>
       </c>
-      <c r="E415" s="10" t="s">
+      <c r="F415" s="10" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G415" s="10" t="s">
         <v>1297</v>
-      </c>
-[...4 lines deleted...]
-        <v>1298</v>
       </c>
       <c r="H415" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I415" s="14">
         <v>12318.83</v>
       </c>
     </row>
     <row r="416" spans="1:9" outlineLevel="2">
       <c r="A416" s="17">
         <v>101</v>
       </c>
       <c r="B416" s="7"/>
       <c r="C416" s="8" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D416" s="9" t="s">
         <v>1299</v>
       </c>
-      <c r="D416" s="9" t="s">
+      <c r="E416" s="10" t="s">
         <v>1300</v>
       </c>
-      <c r="E416" s="10" t="s">
+      <c r="F416" s="10" t="s">
         <v>1301</v>
       </c>
-      <c r="F416" s="10" t="s">
+      <c r="G416" s="10" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
       <c r="H416" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I416" s="14">
         <v>382.72</v>
       </c>
     </row>
     <row r="417" spans="1:9" outlineLevel="2">
       <c r="A417" s="17">
         <v>102</v>
       </c>
       <c r="B417" s="7"/>
       <c r="C417" s="8" t="s">
-        <v>1299</v>
+        <v>1298</v>
       </c>
       <c r="D417" s="9" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E417" s="10" t="s">
         <v>1304</v>
       </c>
-      <c r="E417" s="10" t="s">
+      <c r="F417" s="10" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G417" s="10" t="s">
         <v>1305</v>
-      </c>
-[...4 lines deleted...]
-        <v>1306</v>
       </c>
       <c r="H417" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I417" s="14">
         <v>1530.88</v>
       </c>
     </row>
     <row r="418" spans="1:9" outlineLevel="2">
       <c r="A418" s="17">
         <v>103</v>
       </c>
       <c r="B418" s="7"/>
       <c r="C418" s="8" t="s">
-        <v>1299</v>
+        <v>1298</v>
       </c>
       <c r="D418" s="9" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E418" s="10" t="s">
         <v>1307</v>
       </c>
-      <c r="E418" s="10" t="s">
+      <c r="F418" s="10" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G418" s="10" t="s">
         <v>1308</v>
-      </c>
-[...4 lines deleted...]
-        <v>1309</v>
       </c>
       <c r="H418" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I418" s="14">
         <v>6888.96</v>
       </c>
     </row>
     <row r="419" spans="1:9" outlineLevel="2">
       <c r="A419" s="17">
         <v>104</v>
       </c>
       <c r="B419" s="7"/>
       <c r="C419" s="8" t="s">
-        <v>1299</v>
+        <v>1298</v>
       </c>
       <c r="D419" s="9" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E419" s="10" t="s">
         <v>1310</v>
       </c>
-      <c r="E419" s="10" t="s">
+      <c r="F419" s="10" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G419" s="10" t="s">
         <v>1311</v>
-      </c>
-[...4 lines deleted...]
-        <v>1312</v>
       </c>
       <c r="H419" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I419" s="14">
         <v>13777.92</v>
       </c>
     </row>
     <row r="420" spans="1:9" outlineLevel="2">
       <c r="A420" s="17">
         <v>105</v>
       </c>
       <c r="B420" s="7"/>
       <c r="C420" s="8" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D420" s="9" t="s">
         <v>1313</v>
       </c>
-      <c r="D420" s="9" t="s">
+      <c r="E420" s="10" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
       <c r="F420" s="10"/>
       <c r="G420" s="10" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
       <c r="H420" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I420" s="14">
         <v>0.0</v>
       </c>
     </row>
     <row r="421" spans="1:9" outlineLevel="2">
       <c r="A421" s="17">
         <v>106</v>
       </c>
       <c r="B421" s="7"/>
       <c r="C421" s="8" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D421" s="9" t="s">
         <v>1317</v>
       </c>
-      <c r="D421" s="9" t="s">
+      <c r="E421" s="10" t="s">
         <v>1318</v>
       </c>
-      <c r="E421" s="10" t="s">
+      <c r="F421" s="10" t="s">
         <v>1319</v>
       </c>
-      <c r="F421" s="10" t="s">
+      <c r="G421" s="10" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321</v>
       </c>
       <c r="H421" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I421" s="14">
         <v>190.0</v>
       </c>
     </row>
     <row r="422" spans="1:9" outlineLevel="2">
       <c r="A422" s="17">
         <v>107</v>
       </c>
       <c r="B422" s="7"/>
       <c r="C422" s="8" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="D422" s="9" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E422" s="10" t="s">
         <v>1322</v>
       </c>
-      <c r="E422" s="10" t="s">
+      <c r="F422" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G422" s="10" t="s">
         <v>1323</v>
-      </c>
-[...4 lines deleted...]
-        <v>1324</v>
       </c>
       <c r="H422" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I422" s="14">
         <v>325.0</v>
       </c>
     </row>
     <row r="423" spans="1:9" outlineLevel="2">
       <c r="A423" s="17">
         <v>108</v>
       </c>
       <c r="B423" s="7"/>
       <c r="C423" s="8" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="D423" s="9" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E423" s="10" t="s">
         <v>1325</v>
       </c>
-      <c r="E423" s="10" t="s">
+      <c r="F423" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G423" s="10" t="s">
         <v>1326</v>
-      </c>
-[...4 lines deleted...]
-        <v>1327</v>
       </c>
       <c r="H423" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I423" s="14">
         <v>520.0</v>
       </c>
     </row>
     <row r="424" spans="1:9" outlineLevel="2">
       <c r="A424" s="17">
         <v>109</v>
       </c>
       <c r="B424" s="7"/>
       <c r="C424" s="8" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="D424" s="9" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E424" s="10" t="s">
         <v>1328</v>
       </c>
-      <c r="E424" s="10" t="s">
+      <c r="F424" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G424" s="10" t="s">
         <v>1329</v>
-      </c>
-[...4 lines deleted...]
-        <v>1330</v>
       </c>
       <c r="H424" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I424" s="14">
         <v>780.0</v>
       </c>
     </row>
     <row r="425" spans="1:9" outlineLevel="2">
       <c r="A425" s="17">
         <v>110</v>
       </c>
       <c r="B425" s="7"/>
       <c r="C425" s="8" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="D425" s="9" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E425" s="10" t="s">
         <v>1331</v>
       </c>
-      <c r="E425" s="10" t="s">
+      <c r="F425" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G425" s="10" t="s">
         <v>1332</v>
-      </c>
-[...4 lines deleted...]
-        <v>1333</v>
       </c>
       <c r="H425" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I425" s="14">
         <v>936.0</v>
       </c>
     </row>
     <row r="426" spans="1:9" outlineLevel="2">
       <c r="A426" s="17">
         <v>111</v>
       </c>
       <c r="B426" s="7"/>
       <c r="C426" s="8" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="D426" s="9" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E426" s="10" t="s">
         <v>1334</v>
       </c>
-      <c r="E426" s="10" t="s">
+      <c r="F426" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G426" s="10" t="s">
         <v>1335</v>
-      </c>
-[...4 lines deleted...]
-        <v>1336</v>
       </c>
       <c r="H426" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I426" s="14">
         <v>2080.0</v>
       </c>
     </row>
     <row r="427" spans="1:9" outlineLevel="2">
       <c r="A427" s="17">
         <v>112</v>
       </c>
       <c r="B427" s="7"/>
       <c r="C427" s="8" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="D427" s="9" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E427" s="10" t="s">
         <v>1337</v>
       </c>
-      <c r="E427" s="10" t="s">
+      <c r="F427" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G427" s="10" t="s">
         <v>1338</v>
-      </c>
-[...4 lines deleted...]
-        <v>1339</v>
       </c>
       <c r="H427" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I427" s="14">
         <v>4420.0</v>
       </c>
     </row>
     <row r="428" spans="1:9" outlineLevel="2">
       <c r="A428" s="17">
         <v>113</v>
       </c>
       <c r="B428" s="7"/>
       <c r="C428" s="8" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D428" s="9" t="s">
         <v>1340</v>
       </c>
-      <c r="D428" s="9" t="s">
+      <c r="E428" s="10" t="s">
         <v>1341</v>
       </c>
-      <c r="E428" s="10" t="s">
+      <c r="F428" s="10" t="s">
         <v>1342</v>
       </c>
-      <c r="F428" s="10" t="s">
+      <c r="G428" s="10" t="s">
         <v>1343</v>
-      </c>
-[...1 lines deleted...]
-        <v>1344</v>
       </c>
       <c r="H428" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I428" s="14">
         <v>254.1</v>
       </c>
     </row>
     <row r="429" spans="1:9" outlineLevel="2">
       <c r="A429" s="17">
         <v>114</v>
       </c>
       <c r="B429" s="7"/>
       <c r="C429" s="8" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D429" s="9" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E429" s="10" t="s">
         <v>1345</v>
       </c>
-      <c r="E429" s="10" t="s">
+      <c r="F429" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G429" s="10" t="s">
         <v>1346</v>
-      </c>
-[...4 lines deleted...]
-        <v>1347</v>
       </c>
       <c r="H429" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I429" s="14">
         <v>434.15</v>
       </c>
     </row>
     <row r="430" spans="1:9" outlineLevel="2">
       <c r="A430" s="17">
         <v>115</v>
       </c>
       <c r="B430" s="7"/>
       <c r="C430" s="8" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D430" s="9" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E430" s="10" t="s">
         <v>1348</v>
       </c>
-      <c r="E430" s="10" t="s">
+      <c r="F430" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G430" s="10" t="s">
         <v>1349</v>
-      </c>
-[...4 lines deleted...]
-        <v>1350</v>
       </c>
       <c r="H430" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I430" s="14">
         <v>871.2</v>
       </c>
     </row>
     <row r="431" spans="1:9" outlineLevel="2">
       <c r="A431" s="17">
         <v>116</v>
       </c>
       <c r="B431" s="7"/>
       <c r="C431" s="8" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D431" s="9" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E431" s="10" t="s">
         <v>1351</v>
       </c>
-      <c r="E431" s="10" t="s">
+      <c r="F431" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G431" s="10" t="s">
         <v>1352</v>
-      </c>
-[...4 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="H431" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I431" s="14">
         <v>2105.4</v>
       </c>
     </row>
     <row r="432" spans="1:9" outlineLevel="2">
       <c r="A432" s="17">
         <v>117</v>
       </c>
       <c r="B432" s="7"/>
       <c r="C432" s="8" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D432" s="9" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E432" s="10" t="s">
         <v>1354</v>
       </c>
-      <c r="E432" s="10" t="s">
+      <c r="F432" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G432" s="10" t="s">
         <v>1355</v>
-      </c>
-[...4 lines deleted...]
-        <v>1356</v>
       </c>
       <c r="H432" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I432" s="14">
         <v>4210.8</v>
       </c>
     </row>
     <row r="433" spans="1:9" outlineLevel="2">
       <c r="A433" s="17">
         <v>118</v>
       </c>
       <c r="B433" s="7"/>
       <c r="C433" s="8" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D433" s="9" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E433" s="10" t="s">
         <v>1357</v>
       </c>
-      <c r="E433" s="10" t="s">
+      <c r="F433" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G433" s="10" t="s">
         <v>1358</v>
-      </c>
-[...4 lines deleted...]
-        <v>1359</v>
       </c>
       <c r="H433" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I433" s="14">
         <v>384.78</v>
       </c>
     </row>
     <row r="434" spans="1:9" outlineLevel="2">
       <c r="A434" s="17">
         <v>119</v>
       </c>
       <c r="B434" s="7"/>
       <c r="C434" s="8" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D434" s="9" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E434" s="10" t="s">
         <v>1360</v>
       </c>
-      <c r="E434" s="10" t="s">
+      <c r="F434" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G434" s="10" t="s">
         <v>1361</v>
-      </c>
-[...4 lines deleted...]
-        <v>1362</v>
       </c>
       <c r="H434" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I434" s="14">
         <v>564.83</v>
       </c>
     </row>
     <row r="435" spans="1:9" outlineLevel="2">
       <c r="A435" s="17">
         <v>120</v>
       </c>
       <c r="B435" s="7"/>
       <c r="C435" s="8" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D435" s="9" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E435" s="10" t="s">
         <v>1363</v>
       </c>
-      <c r="E435" s="10" t="s">
+      <c r="F435" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G435" s="10" t="s">
         <v>1364</v>
-      </c>
-[...4 lines deleted...]
-        <v>1365</v>
       </c>
       <c r="H435" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I435" s="14">
         <v>1001.88</v>
       </c>
     </row>
     <row r="436" spans="1:9" outlineLevel="2">
       <c r="A436" s="17">
         <v>121</v>
       </c>
       <c r="B436" s="7"/>
       <c r="C436" s="8" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D436" s="9" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E436" s="10" t="s">
         <v>1366</v>
       </c>
-      <c r="E436" s="10" t="s">
+      <c r="F436" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G436" s="10" t="s">
         <v>1367</v>
-      </c>
-[...4 lines deleted...]
-        <v>1368</v>
       </c>
       <c r="H436" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I436" s="14">
         <v>2671.68</v>
       </c>
     </row>
     <row r="437" spans="1:9" outlineLevel="2">
       <c r="A437" s="17">
         <v>122</v>
       </c>
       <c r="B437" s="7"/>
       <c r="C437" s="8" t="s">
-        <v>1340</v>
+        <v>1339</v>
       </c>
       <c r="D437" s="9" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E437" s="10" t="s">
         <v>1369</v>
       </c>
-      <c r="E437" s="10" t="s">
+      <c r="F437" s="10" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G437" s="10" t="s">
         <v>1370</v>
-      </c>
-[...4 lines deleted...]
-        <v>1371</v>
       </c>
       <c r="H437" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I437" s="14">
         <v>5212.68</v>
       </c>
     </row>
     <row r="438" spans="1:9" outlineLevel="2">
       <c r="A438" s="17">
         <v>123</v>
       </c>
       <c r="B438" s="7"/>
       <c r="C438" s="8" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D438" s="9" t="s">
         <v>1372</v>
       </c>
-      <c r="D438" s="9" t="s">
+      <c r="E438" s="10" t="s">
         <v>1373</v>
       </c>
-      <c r="E438" s="10" t="s">
+      <c r="F438" s="10" t="s">
         <v>1374</v>
       </c>
-      <c r="F438" s="10" t="s">
+      <c r="G438" s="10" t="s">
         <v>1375</v>
-      </c>
-[...1 lines deleted...]
-        <v>1376</v>
       </c>
       <c r="H438" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I438" s="14">
         <v>99.82</v>
       </c>
     </row>
     <row r="439" spans="1:9" outlineLevel="2">
       <c r="A439" s="17">
         <v>124</v>
       </c>
       <c r="B439" s="7"/>
       <c r="C439" s="8" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="D439" s="9" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E439" s="10" t="s">
         <v>1377</v>
       </c>
-      <c r="E439" s="10" t="s">
+      <c r="F439" s="10" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G439" s="10" t="s">
         <v>1378</v>
-      </c>
-[...4 lines deleted...]
-        <v>1379</v>
       </c>
       <c r="H439" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I439" s="14">
         <v>148.24</v>
       </c>
     </row>
     <row r="440" spans="1:9" outlineLevel="2">
       <c r="A440" s="17">
         <v>125</v>
       </c>
       <c r="B440" s="7"/>
       <c r="C440" s="8" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="D440" s="9" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E440" s="10" t="s">
         <v>1380</v>
       </c>
-      <c r="E440" s="10" t="s">
+      <c r="F440" s="10" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G440" s="10" t="s">
         <v>1381</v>
-      </c>
-[...4 lines deleted...]
-        <v>1382</v>
       </c>
       <c r="H440" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I440" s="14">
         <v>286.56</v>
       </c>
     </row>
     <row r="441" spans="1:9" outlineLevel="2">
       <c r="A441" s="17">
         <v>126</v>
       </c>
       <c r="B441" s="7"/>
       <c r="C441" s="8" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="D441" s="9" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E441" s="10" t="s">
         <v>1383</v>
       </c>
-      <c r="E441" s="10" t="s">
+      <c r="F441" s="10" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G441" s="10" t="s">
         <v>1384</v>
-      </c>
-[...4 lines deleted...]
-        <v>1385</v>
       </c>
       <c r="H441" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I441" s="14">
         <v>399.35</v>
       </c>
     </row>
     <row r="442" spans="1:9" outlineLevel="2">
       <c r="A442" s="17">
         <v>127</v>
       </c>
       <c r="B442" s="7"/>
       <c r="C442" s="8" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="D442" s="9" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E442" s="10" t="s">
         <v>1386</v>
       </c>
-      <c r="E442" s="10" t="s">
+      <c r="F442" s="10" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G442" s="10" t="s">
         <v>1387</v>
-      </c>
-[...4 lines deleted...]
-        <v>1388</v>
       </c>
       <c r="H442" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I442" s="14">
         <v>628.21</v>
       </c>
     </row>
     <row r="443" spans="1:9" outlineLevel="2">
       <c r="A443" s="17">
         <v>128</v>
       </c>
       <c r="B443" s="7"/>
       <c r="C443" s="8" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="D443" s="9" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E443" s="10" t="s">
         <v>1389</v>
       </c>
-      <c r="E443" s="10" t="s">
+      <c r="F443" s="10" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G443" s="10" t="s">
         <v>1390</v>
-      </c>
-[...4 lines deleted...]
-        <v>1391</v>
       </c>
       <c r="H443" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I443" s="14">
         <v>3141.0</v>
       </c>
     </row>
     <row r="444" spans="1:9" outlineLevel="2">
       <c r="A444" s="17">
         <v>129</v>
       </c>
       <c r="B444" s="7"/>
       <c r="C444" s="8" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="D444" s="9" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E444" s="10" t="s">
         <v>1392</v>
       </c>
-      <c r="E444" s="10" t="s">
+      <c r="F444" s="10" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G444" s="10" t="s">
         <v>1393</v>
-      </c>
-[...4 lines deleted...]
-        <v>1394</v>
       </c>
       <c r="H444" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I444" s="14">
         <v>6282.0</v>
       </c>
     </row>
     <row r="445" spans="1:9" outlineLevel="2">
       <c r="A445" s="17">
         <v>130</v>
       </c>
       <c r="B445" s="7"/>
       <c r="C445" s="8" t="s">
-        <v>1372</v>
+        <v>1371</v>
       </c>
       <c r="D445" s="9" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E445" s="10" t="s">
         <v>1395</v>
       </c>
-      <c r="E445" s="10" t="s">
+      <c r="F445" s="10" t="s">
+        <v>1374</v>
+      </c>
+      <c r="G445" s="10" t="s">
         <v>1396</v>
-      </c>
-[...4 lines deleted...]
-        <v>1397</v>
       </c>
       <c r="H445" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I445" s="14">
         <v>12564.0</v>
       </c>
     </row>
     <row r="446" spans="1:9" outlineLevel="2">
       <c r="A446" s="19" t="s">
-        <v>1398</v>
+        <v>1397</v>
       </c>
       <c r="B446" s="2"/>
       <c r="C446" s="2"/>
       <c r="D446" s="2"/>
       <c r="E446" s="2"/>
       <c r="F446" s="2"/>
       <c r="G446" s="2"/>
       <c r="H446" s="2"/>
       <c r="I446" s="12"/>
     </row>
     <row r="447" spans="1:9" outlineLevel="3">
       <c r="A447" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B447" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C447" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D447" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E447" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F447" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G447" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H447" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I447" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A448" s="17">
         <v>1</v>
       </c>
       <c r="B448" s="7"/>
       <c r="C448" s="8" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="D448" s="11"/>
       <c r="E448" s="10" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F448" s="10" t="s">
         <v>1400</v>
       </c>
-      <c r="F448" s="10" t="s">
+      <c r="G448" s="10" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
       <c r="H448" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I448" s="14">
         <v>140.0</v>
       </c>
     </row>
     <row r="449" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A449" s="17">
         <v>2</v>
       </c>
       <c r="B449" s="7"/>
       <c r="C449" s="8" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="D449" s="11"/>
       <c r="E449" s="10" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F449" s="10" t="s">
+        <v>1400</v>
+      </c>
+      <c r="G449" s="10" t="s">
         <v>1403</v>
-      </c>
-[...4 lines deleted...]
-        <v>1404</v>
       </c>
       <c r="H449" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I449" s="14">
         <v>185.25</v>
       </c>
     </row>
     <row r="450" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A450" s="17">
         <v>3</v>
       </c>
       <c r="B450" s="7"/>
       <c r="C450" s="8" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="D450" s="11"/>
       <c r="E450" s="10" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F450" s="10" t="s">
+        <v>1400</v>
+      </c>
+      <c r="G450" s="10" t="s">
         <v>1405</v>
-      </c>
-[...4 lines deleted...]
-        <v>1406</v>
       </c>
       <c r="H450" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I450" s="14">
         <v>301.1</v>
       </c>
     </row>
     <row r="451" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A451" s="17">
         <v>4</v>
       </c>
       <c r="B451" s="7"/>
       <c r="C451" s="8" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="D451" s="11"/>
       <c r="E451" s="10" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F451" s="10" t="s">
+        <v>1400</v>
+      </c>
+      <c r="G451" s="10" t="s">
         <v>1407</v>
-      </c>
-[...4 lines deleted...]
-        <v>1408</v>
       </c>
       <c r="H451" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I451" s="14">
         <v>445.8</v>
       </c>
     </row>
     <row r="452" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A452" s="17">
         <v>5</v>
       </c>
       <c r="B452" s="7"/>
       <c r="C452" s="8" t="s">
-        <v>1399</v>
+        <v>1398</v>
       </c>
       <c r="D452" s="9"/>
       <c r="E452" s="10" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F452" s="10" t="s">
+        <v>1400</v>
+      </c>
+      <c r="G452" s="10" t="s">
         <v>1409</v>
-      </c>
-[...4 lines deleted...]
-        <v>1410</v>
       </c>
       <c r="H452" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I452" s="14">
         <v>770.0</v>
       </c>
     </row>
     <row r="453" spans="1:9" outlineLevel="1">
       <c r="A453" s="18" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="B453" s="2"/>
       <c r="C453" s="2"/>
       <c r="D453" s="2"/>
       <c r="E453" s="2"/>
       <c r="F453" s="2"/>
       <c r="G453" s="2"/>
       <c r="H453" s="2"/>
       <c r="I453" s="12"/>
     </row>
     <row r="454" spans="1:9" outlineLevel="2">
       <c r="A454" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B454" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C454" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D454" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E454" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F454" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G454" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H454" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I454" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9" outlineLevel="2">
       <c r="A455" s="17">
         <v>1</v>
       </c>
       <c r="B455" s="7"/>
       <c r="C455" s="8" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D455" s="9" t="s">
         <v>1412</v>
       </c>
-      <c r="D455" s="9" t="s">
+      <c r="E455" s="10" t="s">
         <v>1413</v>
       </c>
-      <c r="E455" s="10" t="s">
+      <c r="F455" s="10" t="s">
         <v>1414</v>
       </c>
-      <c r="F455" s="10" t="s">
+      <c r="G455" s="10" t="s">
         <v>1415</v>
-      </c>
-[...1 lines deleted...]
-        <v>1416</v>
       </c>
       <c r="H455" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I455" s="14">
         <v>66.61</v>
       </c>
     </row>
     <row r="456" spans="1:9" outlineLevel="2">
       <c r="A456" s="17">
         <v>2</v>
       </c>
       <c r="B456" s="7"/>
       <c r="C456" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D456" s="9" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E456" s="10" t="s">
         <v>1417</v>
       </c>
-      <c r="E456" s="10" t="s">
+      <c r="F456" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G456" s="10" t="s">
         <v>1418</v>
-      </c>
-[...4 lines deleted...]
-        <v>1419</v>
       </c>
       <c r="H456" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I456" s="14">
         <v>86.45</v>
       </c>
     </row>
     <row r="457" spans="1:9" outlineLevel="2">
       <c r="A457" s="17">
         <v>3</v>
       </c>
       <c r="B457" s="7"/>
       <c r="C457" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D457" s="9" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E457" s="10" t="s">
         <v>1420</v>
       </c>
-      <c r="E457" s="10" t="s">
+      <c r="F457" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G457" s="10" t="s">
         <v>1421</v>
-      </c>
-[...4 lines deleted...]
-        <v>1422</v>
       </c>
       <c r="H457" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I457" s="14">
         <v>116.87</v>
       </c>
     </row>
     <row r="458" spans="1:9" outlineLevel="2">
       <c r="A458" s="17">
         <v>4</v>
       </c>
       <c r="B458" s="7"/>
       <c r="C458" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D458" s="9" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E458" s="10" t="s">
         <v>1423</v>
       </c>
-      <c r="E458" s="10" t="s">
+      <c r="F458" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G458" s="10" t="s">
         <v>1424</v>
-      </c>
-[...4 lines deleted...]
-        <v>1425</v>
       </c>
       <c r="H458" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I458" s="14">
         <v>172.93</v>
       </c>
     </row>
     <row r="459" spans="1:9" outlineLevel="2">
       <c r="A459" s="17">
         <v>5</v>
       </c>
       <c r="B459" s="7"/>
       <c r="C459" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D459" s="9" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E459" s="10" t="s">
         <v>1426</v>
       </c>
-      <c r="E459" s="10" t="s">
+      <c r="F459" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G459" s="10" t="s">
         <v>1427</v>
-      </c>
-[...4 lines deleted...]
-        <v>1428</v>
       </c>
       <c r="H459" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I459" s="14">
         <v>256.0</v>
       </c>
     </row>
     <row r="460" spans="1:9" outlineLevel="2">
       <c r="A460" s="17">
         <v>6</v>
       </c>
       <c r="B460" s="7"/>
       <c r="C460" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D460" s="9" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E460" s="10" t="s">
         <v>1429</v>
       </c>
-      <c r="E460" s="10" t="s">
+      <c r="F460" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G460" s="10" t="s">
         <v>1430</v>
-      </c>
-[...4 lines deleted...]
-        <v>1431</v>
       </c>
       <c r="H460" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I460" s="14">
         <v>1280.0</v>
       </c>
     </row>
     <row r="461" spans="1:9" outlineLevel="2">
       <c r="A461" s="17">
         <v>7</v>
       </c>
       <c r="B461" s="7"/>
       <c r="C461" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D461" s="9" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E461" s="10" t="s">
         <v>1432</v>
       </c>
-      <c r="E461" s="10" t="s">
+      <c r="F461" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G461" s="10" t="s">
         <v>1433</v>
-      </c>
-[...4 lines deleted...]
-        <v>1434</v>
       </c>
       <c r="H461" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I461" s="14">
         <v>2560.0</v>
       </c>
     </row>
     <row r="462" spans="1:9" outlineLevel="2">
       <c r="A462" s="17">
         <v>8</v>
       </c>
       <c r="B462" s="7"/>
       <c r="C462" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D462" s="9" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E462" s="10" t="s">
         <v>1435</v>
       </c>
-      <c r="E462" s="10" t="s">
+      <c r="F462" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G462" s="10" t="s">
         <v>1436</v>
-      </c>
-[...4 lines deleted...]
-        <v>1437</v>
       </c>
       <c r="H462" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I462" s="14">
         <v>5120.0</v>
       </c>
     </row>
     <row r="463" spans="1:9" outlineLevel="2">
       <c r="A463" s="17">
         <v>9</v>
       </c>
       <c r="B463" s="7"/>
       <c r="C463" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D463" s="9" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E463" s="10" t="s">
         <v>1438</v>
       </c>
-      <c r="E463" s="10" t="s">
+      <c r="F463" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G463" s="10" t="s">
         <v>1439</v>
-      </c>
-[...4 lines deleted...]
-        <v>1440</v>
       </c>
       <c r="H463" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I463" s="14">
         <v>78.64</v>
       </c>
     </row>
     <row r="464" spans="1:9" outlineLevel="2">
       <c r="A464" s="17">
         <v>10</v>
       </c>
       <c r="B464" s="7"/>
       <c r="C464" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D464" s="9" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E464" s="10" t="s">
         <v>1441</v>
       </c>
-      <c r="E464" s="10" t="s">
+      <c r="F464" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G464" s="10" t="s">
         <v>1442</v>
-      </c>
-[...4 lines deleted...]
-        <v>1443</v>
       </c>
       <c r="H464" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I464" s="14">
         <v>104.88</v>
       </c>
     </row>
     <row r="465" spans="1:9" outlineLevel="2">
       <c r="A465" s="17">
         <v>11</v>
       </c>
       <c r="B465" s="7"/>
       <c r="C465" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D465" s="9" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E465" s="10" t="s">
         <v>1444</v>
       </c>
-      <c r="E465" s="10" t="s">
+      <c r="F465" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G465" s="10" t="s">
         <v>1445</v>
-      </c>
-[...4 lines deleted...]
-        <v>1446</v>
       </c>
       <c r="H465" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I465" s="14">
         <v>154.88</v>
       </c>
     </row>
     <row r="466" spans="1:9" outlineLevel="2">
       <c r="A466" s="17">
         <v>12</v>
       </c>
       <c r="B466" s="7"/>
       <c r="C466" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D466" s="9" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E466" s="10" t="s">
         <v>1447</v>
       </c>
-      <c r="E466" s="10" t="s">
+      <c r="F466" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G466" s="10" t="s">
         <v>1448</v>
-      </c>
-[...4 lines deleted...]
-        <v>1449</v>
       </c>
       <c r="H466" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I466" s="14">
         <v>229.12</v>
       </c>
     </row>
     <row r="467" spans="1:9" outlineLevel="2">
       <c r="A467" s="17">
         <v>13</v>
       </c>
       <c r="B467" s="7"/>
       <c r="C467" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D467" s="9" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E467" s="10" t="s">
         <v>1450</v>
       </c>
-      <c r="E467" s="10" t="s">
+      <c r="F467" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G467" s="10" t="s">
         <v>1451</v>
-      </c>
-[...4 lines deleted...]
-        <v>1452</v>
       </c>
       <c r="H467" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I467" s="14">
         <v>339.2</v>
       </c>
     </row>
     <row r="468" spans="1:9" outlineLevel="2">
       <c r="A468" s="17">
         <v>14</v>
       </c>
       <c r="B468" s="7"/>
       <c r="C468" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D468" s="9" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E468" s="10" t="s">
         <v>1453</v>
       </c>
-      <c r="E468" s="10" t="s">
+      <c r="F468" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G468" s="10" t="s">
         <v>1454</v>
-      </c>
-[...4 lines deleted...]
-        <v>1455</v>
       </c>
       <c r="H468" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I468" s="14">
         <v>1593.6</v>
       </c>
     </row>
     <row r="469" spans="1:9" outlineLevel="2">
       <c r="A469" s="17">
         <v>15</v>
       </c>
       <c r="B469" s="7"/>
       <c r="C469" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D469" s="9" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E469" s="10" t="s">
         <v>1456</v>
       </c>
-      <c r="E469" s="10" t="s">
+      <c r="F469" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G469" s="10" t="s">
         <v>1457</v>
-      </c>
-[...4 lines deleted...]
-        <v>1458</v>
       </c>
       <c r="H469" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I469" s="14">
         <v>3187.2</v>
       </c>
     </row>
     <row r="470" spans="1:9" outlineLevel="2">
       <c r="A470" s="17">
         <v>16</v>
       </c>
       <c r="B470" s="7"/>
       <c r="C470" s="8" t="s">
-        <v>1412</v>
+        <v>1411</v>
       </c>
       <c r="D470" s="9" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E470" s="10" t="s">
         <v>1459</v>
       </c>
-      <c r="E470" s="10" t="s">
+      <c r="F470" s="10" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G470" s="10" t="s">
         <v>1460</v>
-      </c>
-[...4 lines deleted...]
-        <v>1461</v>
       </c>
       <c r="H470" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I470" s="14">
         <v>6374.4</v>
       </c>
     </row>
     <row r="471" spans="1:9" outlineLevel="2">
       <c r="A471" s="17">
         <v>17</v>
       </c>
       <c r="B471" s="7"/>
       <c r="C471" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D471" s="9" t="s">
         <v>1462</v>
       </c>
-      <c r="D471" s="9" t="s">
+      <c r="E471" s="10" t="s">
         <v>1463</v>
       </c>
-      <c r="E471" s="10" t="s">
+      <c r="F471" s="10" t="s">
         <v>1464</v>
       </c>
-      <c r="F471" s="10" t="s">
+      <c r="G471" s="10" t="s">
         <v>1465</v>
-      </c>
-[...1 lines deleted...]
-        <v>1466</v>
       </c>
       <c r="H471" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I471" s="14">
         <v>75.44</v>
       </c>
     </row>
     <row r="472" spans="1:9" outlineLevel="2">
       <c r="A472" s="17">
         <v>18</v>
       </c>
       <c r="B472" s="7"/>
       <c r="C472" s="8" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
       <c r="D472" s="9" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E472" s="10" t="s">
         <v>1467</v>
       </c>
-      <c r="E472" s="10" t="s">
+      <c r="F472" s="10" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G472" s="10" t="s">
         <v>1468</v>
-      </c>
-[...4 lines deleted...]
-        <v>1469</v>
       </c>
       <c r="H472" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I472" s="14">
         <v>99.89</v>
       </c>
     </row>
     <row r="473" spans="1:9" outlineLevel="2">
       <c r="A473" s="17">
         <v>19</v>
       </c>
       <c r="B473" s="7"/>
       <c r="C473" s="8" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
       <c r="D473" s="9" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E473" s="10" t="s">
         <v>1470</v>
       </c>
-      <c r="E473" s="10" t="s">
+      <c r="F473" s="10" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G473" s="10" t="s">
         <v>1471</v>
-      </c>
-[...4 lines deleted...]
-        <v>1472</v>
       </c>
       <c r="H473" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I473" s="14">
         <v>144.9</v>
       </c>
     </row>
     <row r="474" spans="1:9" outlineLevel="2">
       <c r="A474" s="17">
         <v>20</v>
       </c>
       <c r="B474" s="7"/>
       <c r="C474" s="8" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
       <c r="D474" s="9" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E474" s="10" t="s">
         <v>1473</v>
       </c>
-      <c r="E474" s="10" t="s">
+      <c r="F474" s="10" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G474" s="10" t="s">
         <v>1474</v>
-      </c>
-[...4 lines deleted...]
-        <v>1475</v>
       </c>
       <c r="H474" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I474" s="14">
         <v>214.4</v>
       </c>
     </row>
     <row r="475" spans="1:9" outlineLevel="2">
       <c r="A475" s="17">
         <v>21</v>
       </c>
       <c r="B475" s="7"/>
       <c r="C475" s="8" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
       <c r="D475" s="9" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E475" s="10" t="s">
         <v>1476</v>
       </c>
-      <c r="E475" s="10" t="s">
+      <c r="F475" s="10" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G475" s="10" t="s">
         <v>1477</v>
-      </c>
-[...4 lines deleted...]
-        <v>1478</v>
       </c>
       <c r="H475" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I475" s="14">
         <v>317.44</v>
       </c>
     </row>
     <row r="476" spans="1:9" outlineLevel="2">
       <c r="A476" s="17">
         <v>22</v>
       </c>
       <c r="B476" s="7"/>
       <c r="C476" s="8" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
       <c r="D476" s="9" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E476" s="10" t="s">
         <v>1479</v>
       </c>
-      <c r="E476" s="10" t="s">
+      <c r="F476" s="10" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G476" s="10" t="s">
         <v>1480</v>
-      </c>
-[...4 lines deleted...]
-        <v>1481</v>
       </c>
       <c r="H476" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I476" s="14">
         <v>1428.48</v>
       </c>
     </row>
     <row r="477" spans="1:9" outlineLevel="2">
       <c r="A477" s="17">
         <v>23</v>
       </c>
       <c r="B477" s="7"/>
       <c r="C477" s="8" t="s">
-        <v>1462</v>
+        <v>1461</v>
       </c>
       <c r="D477" s="9" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E477" s="10" t="s">
         <v>1482</v>
       </c>
-      <c r="E477" s="10" t="s">
+      <c r="F477" s="10" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G477" s="10" t="s">
         <v>1483</v>
-      </c>
-[...4 lines deleted...]
-        <v>1484</v>
       </c>
       <c r="H477" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I477" s="14">
         <v>2856.96</v>
       </c>
     </row>
     <row r="478" spans="1:9" outlineLevel="2">
       <c r="A478" s="17">
         <v>24</v>
       </c>
       <c r="B478" s="7"/>
       <c r="C478" s="8" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D478" s="9" t="s">
         <v>1485</v>
       </c>
-      <c r="D478" s="9" t="s">
+      <c r="E478" s="10" t="s">
         <v>1486</v>
       </c>
-      <c r="E478" s="10" t="s">
+      <c r="F478" s="10" t="s">
         <v>1487</v>
       </c>
-      <c r="F478" s="10" t="s">
+      <c r="G478" s="10" t="s">
         <v>1488</v>
-      </c>
-[...1 lines deleted...]
-        <v>1489</v>
       </c>
       <c r="H478" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I478" s="14">
         <v>75.44</v>
       </c>
     </row>
     <row r="479" spans="1:9" outlineLevel="2">
       <c r="A479" s="17">
         <v>25</v>
       </c>
       <c r="B479" s="7"/>
       <c r="C479" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D479" s="9" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E479" s="10" t="s">
         <v>1490</v>
       </c>
-      <c r="E479" s="10" t="s">
+      <c r="F479" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G479" s="10" t="s">
         <v>1491</v>
-      </c>
-[...4 lines deleted...]
-        <v>1492</v>
       </c>
       <c r="H479" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I479" s="14">
         <v>99.89</v>
       </c>
     </row>
     <row r="480" spans="1:9" outlineLevel="2">
       <c r="A480" s="17">
         <v>26</v>
       </c>
       <c r="B480" s="7"/>
       <c r="C480" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D480" s="9" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E480" s="10" t="s">
         <v>1493</v>
       </c>
-      <c r="E480" s="10" t="s">
+      <c r="F480" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G480" s="10" t="s">
         <v>1494</v>
-      </c>
-[...4 lines deleted...]
-        <v>1495</v>
       </c>
       <c r="H480" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I480" s="14">
         <v>144.9</v>
       </c>
     </row>
     <row r="481" spans="1:9" outlineLevel="2">
       <c r="A481" s="17">
         <v>27</v>
       </c>
       <c r="B481" s="7"/>
       <c r="C481" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D481" s="9" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E481" s="10" t="s">
         <v>1496</v>
       </c>
-      <c r="E481" s="10" t="s">
+      <c r="F481" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G481" s="10" t="s">
         <v>1497</v>
-      </c>
-[...4 lines deleted...]
-        <v>1498</v>
       </c>
       <c r="H481" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I481" s="14">
         <v>214.4</v>
       </c>
     </row>
     <row r="482" spans="1:9" outlineLevel="2">
       <c r="A482" s="17">
         <v>28</v>
       </c>
       <c r="B482" s="7"/>
       <c r="C482" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D482" s="9" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E482" s="10" t="s">
         <v>1499</v>
       </c>
-      <c r="E482" s="10" t="s">
+      <c r="F482" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G482" s="10" t="s">
         <v>1500</v>
-      </c>
-[...4 lines deleted...]
-        <v>1501</v>
       </c>
       <c r="H482" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I482" s="14">
         <v>317.44</v>
       </c>
     </row>
     <row r="483" spans="1:9" outlineLevel="2">
       <c r="A483" s="17">
         <v>29</v>
       </c>
       <c r="B483" s="7"/>
       <c r="C483" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D483" s="9" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E483" s="10" t="s">
         <v>1502</v>
       </c>
-      <c r="E483" s="10" t="s">
+      <c r="F483" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G483" s="10" t="s">
         <v>1503</v>
-      </c>
-[...4 lines deleted...]
-        <v>1504</v>
       </c>
       <c r="H483" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I483" s="14">
         <v>1269.76</v>
       </c>
     </row>
     <row r="484" spans="1:9" outlineLevel="2">
       <c r="A484" s="17">
         <v>30</v>
       </c>
       <c r="B484" s="7"/>
       <c r="C484" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D484" s="9" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E484" s="10" t="s">
         <v>1505</v>
       </c>
-      <c r="E484" s="10" t="s">
+      <c r="F484" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G484" s="10" t="s">
         <v>1506</v>
-      </c>
-[...4 lines deleted...]
-        <v>1507</v>
       </c>
       <c r="H484" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I484" s="14">
         <v>2308.74</v>
       </c>
     </row>
     <row r="485" spans="1:9" outlineLevel="2">
       <c r="A485" s="17">
         <v>31</v>
       </c>
       <c r="B485" s="7"/>
       <c r="C485" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D485" s="11"/>
       <c r="E485" s="10" t="s">
+        <v>1507</v>
+      </c>
+      <c r="F485" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G485" s="10" t="s">
         <v>1508</v>
-      </c>
-[...4 lines deleted...]
-        <v>1509</v>
       </c>
       <c r="H485" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I485" s="14">
         <v>75.44</v>
       </c>
     </row>
     <row r="486" spans="1:9" outlineLevel="2">
       <c r="A486" s="17">
         <v>32</v>
       </c>
       <c r="B486" s="7"/>
       <c r="C486" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D486" s="11"/>
       <c r="E486" s="10" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F486" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G486" s="10" t="s">
         <v>1510</v>
-      </c>
-[...4 lines deleted...]
-        <v>1511</v>
       </c>
       <c r="H486" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I486" s="14">
         <v>75.44</v>
       </c>
     </row>
     <row r="487" spans="1:9" outlineLevel="2">
       <c r="A487" s="17">
         <v>33</v>
       </c>
       <c r="B487" s="7"/>
       <c r="C487" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D487" s="11"/>
       <c r="E487" s="10" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F487" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G487" s="10" t="s">
         <v>1512</v>
-      </c>
-[...4 lines deleted...]
-        <v>1513</v>
       </c>
       <c r="H487" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I487" s="14">
         <v>66.1</v>
       </c>
     </row>
     <row r="488" spans="1:9" outlineLevel="2">
       <c r="A488" s="17">
         <v>34</v>
       </c>
       <c r="B488" s="7"/>
       <c r="C488" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D488" s="11"/>
       <c r="E488" s="10" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F488" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G488" s="10" t="s">
         <v>1514</v>
-      </c>
-[...4 lines deleted...]
-        <v>1515</v>
       </c>
       <c r="H488" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I488" s="14">
         <v>78.64</v>
       </c>
     </row>
     <row r="489" spans="1:9" outlineLevel="2">
       <c r="A489" s="17">
         <v>35</v>
       </c>
       <c r="B489" s="7"/>
       <c r="C489" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D489" s="11"/>
       <c r="E489" s="10" t="s">
+        <v>1515</v>
+      </c>
+      <c r="F489" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G489" s="10" t="s">
         <v>1516</v>
-      </c>
-[...4 lines deleted...]
-        <v>1517</v>
       </c>
       <c r="H489" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I489" s="14">
         <v>99.89</v>
       </c>
     </row>
     <row r="490" spans="1:9" outlineLevel="2">
       <c r="A490" s="17">
         <v>36</v>
       </c>
       <c r="B490" s="7"/>
       <c r="C490" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D490" s="11"/>
       <c r="E490" s="10" t="s">
+        <v>1517</v>
+      </c>
+      <c r="F490" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G490" s="10" t="s">
         <v>1518</v>
-      </c>
-[...4 lines deleted...]
-        <v>1519</v>
       </c>
       <c r="H490" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I490" s="14">
         <v>99.89</v>
       </c>
     </row>
     <row r="491" spans="1:9" outlineLevel="2">
       <c r="A491" s="17">
         <v>37</v>
       </c>
       <c r="B491" s="7"/>
       <c r="C491" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D491" s="11"/>
       <c r="E491" s="10" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F491" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G491" s="10" t="s">
         <v>1520</v>
-      </c>
-[...4 lines deleted...]
-        <v>1521</v>
       </c>
       <c r="H491" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I491" s="14">
         <v>86.45</v>
       </c>
     </row>
     <row r="492" spans="1:9" outlineLevel="2">
       <c r="A492" s="17">
         <v>38</v>
       </c>
       <c r="B492" s="7"/>
       <c r="C492" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D492" s="11"/>
       <c r="E492" s="10" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F492" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G492" s="10" t="s">
         <v>1522</v>
-      </c>
-[...4 lines deleted...]
-        <v>1523</v>
       </c>
       <c r="H492" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I492" s="14">
         <v>104.88</v>
       </c>
     </row>
     <row r="493" spans="1:9" outlineLevel="2">
       <c r="A493" s="17">
         <v>39</v>
       </c>
       <c r="B493" s="7"/>
       <c r="C493" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D493" s="11"/>
       <c r="E493" s="10" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F493" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G493" s="10" t="s">
         <v>1524</v>
-      </c>
-[...4 lines deleted...]
-        <v>1525</v>
       </c>
       <c r="H493" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I493" s="14">
         <v>144.9</v>
       </c>
     </row>
     <row r="494" spans="1:9" outlineLevel="2">
       <c r="A494" s="17">
         <v>40</v>
       </c>
       <c r="B494" s="7"/>
       <c r="C494" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D494" s="11"/>
       <c r="E494" s="10" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F494" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G494" s="10" t="s">
         <v>1526</v>
-      </c>
-[...4 lines deleted...]
-        <v>1527</v>
       </c>
       <c r="H494" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I494" s="14">
         <v>144.9</v>
       </c>
     </row>
     <row r="495" spans="1:9" outlineLevel="2">
       <c r="A495" s="17">
         <v>41</v>
       </c>
       <c r="B495" s="7"/>
       <c r="C495" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D495" s="11"/>
       <c r="E495" s="10" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F495" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G495" s="10" t="s">
         <v>1528</v>
-      </c>
-[...4 lines deleted...]
-        <v>1529</v>
       </c>
       <c r="H495" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I495" s="14">
         <v>116.87</v>
       </c>
     </row>
     <row r="496" spans="1:9" outlineLevel="2">
       <c r="A496" s="17">
         <v>42</v>
       </c>
       <c r="B496" s="7"/>
       <c r="C496" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D496" s="11"/>
       <c r="E496" s="10" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F496" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G496" s="10" t="s">
         <v>1530</v>
-      </c>
-[...4 lines deleted...]
-        <v>1531</v>
       </c>
       <c r="H496" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I496" s="14">
         <v>154.88</v>
       </c>
     </row>
     <row r="497" spans="1:9" outlineLevel="2">
       <c r="A497" s="17">
         <v>43</v>
       </c>
       <c r="B497" s="7"/>
       <c r="C497" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D497" s="11"/>
       <c r="E497" s="10" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F497" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G497" s="10" t="s">
         <v>1532</v>
-      </c>
-[...4 lines deleted...]
-        <v>1533</v>
       </c>
       <c r="H497" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I497" s="14">
         <v>214.4</v>
       </c>
     </row>
     <row r="498" spans="1:9" outlineLevel="2">
       <c r="A498" s="17">
         <v>44</v>
       </c>
       <c r="B498" s="7"/>
       <c r="C498" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D498" s="11"/>
       <c r="E498" s="10" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F498" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G498" s="10" t="s">
         <v>1534</v>
-      </c>
-[...4 lines deleted...]
-        <v>1535</v>
       </c>
       <c r="H498" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I498" s="14">
         <v>214.4</v>
       </c>
     </row>
     <row r="499" spans="1:9" outlineLevel="2">
       <c r="A499" s="17">
         <v>45</v>
       </c>
       <c r="B499" s="7"/>
       <c r="C499" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D499" s="11"/>
       <c r="E499" s="10" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F499" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G499" s="10" t="s">
         <v>1536</v>
-      </c>
-[...4 lines deleted...]
-        <v>1537</v>
       </c>
       <c r="H499" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I499" s="14">
         <v>172.93</v>
       </c>
     </row>
     <row r="500" spans="1:9" outlineLevel="2">
       <c r="A500" s="17">
         <v>46</v>
       </c>
       <c r="B500" s="7"/>
       <c r="C500" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D500" s="11"/>
       <c r="E500" s="10" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F500" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G500" s="10" t="s">
         <v>1538</v>
-      </c>
-[...4 lines deleted...]
-        <v>1539</v>
       </c>
       <c r="H500" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I500" s="14">
         <v>229.12</v>
       </c>
     </row>
     <row r="501" spans="1:9" outlineLevel="2">
       <c r="A501" s="17">
         <v>47</v>
       </c>
       <c r="B501" s="7"/>
       <c r="C501" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D501" s="11"/>
       <c r="E501" s="10" t="s">
+        <v>1539</v>
+      </c>
+      <c r="F501" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G501" s="10" t="s">
         <v>1540</v>
-      </c>
-[...4 lines deleted...]
-        <v>1541</v>
       </c>
       <c r="H501" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I501" s="14">
         <v>317.44</v>
       </c>
     </row>
     <row r="502" spans="1:9" outlineLevel="2">
       <c r="A502" s="17">
         <v>48</v>
       </c>
       <c r="B502" s="7"/>
       <c r="C502" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D502" s="11"/>
       <c r="E502" s="10" t="s">
+        <v>1541</v>
+      </c>
+      <c r="F502" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G502" s="10" t="s">
         <v>1542</v>
-      </c>
-[...4 lines deleted...]
-        <v>1543</v>
       </c>
       <c r="H502" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I502" s="14">
         <v>317.44</v>
       </c>
     </row>
     <row r="503" spans="1:9" outlineLevel="2">
       <c r="A503" s="17">
         <v>49</v>
       </c>
       <c r="B503" s="7"/>
       <c r="C503" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D503" s="11"/>
       <c r="E503" s="10" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F503" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G503" s="10" t="s">
         <v>1544</v>
-      </c>
-[...4 lines deleted...]
-        <v>1545</v>
       </c>
       <c r="H503" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I503" s="14">
         <v>256.0</v>
       </c>
     </row>
     <row r="504" spans="1:9" outlineLevel="2">
       <c r="A504" s="17">
         <v>50</v>
       </c>
       <c r="B504" s="7"/>
       <c r="C504" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D504" s="11"/>
       <c r="E504" s="10" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F504" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G504" s="10" t="s">
         <v>1546</v>
-      </c>
-[...4 lines deleted...]
-        <v>1547</v>
       </c>
       <c r="H504" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I504" s="14">
         <v>339.2</v>
       </c>
     </row>
     <row r="505" spans="1:9" outlineLevel="2">
       <c r="A505" s="17">
         <v>51</v>
       </c>
       <c r="B505" s="7"/>
       <c r="C505" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D505" s="11"/>
       <c r="E505" s="10" t="s">
+        <v>1547</v>
+      </c>
+      <c r="F505" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G505" s="10" t="s">
         <v>1548</v>
-      </c>
-[...4 lines deleted...]
-        <v>1549</v>
       </c>
       <c r="H505" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I505" s="14">
         <v>1428.48</v>
       </c>
     </row>
     <row r="506" spans="1:9" outlineLevel="2">
       <c r="A506" s="17">
         <v>52</v>
       </c>
       <c r="B506" s="7"/>
       <c r="C506" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D506" s="11"/>
       <c r="E506" s="10" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F506" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G506" s="10" t="s">
         <v>1550</v>
-      </c>
-[...4 lines deleted...]
-        <v>1551</v>
       </c>
       <c r="H506" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I506" s="14">
         <v>1428.48</v>
       </c>
     </row>
     <row r="507" spans="1:9" outlineLevel="2">
       <c r="A507" s="17">
         <v>53</v>
       </c>
       <c r="B507" s="7"/>
       <c r="C507" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D507" s="11"/>
       <c r="E507" s="10" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F507" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G507" s="10" t="s">
         <v>1552</v>
-      </c>
-[...4 lines deleted...]
-        <v>1553</v>
       </c>
       <c r="H507" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I507" s="14">
         <v>1280.0</v>
       </c>
     </row>
     <row r="508" spans="1:9" outlineLevel="2">
       <c r="A508" s="17">
         <v>54</v>
       </c>
       <c r="B508" s="7"/>
       <c r="C508" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D508" s="11"/>
       <c r="E508" s="10" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F508" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G508" s="10" t="s">
         <v>1554</v>
-      </c>
-[...4 lines deleted...]
-        <v>1555</v>
       </c>
       <c r="H508" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I508" s="14">
         <v>1593.6</v>
       </c>
     </row>
     <row r="509" spans="1:9" outlineLevel="2">
       <c r="A509" s="17">
         <v>55</v>
       </c>
       <c r="B509" s="7"/>
       <c r="C509" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D509" s="11"/>
       <c r="E509" s="10" t="s">
+        <v>1555</v>
+      </c>
+      <c r="F509" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G509" s="10" t="s">
         <v>1556</v>
-      </c>
-[...4 lines deleted...]
-        <v>1557</v>
       </c>
       <c r="H509" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I509" s="14">
         <v>2856.96</v>
       </c>
     </row>
     <row r="510" spans="1:9" outlineLevel="2">
       <c r="A510" s="17">
         <v>56</v>
       </c>
       <c r="B510" s="7"/>
       <c r="C510" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D510" s="11"/>
       <c r="E510" s="10" t="s">
+        <v>1557</v>
+      </c>
+      <c r="F510" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G510" s="10" t="s">
         <v>1558</v>
-      </c>
-[...4 lines deleted...]
-        <v>1559</v>
       </c>
       <c r="H510" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I510" s="14">
         <v>2856.96</v>
       </c>
     </row>
     <row r="511" spans="1:9" outlineLevel="2">
       <c r="A511" s="17">
         <v>57</v>
       </c>
       <c r="B511" s="7"/>
       <c r="C511" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D511" s="11"/>
       <c r="E511" s="10" t="s">
+        <v>1559</v>
+      </c>
+      <c r="F511" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G511" s="10" t="s">
         <v>1560</v>
-      </c>
-[...4 lines deleted...]
-        <v>1561</v>
       </c>
       <c r="H511" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I511" s="14">
         <v>2560.0</v>
       </c>
     </row>
     <row r="512" spans="1:9" outlineLevel="2">
       <c r="A512" s="17">
         <v>58</v>
       </c>
       <c r="B512" s="7"/>
       <c r="C512" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D512" s="11"/>
       <c r="E512" s="10" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F512" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G512" s="10" t="s">
         <v>1562</v>
-      </c>
-[...4 lines deleted...]
-        <v>1563</v>
       </c>
       <c r="H512" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I512" s="14">
         <v>3187.2</v>
       </c>
     </row>
     <row r="513" spans="1:9" outlineLevel="2">
       <c r="A513" s="17">
         <v>59</v>
       </c>
       <c r="B513" s="7"/>
       <c r="C513" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D513" s="11"/>
       <c r="E513" s="10" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F513" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G513" s="10" t="s">
         <v>1564</v>
-      </c>
-[...4 lines deleted...]
-        <v>1565</v>
       </c>
       <c r="H513" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I513" s="14">
         <v>5713.92</v>
       </c>
     </row>
     <row r="514" spans="1:9" outlineLevel="2">
       <c r="A514" s="17">
         <v>60</v>
       </c>
       <c r="B514" s="7"/>
       <c r="C514" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D514" s="11"/>
       <c r="E514" s="10" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F514" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G514" s="10" t="s">
         <v>1566</v>
-      </c>
-[...4 lines deleted...]
-        <v>1567</v>
       </c>
       <c r="H514" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I514" s="14">
         <v>5713.92</v>
       </c>
     </row>
     <row r="515" spans="1:9" outlineLevel="2">
       <c r="A515" s="17">
         <v>61</v>
       </c>
       <c r="B515" s="7"/>
       <c r="C515" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D515" s="11"/>
       <c r="E515" s="10" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F515" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G515" s="10" t="s">
         <v>1568</v>
-      </c>
-[...4 lines deleted...]
-        <v>1569</v>
       </c>
       <c r="H515" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I515" s="14">
         <v>5120.0</v>
       </c>
     </row>
     <row r="516" spans="1:9" outlineLevel="2">
       <c r="A516" s="17">
         <v>62</v>
       </c>
       <c r="B516" s="7"/>
       <c r="C516" s="8" t="s">
-        <v>1485</v>
+        <v>1484</v>
       </c>
       <c r="D516" s="9"/>
       <c r="E516" s="10" t="s">
+        <v>1569</v>
+      </c>
+      <c r="F516" s="10" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G516" s="10" t="s">
         <v>1570</v>
-      </c>
-[...4 lines deleted...]
-        <v>1571</v>
       </c>
       <c r="H516" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I516" s="14">
         <v>6374.4</v>
       </c>
     </row>
     <row r="517" spans="1:9" outlineLevel="2">
       <c r="A517" s="17">
         <v>63</v>
       </c>
       <c r="B517" s="7"/>
       <c r="C517" s="8" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D517" s="9" t="s">
         <v>1572</v>
       </c>
-      <c r="D517" s="9" t="s">
+      <c r="E517" s="10" t="s">
         <v>1573</v>
       </c>
-      <c r="E517" s="10" t="s">
+      <c r="F517" s="10" t="s">
         <v>1574</v>
       </c>
-      <c r="F517" s="10" t="s">
+      <c r="G517" s="10" t="s">
         <v>1575</v>
-      </c>
-[...1 lines deleted...]
-        <v>1576</v>
       </c>
       <c r="H517" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I517" s="14">
         <v>66.61</v>
       </c>
     </row>
     <row r="518" spans="1:9" outlineLevel="2">
       <c r="A518" s="17">
         <v>64</v>
       </c>
       <c r="B518" s="7"/>
       <c r="C518" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D518" s="9" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E518" s="10" t="s">
         <v>1577</v>
       </c>
-      <c r="E518" s="10" t="s">
+      <c r="F518" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G518" s="10" t="s">
         <v>1578</v>
-      </c>
-[...4 lines deleted...]
-        <v>1579</v>
       </c>
       <c r="H518" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I518" s="14">
         <v>86.45</v>
       </c>
     </row>
     <row r="519" spans="1:9" outlineLevel="2">
       <c r="A519" s="17">
         <v>65</v>
       </c>
       <c r="B519" s="7"/>
       <c r="C519" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D519" s="9" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E519" s="10" t="s">
         <v>1580</v>
       </c>
-      <c r="E519" s="10" t="s">
+      <c r="F519" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G519" s="10" t="s">
         <v>1581</v>
-      </c>
-[...4 lines deleted...]
-        <v>1582</v>
       </c>
       <c r="H519" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I519" s="14">
         <v>116.87</v>
       </c>
     </row>
     <row r="520" spans="1:9" outlineLevel="2">
       <c r="A520" s="17">
         <v>66</v>
       </c>
       <c r="B520" s="7"/>
       <c r="C520" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D520" s="9" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E520" s="10" t="s">
         <v>1583</v>
       </c>
-      <c r="E520" s="10" t="s">
+      <c r="F520" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G520" s="10" t="s">
         <v>1584</v>
-      </c>
-[...4 lines deleted...]
-        <v>1585</v>
       </c>
       <c r="H520" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I520" s="14">
         <v>172.93</v>
       </c>
     </row>
     <row r="521" spans="1:9" outlineLevel="2">
       <c r="A521" s="17">
         <v>67</v>
       </c>
       <c r="B521" s="7"/>
       <c r="C521" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D521" s="9" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E521" s="10" t="s">
         <v>1586</v>
       </c>
-      <c r="E521" s="10" t="s">
+      <c r="F521" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G521" s="10" t="s">
         <v>1587</v>
-      </c>
-[...4 lines deleted...]
-        <v>1588</v>
       </c>
       <c r="H521" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I521" s="14">
         <v>256.0</v>
       </c>
     </row>
     <row r="522" spans="1:9" outlineLevel="2">
       <c r="A522" s="17">
         <v>68</v>
       </c>
       <c r="B522" s="7"/>
       <c r="C522" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D522" s="9" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E522" s="10" t="s">
         <v>1589</v>
       </c>
-      <c r="E522" s="10" t="s">
+      <c r="F522" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G522" s="10" t="s">
         <v>1590</v>
-      </c>
-[...4 lines deleted...]
-        <v>1591</v>
       </c>
       <c r="H522" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I522" s="14">
         <v>1049.6</v>
       </c>
     </row>
     <row r="523" spans="1:9" outlineLevel="2">
       <c r="A523" s="17">
         <v>69</v>
       </c>
       <c r="B523" s="7"/>
       <c r="C523" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D523" s="9" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E523" s="10" t="s">
         <v>1592</v>
       </c>
-      <c r="E523" s="10" t="s">
+      <c r="F523" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G523" s="10" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1594</v>
       </c>
       <c r="H523" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I523" s="14">
         <v>2060.81</v>
       </c>
     </row>
     <row r="524" spans="1:9" outlineLevel="2">
       <c r="A524" s="17">
         <v>70</v>
       </c>
       <c r="B524" s="7"/>
       <c r="C524" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D524" s="9" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E524" s="10" t="s">
         <v>1595</v>
       </c>
-      <c r="E524" s="10" t="s">
+      <c r="F524" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G524" s="10" t="s">
         <v>1596</v>
-      </c>
-[...4 lines deleted...]
-        <v>1597</v>
       </c>
       <c r="H524" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I524" s="14">
         <v>66.61</v>
       </c>
     </row>
     <row r="525" spans="1:9" outlineLevel="2">
       <c r="A525" s="17">
         <v>71</v>
       </c>
       <c r="B525" s="7"/>
       <c r="C525" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D525" s="9" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E525" s="10" t="s">
         <v>1598</v>
       </c>
-      <c r="E525" s="10" t="s">
+      <c r="F525" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G525" s="10" t="s">
         <v>1599</v>
-      </c>
-[...4 lines deleted...]
-        <v>1600</v>
       </c>
       <c r="H525" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I525" s="14">
         <v>75.71</v>
       </c>
     </row>
     <row r="526" spans="1:9" outlineLevel="2">
       <c r="A526" s="17">
         <v>72</v>
       </c>
       <c r="B526" s="7"/>
       <c r="C526" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D526" s="9" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E526" s="10" t="s">
         <v>1601</v>
       </c>
-      <c r="E526" s="10" t="s">
+      <c r="F526" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G526" s="10" t="s">
         <v>1602</v>
-      </c>
-[...4 lines deleted...]
-        <v>1603</v>
       </c>
       <c r="H526" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I526" s="14">
         <v>86.45</v>
       </c>
     </row>
     <row r="527" spans="1:9" outlineLevel="2">
       <c r="A527" s="17">
         <v>73</v>
       </c>
       <c r="B527" s="7"/>
       <c r="C527" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D527" s="9" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E527" s="10" t="s">
         <v>1604</v>
       </c>
-      <c r="E527" s="10" t="s">
+      <c r="F527" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G527" s="10" t="s">
         <v>1605</v>
-      </c>
-[...4 lines deleted...]
-        <v>1606</v>
       </c>
       <c r="H527" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I527" s="14">
         <v>90.42</v>
       </c>
     </row>
     <row r="528" spans="1:9" outlineLevel="2">
       <c r="A528" s="17">
         <v>74</v>
       </c>
       <c r="B528" s="7"/>
       <c r="C528" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D528" s="9" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E528" s="10" t="s">
         <v>1607</v>
       </c>
-      <c r="E528" s="10" t="s">
+      <c r="F528" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G528" s="10" t="s">
         <v>1608</v>
-      </c>
-[...4 lines deleted...]
-        <v>1609</v>
       </c>
       <c r="H528" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I528" s="14">
         <v>116.87</v>
       </c>
     </row>
     <row r="529" spans="1:9" outlineLevel="2">
       <c r="A529" s="17">
         <v>75</v>
       </c>
       <c r="B529" s="7"/>
       <c r="C529" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D529" s="9" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E529" s="10" t="s">
         <v>1610</v>
       </c>
-      <c r="E529" s="10" t="s">
+      <c r="F529" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G529" s="10" t="s">
         <v>1611</v>
-      </c>
-[...4 lines deleted...]
-        <v>1612</v>
       </c>
       <c r="H529" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I529" s="14">
         <v>145.98</v>
       </c>
     </row>
     <row r="530" spans="1:9" outlineLevel="2">
       <c r="A530" s="17">
         <v>76</v>
       </c>
       <c r="B530" s="7"/>
       <c r="C530" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D530" s="9" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E530" s="10" t="s">
         <v>1613</v>
       </c>
-      <c r="E530" s="10" t="s">
+      <c r="F530" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G530" s="10" t="s">
         <v>1614</v>
-      </c>
-[...4 lines deleted...]
-        <v>1615</v>
       </c>
       <c r="H530" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I530" s="14">
         <v>172.93</v>
       </c>
     </row>
     <row r="531" spans="1:9" outlineLevel="2">
       <c r="A531" s="17">
         <v>77</v>
       </c>
       <c r="B531" s="7"/>
       <c r="C531" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D531" s="9" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E531" s="10" t="s">
         <v>1616</v>
       </c>
-      <c r="E531" s="10" t="s">
+      <c r="F531" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G531" s="10" t="s">
         <v>1617</v>
-      </c>
-[...4 lines deleted...]
-        <v>1618</v>
       </c>
       <c r="H531" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I531" s="14">
         <v>216.13</v>
       </c>
     </row>
     <row r="532" spans="1:9" outlineLevel="2">
       <c r="A532" s="17">
         <v>78</v>
       </c>
       <c r="B532" s="7"/>
       <c r="C532" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D532" s="9" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E532" s="10" t="s">
         <v>1619</v>
       </c>
-      <c r="E532" s="10" t="s">
+      <c r="F532" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G532" s="10" t="s">
         <v>1620</v>
-      </c>
-[...4 lines deleted...]
-        <v>1621</v>
       </c>
       <c r="H532" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I532" s="14">
         <v>256.0</v>
       </c>
     </row>
     <row r="533" spans="1:9" outlineLevel="2">
       <c r="A533" s="17">
         <v>79</v>
       </c>
       <c r="B533" s="7"/>
       <c r="C533" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D533" s="9" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E533" s="10" t="s">
         <v>1622</v>
       </c>
-      <c r="E533" s="10" t="s">
+      <c r="F533" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G533" s="10" t="s">
         <v>1623</v>
-      </c>
-[...4 lines deleted...]
-        <v>1624</v>
       </c>
       <c r="H533" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I533" s="14">
         <v>320.0</v>
       </c>
     </row>
     <row r="534" spans="1:9" outlineLevel="2">
       <c r="A534" s="17">
         <v>80</v>
       </c>
       <c r="B534" s="7"/>
       <c r="C534" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D534" s="9" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E534" s="10" t="s">
         <v>1625</v>
       </c>
-      <c r="E534" s="10" t="s">
+      <c r="F534" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G534" s="10" t="s">
         <v>1626</v>
-      </c>
-[...4 lines deleted...]
-        <v>1627</v>
       </c>
       <c r="H534" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I534" s="14">
         <v>1049.6</v>
       </c>
     </row>
     <row r="535" spans="1:9" outlineLevel="2">
       <c r="A535" s="17">
         <v>81</v>
       </c>
       <c r="B535" s="7"/>
       <c r="C535" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D535" s="9" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E535" s="10" t="s">
         <v>1628</v>
       </c>
-      <c r="E535" s="10" t="s">
+      <c r="F535" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G535" s="10" t="s">
         <v>1629</v>
-      </c>
-[...4 lines deleted...]
-        <v>1630</v>
       </c>
       <c r="H535" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I535" s="14">
         <v>1497.6</v>
       </c>
     </row>
     <row r="536" spans="1:9" outlineLevel="2">
       <c r="A536" s="17">
         <v>82</v>
       </c>
       <c r="B536" s="7"/>
       <c r="C536" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D536" s="9" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E536" s="10" t="s">
         <v>1631</v>
       </c>
-      <c r="E536" s="10" t="s">
+      <c r="F536" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G536" s="10" t="s">
         <v>1632</v>
-      </c>
-[...4 lines deleted...]
-        <v>1633</v>
       </c>
       <c r="H536" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I536" s="14">
         <v>2060.81</v>
       </c>
     </row>
     <row r="537" spans="1:9" outlineLevel="2">
       <c r="A537" s="17">
         <v>83</v>
       </c>
       <c r="B537" s="7"/>
       <c r="C537" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D537" s="9" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E537" s="10" t="s">
         <v>1634</v>
       </c>
-      <c r="E537" s="10" t="s">
+      <c r="F537" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G537" s="10" t="s">
         <v>1635</v>
-      </c>
-[...4 lines deleted...]
-        <v>1636</v>
       </c>
       <c r="H537" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I537" s="14">
         <v>2689.08</v>
       </c>
     </row>
     <row r="538" spans="1:9" outlineLevel="2">
       <c r="A538" s="17">
         <v>84</v>
       </c>
       <c r="B538" s="7"/>
       <c r="C538" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D538" s="9" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E538" s="10" t="s">
         <v>1637</v>
       </c>
-      <c r="E538" s="10" t="s">
+      <c r="F538" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G538" s="10" t="s">
         <v>1638</v>
-      </c>
-[...4 lines deleted...]
-        <v>1639</v>
       </c>
       <c r="H538" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I538" s="14">
         <v>3843.84</v>
       </c>
     </row>
     <row r="539" spans="1:9" outlineLevel="2">
       <c r="A539" s="17">
         <v>85</v>
       </c>
       <c r="B539" s="7"/>
       <c r="C539" s="8" t="s">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="D539" s="9" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E539" s="10" t="s">
         <v>1640</v>
       </c>
-      <c r="E539" s="10" t="s">
+      <c r="F539" s="10" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G539" s="10" t="s">
         <v>1641</v>
-      </c>
-[...4 lines deleted...]
-        <v>1642</v>
       </c>
       <c r="H539" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I539" s="14">
         <v>5125.12</v>
       </c>
     </row>
     <row r="540" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A540" s="17">
         <v>86</v>
       </c>
       <c r="B540" s="7"/>
       <c r="C540" s="8" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D540" s="9" t="s">
         <v>1643</v>
       </c>
-      <c r="D540" s="9" t="s">
+      <c r="E540" s="10" t="s">
         <v>1644</v>
       </c>
-      <c r="E540" s="10" t="s">
+      <c r="F540" s="10" t="s">
         <v>1645</v>
       </c>
-      <c r="F540" s="10" t="s">
+      <c r="G540" s="10" t="s">
         <v>1646</v>
-      </c>
-[...1 lines deleted...]
-        <v>1647</v>
       </c>
       <c r="H540" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I540" s="14">
         <v>431.74</v>
       </c>
     </row>
     <row r="541" spans="1:9" outlineLevel="2">
       <c r="A541" s="17">
         <v>87</v>
       </c>
       <c r="B541" s="7"/>
       <c r="C541" s="8" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D541" s="9" t="s">
         <v>1648</v>
       </c>
-      <c r="D541" s="9" t="s">
+      <c r="E541" s="10" t="s">
         <v>1649</v>
       </c>
-      <c r="E541" s="10" t="s">
+      <c r="F541" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G541" s="10" t="s">
         <v>1650</v>
-      </c>
-[...4 lines deleted...]
-        <v>1651</v>
       </c>
       <c r="H541" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I541" s="14">
         <v>406.67</v>
       </c>
     </row>
     <row r="542" spans="1:9" outlineLevel="2">
       <c r="A542" s="17">
         <v>88</v>
       </c>
       <c r="B542" s="7"/>
       <c r="C542" s="8" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D542" s="9" t="s">
         <v>1652</v>
       </c>
-      <c r="D542" s="9" t="s">
+      <c r="E542" s="10" t="s">
         <v>1653</v>
       </c>
-      <c r="E542" s="10" t="s">
+      <c r="F542" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G542" s="10" t="s">
         <v>1654</v>
-      </c>
-[...4 lines deleted...]
-        <v>1655</v>
       </c>
       <c r="H542" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I542" s="14">
         <v>233.74</v>
       </c>
     </row>
     <row r="543" spans="1:9" outlineLevel="2">
       <c r="A543" s="17">
         <v>89</v>
       </c>
       <c r="B543" s="7"/>
       <c r="C543" s="8" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D543" s="9" t="s">
         <v>1656</v>
       </c>
-      <c r="D543" s="9" t="s">
+      <c r="E543" s="10" t="s">
         <v>1657</v>
       </c>
-      <c r="E543" s="10" t="s">
+      <c r="F543" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G543" s="10" t="s">
         <v>1658</v>
-      </c>
-[...4 lines deleted...]
-        <v>1659</v>
       </c>
       <c r="H543" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I543" s="14">
         <v>604.67</v>
       </c>
     </row>
     <row r="544" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A544" s="17">
         <v>90</v>
       </c>
       <c r="B544" s="7"/>
       <c r="C544" s="8" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
       <c r="D544" s="9" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E544" s="10" t="s">
         <v>1660</v>
       </c>
-      <c r="E544" s="10" t="s">
+      <c r="F544" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G544" s="10" t="s">
         <v>1661</v>
-      </c>
-[...4 lines deleted...]
-        <v>1662</v>
       </c>
       <c r="H544" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I544" s="14">
         <v>543.86</v>
       </c>
     </row>
     <row r="545" spans="1:9" outlineLevel="2">
       <c r="A545" s="17">
         <v>91</v>
       </c>
       <c r="B545" s="7"/>
       <c r="C545" s="8" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
       <c r="D545" s="9" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E545" s="10" t="s">
         <v>1663</v>
       </c>
-      <c r="E545" s="10" t="s">
+      <c r="F545" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G545" s="10" t="s">
         <v>1664</v>
-      </c>
-[...4 lines deleted...]
-        <v>1665</v>
       </c>
       <c r="H545" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I545" s="14">
         <v>601.73</v>
       </c>
     </row>
     <row r="546" spans="1:9" outlineLevel="2">
       <c r="A546" s="17">
         <v>92</v>
       </c>
       <c r="B546" s="7"/>
       <c r="C546" s="8" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
       <c r="D546" s="9" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E546" s="10" t="s">
         <v>1666</v>
       </c>
-      <c r="E546" s="10" t="s">
+      <c r="F546" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G546" s="10" t="s">
         <v>1667</v>
-      </c>
-[...4 lines deleted...]
-        <v>1668</v>
       </c>
       <c r="H546" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I546" s="14">
         <v>345.86</v>
       </c>
     </row>
     <row r="547" spans="1:9" outlineLevel="2">
       <c r="A547" s="17">
         <v>93</v>
       </c>
       <c r="B547" s="7"/>
       <c r="C547" s="8" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="D547" s="9" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E547" s="10" t="s">
         <v>1669</v>
       </c>
-      <c r="E547" s="10" t="s">
+      <c r="F547" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G547" s="10" t="s">
         <v>1670</v>
-      </c>
-[...4 lines deleted...]
-        <v>1671</v>
       </c>
       <c r="H547" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I547" s="14">
         <v>799.73</v>
       </c>
     </row>
     <row r="548" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A548" s="17">
         <v>94</v>
       </c>
       <c r="B548" s="7"/>
       <c r="C548" s="8" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
       <c r="D548" s="9" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E548" s="10" t="s">
         <v>1672</v>
       </c>
-      <c r="E548" s="10" t="s">
+      <c r="F548" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G548" s="10" t="s">
         <v>1673</v>
-      </c>
-[...4 lines deleted...]
-        <v>1674</v>
       </c>
       <c r="H548" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I548" s="14">
         <v>710.0</v>
       </c>
     </row>
     <row r="549" spans="1:9" outlineLevel="2">
       <c r="A549" s="17">
         <v>95</v>
       </c>
       <c r="B549" s="7"/>
       <c r="C549" s="8" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
       <c r="D549" s="9" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E549" s="10" t="s">
         <v>1675</v>
       </c>
-      <c r="E549" s="10" t="s">
+      <c r="F549" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G549" s="10" t="s">
         <v>1676</v>
-      </c>
-[...4 lines deleted...]
-        <v>1677</v>
       </c>
       <c r="H549" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I549" s="14">
         <v>890.88</v>
       </c>
     </row>
     <row r="550" spans="1:9" outlineLevel="2">
       <c r="A550" s="17">
         <v>96</v>
       </c>
       <c r="B550" s="7"/>
       <c r="C550" s="8" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
       <c r="D550" s="9" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E550" s="10" t="s">
         <v>1678</v>
       </c>
-      <c r="E550" s="10" t="s">
+      <c r="F550" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G550" s="10" t="s">
         <v>1679</v>
-      </c>
-[...4 lines deleted...]
-        <v>1680</v>
       </c>
       <c r="H550" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I550" s="14">
         <v>512.0</v>
       </c>
     </row>
     <row r="551" spans="1:9" outlineLevel="2">
       <c r="A551" s="17">
         <v>97</v>
       </c>
       <c r="B551" s="7"/>
       <c r="C551" s="8" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="D551" s="9" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E551" s="10" t="s">
         <v>1681</v>
       </c>
-      <c r="E551" s="10" t="s">
+      <c r="F551" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G551" s="10" t="s">
         <v>1682</v>
-      </c>
-[...4 lines deleted...]
-        <v>1683</v>
       </c>
       <c r="H551" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I551" s="14">
         <v>1088.88</v>
       </c>
     </row>
     <row r="552" spans="1:9" outlineLevel="2">
       <c r="A552" s="19" t="s">
-        <v>1684</v>
+        <v>1683</v>
       </c>
       <c r="B552" s="2"/>
       <c r="C552" s="2"/>
       <c r="D552" s="2"/>
       <c r="E552" s="2"/>
       <c r="F552" s="2"/>
       <c r="G552" s="2"/>
       <c r="H552" s="2"/>
       <c r="I552" s="12"/>
     </row>
     <row r="553" spans="1:9" outlineLevel="3">
       <c r="A553" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B553" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C553" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D553" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E553" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F553" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G553" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H553" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I553" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="554" spans="1:9" outlineLevel="3">
       <c r="A554" s="17">
         <v>1</v>
       </c>
       <c r="B554" s="7"/>
       <c r="C554" s="8" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D554" s="9" t="s">
         <v>1685</v>
       </c>
-      <c r="D554" s="9" t="s">
+      <c r="E554" s="10" t="s">
         <v>1686</v>
       </c>
-      <c r="E554" s="10" t="s">
+      <c r="F554" s="10" t="s">
         <v>1687</v>
       </c>
-      <c r="F554" s="10" t="s">
+      <c r="G554" s="10" t="s">
         <v>1688</v>
-      </c>
-[...1 lines deleted...]
-        <v>1689</v>
       </c>
       <c r="H554" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I554" s="14">
         <v>55.0</v>
       </c>
     </row>
     <row r="555" spans="1:9" outlineLevel="3">
       <c r="A555" s="17">
         <v>2</v>
       </c>
       <c r="B555" s="7"/>
       <c r="C555" s="8" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
       <c r="D555" s="9" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E555" s="10" t="s">
         <v>1690</v>
       </c>
-      <c r="E555" s="10" t="s">
+      <c r="F555" s="10" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G555" s="10" t="s">
         <v>1691</v>
-      </c>
-[...4 lines deleted...]
-        <v>1692</v>
       </c>
       <c r="H555" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I555" s="14">
         <v>109.0</v>
       </c>
     </row>
     <row r="556" spans="1:9" outlineLevel="3">
       <c r="A556" s="17">
         <v>3</v>
       </c>
       <c r="B556" s="7"/>
       <c r="C556" s="8" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
       <c r="D556" s="9" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E556" s="10" t="s">
         <v>1693</v>
       </c>
-      <c r="E556" s="10" t="s">
+      <c r="F556" s="10" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G556" s="10" t="s">
         <v>1694</v>
-      </c>
-[...4 lines deleted...]
-        <v>1695</v>
       </c>
       <c r="H556" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I556" s="14">
         <v>250.0</v>
       </c>
     </row>
     <row r="557" spans="1:9" outlineLevel="3">
       <c r="A557" s="17">
         <v>4</v>
       </c>
       <c r="B557" s="7"/>
       <c r="C557" s="8" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
       <c r="D557" s="9" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E557" s="10" t="s">
         <v>1696</v>
       </c>
-      <c r="E557" s="10" t="s">
+      <c r="F557" s="10" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G557" s="10" t="s">
         <v>1697</v>
-      </c>
-[...4 lines deleted...]
-        <v>1698</v>
       </c>
       <c r="H557" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I557" s="14">
         <v>479.0</v>
       </c>
     </row>
     <row r="558" spans="1:9" outlineLevel="3">
       <c r="A558" s="17">
         <v>5</v>
       </c>
       <c r="B558" s="7"/>
       <c r="C558" s="8" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
       <c r="D558" s="9" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E558" s="10" t="s">
         <v>1699</v>
       </c>
-      <c r="E558" s="10" t="s">
+      <c r="F558" s="10" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G558" s="10" t="s">
         <v>1700</v>
-      </c>
-[...4 lines deleted...]
-        <v>1701</v>
       </c>
       <c r="H558" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I558" s="14">
         <v>899.0</v>
       </c>
     </row>
     <row r="559" spans="1:9" outlineLevel="3">
       <c r="A559" s="17">
         <v>6</v>
       </c>
       <c r="B559" s="7"/>
       <c r="C559" s="8" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D559" s="9" t="s">
         <v>1702</v>
       </c>
-      <c r="D559" s="9" t="s">
+      <c r="E559" s="10" t="s">
         <v>1703</v>
       </c>
-      <c r="E559" s="10" t="s">
+      <c r="F559" s="10" t="s">
         <v>1704</v>
       </c>
-      <c r="F559" s="10" t="s">
+      <c r="G559" s="10" t="s">
         <v>1705</v>
-      </c>
-[...1 lines deleted...]
-        <v>1706</v>
       </c>
       <c r="H559" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I559" s="14">
         <v>84.0</v>
       </c>
     </row>
     <row r="560" spans="1:9" outlineLevel="3">
       <c r="A560" s="17">
         <v>7</v>
       </c>
       <c r="B560" s="7"/>
       <c r="C560" s="8" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D560" s="9" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E560" s="10" t="s">
         <v>1707</v>
       </c>
-      <c r="E560" s="10" t="s">
+      <c r="F560" s="10" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G560" s="10" t="s">
         <v>1708</v>
-      </c>
-[...4 lines deleted...]
-        <v>1709</v>
       </c>
       <c r="H560" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I560" s="14">
         <v>132.0</v>
       </c>
     </row>
     <row r="561" spans="1:9" outlineLevel="3">
       <c r="A561" s="17">
         <v>8</v>
       </c>
       <c r="B561" s="7"/>
       <c r="C561" s="8" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D561" s="9" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E561" s="10" t="s">
         <v>1710</v>
       </c>
-      <c r="E561" s="10" t="s">
+      <c r="F561" s="10" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G561" s="10" t="s">
         <v>1711</v>
-      </c>
-[...4 lines deleted...]
-        <v>1712</v>
       </c>
       <c r="H561" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I561" s="14">
         <v>252.0</v>
       </c>
     </row>
     <row r="562" spans="1:9" outlineLevel="3">
       <c r="A562" s="17">
         <v>9</v>
       </c>
       <c r="B562" s="7"/>
       <c r="C562" s="8" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D562" s="9" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E562" s="10" t="s">
         <v>1713</v>
       </c>
-      <c r="E562" s="10" t="s">
+      <c r="F562" s="10" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G562" s="10" t="s">
         <v>1714</v>
-      </c>
-[...4 lines deleted...]
-        <v>1715</v>
       </c>
       <c r="H562" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I562" s="14">
         <v>400.0</v>
       </c>
     </row>
     <row r="563" spans="1:9" outlineLevel="3">
       <c r="A563" s="17">
         <v>10</v>
       </c>
       <c r="B563" s="7"/>
       <c r="C563" s="8" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D563" s="9" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E563" s="10" t="s">
         <v>1716</v>
       </c>
-      <c r="E563" s="10" t="s">
+      <c r="F563" s="10" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G563" s="10" t="s">
         <v>1717</v>
-      </c>
-[...4 lines deleted...]
-        <v>1718</v>
       </c>
       <c r="H563" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I563" s="14">
         <v>800.0</v>
       </c>
     </row>
     <row r="564" spans="1:9" outlineLevel="3">
       <c r="A564" s="17">
         <v>11</v>
       </c>
       <c r="B564" s="7"/>
       <c r="C564" s="8" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D564" s="9" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E564" s="10" t="s">
         <v>1719</v>
       </c>
-      <c r="E564" s="10" t="s">
+      <c r="F564" s="10" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G564" s="10" t="s">
         <v>1720</v>
-      </c>
-[...4 lines deleted...]
-        <v>1721</v>
       </c>
       <c r="H564" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I564" s="14">
         <v>84.0</v>
       </c>
     </row>
     <row r="565" spans="1:9" outlineLevel="3">
       <c r="A565" s="17">
         <v>12</v>
       </c>
       <c r="B565" s="7"/>
       <c r="C565" s="8" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D565" s="9" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E565" s="10" t="s">
         <v>1722</v>
       </c>
-      <c r="E565" s="10" t="s">
+      <c r="F565" s="10" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G565" s="10" t="s">
         <v>1723</v>
-      </c>
-[...4 lines deleted...]
-        <v>1724</v>
       </c>
       <c r="H565" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I565" s="14">
         <v>132.0</v>
       </c>
     </row>
     <row r="566" spans="1:9" outlineLevel="3">
       <c r="A566" s="17">
         <v>13</v>
       </c>
       <c r="B566" s="7"/>
       <c r="C566" s="8" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D566" s="9" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E566" s="10" t="s">
         <v>1725</v>
       </c>
-      <c r="E566" s="10" t="s">
+      <c r="F566" s="10" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G566" s="10" t="s">
         <v>1726</v>
-      </c>
-[...4 lines deleted...]
-        <v>1727</v>
       </c>
       <c r="H566" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I566" s="14">
         <v>252.0</v>
       </c>
     </row>
     <row r="567" spans="1:9" outlineLevel="3">
       <c r="A567" s="17">
         <v>14</v>
       </c>
       <c r="B567" s="7"/>
       <c r="C567" s="8" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D567" s="9" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E567" s="10" t="s">
         <v>1728</v>
       </c>
-      <c r="E567" s="10" t="s">
+      <c r="F567" s="10" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G567" s="10" t="s">
         <v>1729</v>
-      </c>
-[...4 lines deleted...]
-        <v>1730</v>
       </c>
       <c r="H567" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I567" s="14">
         <v>400.0</v>
       </c>
     </row>
     <row r="568" spans="1:9" outlineLevel="3">
       <c r="A568" s="17">
         <v>15</v>
       </c>
       <c r="B568" s="7"/>
       <c r="C568" s="8" t="s">
-        <v>1702</v>
+        <v>1701</v>
       </c>
       <c r="D568" s="9" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E568" s="10" t="s">
         <v>1731</v>
       </c>
-      <c r="E568" s="10" t="s">
+      <c r="F568" s="10" t="s">
+        <v>1704</v>
+      </c>
+      <c r="G568" s="10" t="s">
         <v>1732</v>
-      </c>
-[...4 lines deleted...]
-        <v>1733</v>
       </c>
       <c r="H568" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I568" s="14">
         <v>800.0</v>
       </c>
     </row>
     <row r="569" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A569" s="17">
         <v>16</v>
       </c>
       <c r="B569" s="7"/>
       <c r="C569" s="8" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D569" s="9" t="s">
         <v>1734</v>
       </c>
-      <c r="D569" s="9" t="s">
+      <c r="E569" s="10" t="s">
         <v>1735</v>
       </c>
-      <c r="E569" s="10" t="s">
+      <c r="F569" s="10" t="s">
         <v>1736</v>
       </c>
-      <c r="F569" s="10" t="s">
+      <c r="G569" s="10" t="s">
         <v>1737</v>
-      </c>
-[...1 lines deleted...]
-        <v>1738</v>
       </c>
       <c r="H569" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I569" s="14">
         <v>132.0</v>
       </c>
     </row>
     <row r="570" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A570" s="17">
         <v>17</v>
       </c>
       <c r="B570" s="7"/>
       <c r="C570" s="8" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
       <c r="D570" s="9" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E570" s="10" t="s">
         <v>1739</v>
       </c>
-      <c r="E570" s="10" t="s">
+      <c r="F570" s="10" t="s">
+        <v>1736</v>
+      </c>
+      <c r="G570" s="10" t="s">
         <v>1740</v>
-      </c>
-[...4 lines deleted...]
-        <v>1741</v>
       </c>
       <c r="H570" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I570" s="14">
         <v>200.0</v>
       </c>
     </row>
     <row r="571" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A571" s="17">
         <v>18</v>
       </c>
       <c r="B571" s="7"/>
       <c r="C571" s="8" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
       <c r="D571" s="9" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E571" s="10" t="s">
         <v>1742</v>
       </c>
-      <c r="E571" s="10" t="s">
+      <c r="F571" s="10" t="s">
+        <v>1736</v>
+      </c>
+      <c r="G571" s="10" t="s">
         <v>1743</v>
-      </c>
-[...4 lines deleted...]
-        <v>1744</v>
       </c>
       <c r="H571" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I571" s="14">
         <v>400.0</v>
       </c>
     </row>
     <row r="572" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A572" s="17">
         <v>19</v>
       </c>
       <c r="B572" s="7"/>
       <c r="C572" s="8" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
       <c r="D572" s="9" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E572" s="10" t="s">
         <v>1745</v>
       </c>
-      <c r="E572" s="10" t="s">
+      <c r="F572" s="10" t="s">
+        <v>1736</v>
+      </c>
+      <c r="G572" s="10" t="s">
         <v>1746</v>
-      </c>
-[...4 lines deleted...]
-        <v>1747</v>
       </c>
       <c r="H572" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I572" s="14">
         <v>520.0</v>
       </c>
     </row>
     <row r="573" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A573" s="17">
         <v>20</v>
       </c>
       <c r="B573" s="7"/>
       <c r="C573" s="8" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
       <c r="D573" s="9" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E573" s="10" t="s">
         <v>1748</v>
       </c>
-      <c r="E573" s="10" t="s">
+      <c r="F573" s="10" t="s">
+        <v>1736</v>
+      </c>
+      <c r="G573" s="10" t="s">
         <v>1749</v>
-      </c>
-[...4 lines deleted...]
-        <v>1750</v>
       </c>
       <c r="H573" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I573" s="14">
         <v>1040.0</v>
       </c>
     </row>
     <row r="574" spans="1:9" outlineLevel="2">
       <c r="A574" s="19" t="s">
-        <v>1751</v>
+        <v>1750</v>
       </c>
       <c r="B574" s="2"/>
       <c r="C574" s="2"/>
       <c r="D574" s="2"/>
       <c r="E574" s="2"/>
       <c r="F574" s="2"/>
       <c r="G574" s="2"/>
       <c r="H574" s="2"/>
       <c r="I574" s="12"/>
     </row>
     <row r="575" spans="1:9" outlineLevel="3">
       <c r="A575" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B575" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C575" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D575" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E575" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F575" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G575" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H575" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I575" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="576" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A576" s="17">
         <v>1</v>
       </c>
       <c r="B576" s="7"/>
       <c r="C576" s="8" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D576" s="9" t="s">
         <v>1752</v>
       </c>
-      <c r="D576" s="9" t="s">
+      <c r="E576" s="10" t="s">
         <v>1753</v>
       </c>
-      <c r="E576" s="10" t="s">
+      <c r="F576" s="10" t="s">
         <v>1754</v>
       </c>
-      <c r="F576" s="10" t="s">
+      <c r="G576" s="10" t="s">
         <v>1755</v>
-      </c>
-[...1 lines deleted...]
-        <v>1756</v>
       </c>
       <c r="H576" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I576" s="14">
         <v>198.0</v>
       </c>
     </row>
     <row r="577" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A577" s="17">
         <v>2</v>
       </c>
       <c r="B577" s="7"/>
       <c r="C577" s="8" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
       <c r="D577" s="9" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E577" s="10" t="s">
         <v>1757</v>
       </c>
-      <c r="E577" s="10" t="s">
+      <c r="F577" s="10" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G577" s="10" t="s">
         <v>1758</v>
-      </c>
-[...4 lines deleted...]
-        <v>1759</v>
       </c>
       <c r="H577" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I577" s="14">
         <v>891.0</v>
       </c>
     </row>
     <row r="578" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A578" s="17">
         <v>3</v>
       </c>
       <c r="B578" s="7"/>
       <c r="C578" s="8" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
       <c r="D578" s="9" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E578" s="10" t="s">
         <v>1760</v>
       </c>
-      <c r="E578" s="10" t="s">
+      <c r="F578" s="10" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G578" s="10" t="s">
         <v>1761</v>
-      </c>
-[...4 lines deleted...]
-        <v>1762</v>
       </c>
       <c r="H578" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I578" s="14">
         <v>1544.4</v>
       </c>
     </row>
     <row r="579" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A579" s="17">
         <v>4</v>
       </c>
       <c r="B579" s="7"/>
       <c r="C579" s="8" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
       <c r="D579" s="9" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E579" s="10" t="s">
         <v>1763</v>
       </c>
-      <c r="E579" s="10" t="s">
+      <c r="F579" s="10" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G579" s="10" t="s">
         <v>1764</v>
-      </c>
-[...4 lines deleted...]
-        <v>1765</v>
       </c>
       <c r="H579" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I579" s="14">
         <v>2277.0</v>
       </c>
     </row>
     <row r="580" spans="1:9" customHeight="1" ht="16" outlineLevel="3">
       <c r="A580" s="17">
         <v>5</v>
       </c>
       <c r="B580" s="7"/>
       <c r="C580" s="8" t="s">
-        <v>1752</v>
+        <v>1751</v>
       </c>
       <c r="D580" s="9"/>
       <c r="E580" s="10" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F580" s="10" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G580" s="10" t="s">
         <v>1766</v>
-      </c>
-[...4 lines deleted...]
-        <v>1767</v>
       </c>
       <c r="H580" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I580" s="14">
         <v>1980.0</v>
       </c>
     </row>
     <row r="581" spans="1:9" outlineLevel="1">
       <c r="A581" s="18" t="s">
-        <v>1768</v>
+        <v>1767</v>
       </c>
       <c r="B581" s="2"/>
       <c r="C581" s="2"/>
       <c r="D581" s="2"/>
       <c r="E581" s="2"/>
       <c r="F581" s="2"/>
       <c r="G581" s="2"/>
       <c r="H581" s="2"/>
       <c r="I581" s="12"/>
     </row>
     <row r="582" spans="1:9" outlineLevel="2">
       <c r="A582" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B582" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C582" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D582" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E582" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F582" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G582" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H582" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I582" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="583" spans="1:9" outlineLevel="2">
       <c r="A583" s="17">
         <v>1</v>
       </c>
       <c r="B583" s="7"/>
       <c r="C583" s="8" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D583" s="9" t="s">
         <v>1769</v>
       </c>
-      <c r="D583" s="9" t="s">
+      <c r="E583" s="10" t="s">
         <v>1770</v>
       </c>
-      <c r="E583" s="10" t="s">
+      <c r="F583" s="10" t="s">
         <v>1771</v>
       </c>
-      <c r="F583" s="10" t="s">
+      <c r="G583" s="10" t="s">
         <v>1772</v>
-      </c>
-[...1 lines deleted...]
-        <v>1773</v>
       </c>
       <c r="H583" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I583" s="14">
         <v>136.48</v>
       </c>
     </row>
     <row r="584" spans="1:9" outlineLevel="2">
       <c r="A584" s="17">
         <v>2</v>
       </c>
       <c r="B584" s="7"/>
       <c r="C584" s="8" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
       <c r="D584" s="9" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E584" s="10" t="s">
         <v>1774</v>
       </c>
-      <c r="E584" s="10" t="s">
+      <c r="F584" s="10" t="s">
+        <v>1771</v>
+      </c>
+      <c r="G584" s="10" t="s">
         <v>1775</v>
-      </c>
-[...4 lines deleted...]
-        <v>1776</v>
       </c>
       <c r="H584" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I584" s="14">
         <v>172.8</v>
       </c>
     </row>
     <row r="585" spans="1:9" outlineLevel="2">
       <c r="A585" s="17">
         <v>3</v>
       </c>
       <c r="B585" s="7"/>
       <c r="C585" s="8" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
       <c r="D585" s="9" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E585" s="10" t="s">
         <v>1777</v>
       </c>
-      <c r="E585" s="10" t="s">
+      <c r="F585" s="10" t="s">
+        <v>1771</v>
+      </c>
+      <c r="G585" s="10" t="s">
         <v>1778</v>
-      </c>
-[...4 lines deleted...]
-        <v>1779</v>
       </c>
       <c r="H585" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I585" s="14">
         <v>254.72</v>
       </c>
     </row>
     <row r="586" spans="1:9" outlineLevel="2">
       <c r="A586" s="17">
         <v>4</v>
       </c>
       <c r="B586" s="7"/>
       <c r="C586" s="8" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
       <c r="D586" s="9" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E586" s="10" t="s">
         <v>1780</v>
       </c>
-      <c r="E586" s="10" t="s">
+      <c r="F586" s="10" t="s">
+        <v>1771</v>
+      </c>
+      <c r="G586" s="10" t="s">
         <v>1781</v>
-      </c>
-[...4 lines deleted...]
-        <v>1782</v>
       </c>
       <c r="H586" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I586" s="14">
         <v>1093.6</v>
       </c>
     </row>
     <row r="587" spans="1:9" outlineLevel="2">
       <c r="A587" s="17">
         <v>5</v>
       </c>
       <c r="B587" s="7"/>
       <c r="C587" s="8" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
       <c r="D587" s="9" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E587" s="10" t="s">
         <v>1783</v>
       </c>
-      <c r="E587" s="10" t="s">
+      <c r="F587" s="10" t="s">
+        <v>1771</v>
+      </c>
+      <c r="G587" s="10" t="s">
         <v>1784</v>
-      </c>
-[...4 lines deleted...]
-        <v>1785</v>
       </c>
       <c r="H587" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I587" s="14">
         <v>1920.8</v>
       </c>
     </row>
     <row r="588" spans="1:9" outlineLevel="2">
       <c r="A588" s="19" t="s">
-        <v>1786</v>
+        <v>1785</v>
       </c>
       <c r="B588" s="2"/>
       <c r="C588" s="2"/>
       <c r="D588" s="2"/>
       <c r="E588" s="2"/>
       <c r="F588" s="2"/>
       <c r="G588" s="2"/>
       <c r="H588" s="2"/>
       <c r="I588" s="12"/>
     </row>
     <row r="589" spans="1:9" outlineLevel="3">
       <c r="A589" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B589" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C589" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D589" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E589" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F589" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G589" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H589" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I589" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="590" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A590" s="17">
         <v>1</v>
       </c>
       <c r="B590" s="7"/>
       <c r="C590" s="8" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D590" s="9" t="s">
         <v>1787</v>
       </c>
-      <c r="D590" s="9" t="s">
+      <c r="E590" s="10" t="s">
         <v>1788</v>
       </c>
-      <c r="E590" s="10" t="s">
+      <c r="F590" s="10" t="s">
         <v>1789</v>
       </c>
-      <c r="F590" s="10" t="s">
+      <c r="G590" s="10" t="s">
         <v>1790</v>
-      </c>
-[...1 lines deleted...]
-        <v>1791</v>
       </c>
       <c r="H590" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I590" s="14">
         <v>123.92</v>
       </c>
     </row>
     <row r="591" spans="1:9" outlineLevel="3">
       <c r="A591" s="17">
         <v>2</v>
       </c>
       <c r="B591" s="7"/>
       <c r="C591" s="8" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D591" s="9" t="s">
         <v>1792</v>
       </c>
-      <c r="D591" s="9" t="s">
+      <c r="E591" s="10" t="s">
         <v>1793</v>
       </c>
-      <c r="E591" s="10" t="s">
+      <c r="F591" s="10" t="s">
+        <v>1789</v>
+      </c>
+      <c r="G591" s="10" t="s">
         <v>1794</v>
-      </c>
-[...4 lines deleted...]
-        <v>1795</v>
       </c>
       <c r="H591" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I591" s="14">
         <v>168.58</v>
       </c>
     </row>
     <row r="592" spans="1:9" outlineLevel="3">
       <c r="A592" s="17">
         <v>3</v>
       </c>
       <c r="B592" s="7"/>
       <c r="C592" s="8" t="s">
-        <v>1792</v>
+        <v>1791</v>
       </c>
       <c r="D592" s="9" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E592" s="10" t="s">
         <v>1796</v>
       </c>
-      <c r="E592" s="10" t="s">
+      <c r="F592" s="10" t="s">
+        <v>1789</v>
+      </c>
+      <c r="G592" s="10" t="s">
         <v>1797</v>
-      </c>
-[...4 lines deleted...]
-        <v>1798</v>
       </c>
       <c r="H592" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I592" s="14">
         <v>249.6</v>
       </c>
     </row>
     <row r="593" spans="1:9" outlineLevel="3">
       <c r="A593" s="17">
         <v>4</v>
       </c>
       <c r="B593" s="7"/>
       <c r="C593" s="8" t="s">
-        <v>1792</v>
+        <v>1791</v>
       </c>
       <c r="D593" s="9" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E593" s="10" t="s">
         <v>1799</v>
       </c>
-      <c r="E593" s="10" t="s">
+      <c r="F593" s="10" t="s">
+        <v>1789</v>
+      </c>
+      <c r="G593" s="10" t="s">
         <v>1800</v>
-      </c>
-[...4 lines deleted...]
-        <v>1801</v>
       </c>
       <c r="H593" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I593" s="14">
         <v>1145.6</v>
       </c>
     </row>
     <row r="594" spans="1:9" outlineLevel="3">
       <c r="A594" s="17">
         <v>5</v>
       </c>
       <c r="B594" s="7"/>
       <c r="C594" s="8" t="s">
-        <v>1792</v>
+        <v>1791</v>
       </c>
       <c r="D594" s="9" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E594" s="10" t="s">
         <v>1802</v>
       </c>
-      <c r="E594" s="10" t="s">
+      <c r="F594" s="10" t="s">
+        <v>1789</v>
+      </c>
+      <c r="G594" s="10" t="s">
         <v>1803</v>
-      </c>
-[...4 lines deleted...]
-        <v>1804</v>
       </c>
       <c r="H594" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I594" s="14">
         <v>2097.54</v>
       </c>
     </row>
     <row r="595" spans="1:9" outlineLevel="1">
       <c r="A595" s="18" t="s">
-        <v>1805</v>
+        <v>1804</v>
       </c>
       <c r="B595" s="2"/>
       <c r="C595" s="2"/>
       <c r="D595" s="2"/>
       <c r="E595" s="2"/>
       <c r="F595" s="2"/>
       <c r="G595" s="2"/>
       <c r="H595" s="2"/>
       <c r="I595" s="12"/>
     </row>
     <row r="596" spans="1:9" outlineLevel="2">
       <c r="A596" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B596" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C596" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D596" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E596" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F596" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G596" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H596" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I596" s="13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="597" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A597" s="17">
         <v>1</v>
       </c>
       <c r="B597" s="7"/>
       <c r="C597" s="8" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D597" s="9" t="s">
         <v>1806</v>
       </c>
-      <c r="D597" s="9" t="s">
+      <c r="E597" s="10" t="s">
         <v>1807</v>
       </c>
-      <c r="E597" s="10" t="s">
+      <c r="F597" s="10" t="s">
         <v>1808</v>
       </c>
-      <c r="F597" s="10" t="s">
+      <c r="G597" s="10" t="s">
         <v>1809</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810</v>
       </c>
       <c r="H597" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I597" s="14">
         <v>128.52</v>
       </c>
     </row>
     <row r="598" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A598" s="17">
         <v>2</v>
       </c>
       <c r="B598" s="7"/>
       <c r="C598" s="8" t="s">
-        <v>1806</v>
+        <v>1805</v>
       </c>
       <c r="D598" s="9" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E598" s="10" t="s">
         <v>1811</v>
       </c>
-      <c r="E598" s="10" t="s">
+      <c r="F598" s="10" t="s">
+        <v>1808</v>
+      </c>
+      <c r="G598" s="10" t="s">
         <v>1812</v>
-      </c>
-[...4 lines deleted...]
-        <v>1813</v>
       </c>
       <c r="H598" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I598" s="14">
         <v>190.21</v>
       </c>
     </row>
     <row r="599" spans="1:9" customHeight="1" ht="26" outlineLevel="2">
       <c r="A599" s="17">
         <v>3</v>
       </c>
       <c r="B599" s="7"/>
       <c r="C599" s="8" t="s">
-        <v>1806</v>
+        <v>1805</v>
       </c>
       <c r="D599" s="9" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E599" s="10" t="s">
         <v>1814</v>
       </c>
-      <c r="E599" s="10" t="s">
+      <c r="F599" s="10" t="s">
+        <v>1808</v>
+      </c>
+      <c r="G599" s="10" t="s">
         <v>1815</v>
-      </c>
-[...4 lines deleted...]
-        <v>1816</v>
       </c>
       <c r="H599" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I599" s="14">
         <v>281.61</v>
       </c>
     </row>
     <row r="600" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
       <c r="A600" s="17">
         <v>4</v>
       </c>
       <c r="B600" s="7"/>
       <c r="C600" s="8" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D600" s="9" t="s">
         <v>1817</v>
       </c>
-      <c r="D600" s="9" t="s">
+      <c r="E600" s="10" t="s">
         <v>1818</v>
       </c>
-      <c r="E600" s="10" t="s">
+      <c r="F600" s="10" t="s">
         <v>1819</v>
       </c>
-      <c r="F600" s="10" t="s">
+      <c r="G600" s="10" t="s">
         <v>1820</v>
-      </c>
-[...1 lines deleted...]
-        <v>1821</v>
       </c>
       <c r="H600" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I600" s="14">
         <v>96.31</v>
       </c>
     </row>
     <row r="601" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
       <c r="A601" s="17">
         <v>5</v>
       </c>
       <c r="B601" s="7"/>
       <c r="C601" s="8" t="s">
-        <v>1817</v>
+        <v>1816</v>
       </c>
       <c r="D601" s="9" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E601" s="10" t="s">
         <v>1822</v>
       </c>
-      <c r="E601" s="10" t="s">
+      <c r="F601" s="10" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G601" s="10" t="s">
         <v>1823</v>
-      </c>
-[...4 lines deleted...]
-        <v>1824</v>
       </c>
       <c r="H601" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I601" s="14">
         <v>137.22</v>
       </c>
     </row>
     <row r="602" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
       <c r="A602" s="17">
         <v>6</v>
       </c>
       <c r="B602" s="7"/>
       <c r="C602" s="8" t="s">
-        <v>1817</v>
+        <v>1816</v>
       </c>
       <c r="D602" s="9" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E602" s="10" t="s">
         <v>1825</v>
       </c>
-      <c r="E602" s="10" t="s">
+      <c r="F602" s="10" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G602" s="10" t="s">
         <v>1826</v>
-      </c>
-[...4 lines deleted...]
-        <v>1827</v>
       </c>
       <c r="H602" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I602" s="14">
         <v>203.27</v>
       </c>
     </row>
     <row r="603" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
       <c r="A603" s="17">
         <v>7</v>
       </c>
       <c r="B603" s="7"/>
       <c r="C603" s="8" t="s">
-        <v>1817</v>
+        <v>1816</v>
       </c>
       <c r="D603" s="9" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E603" s="10" t="s">
         <v>1828</v>
       </c>
-      <c r="E603" s="10" t="s">
+      <c r="F603" s="10" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G603" s="10" t="s">
         <v>1829</v>
-      </c>
-[...4 lines deleted...]
-        <v>1830</v>
       </c>
       <c r="H603" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I603" s="14">
         <v>300.8</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="D8:D10"/>
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="B13:B20"/>
     <mergeCell ref="B21:B28"/>
     <mergeCell ref="B29:B35"/>
     <mergeCell ref="A36:I36"/>
     <mergeCell ref="B38:B42"/>
     <mergeCell ref="B44:B46"/>
     <mergeCell ref="B48:B61"/>
     <mergeCell ref="B62:B69"/>
     <mergeCell ref="B70:B71"/>
@@ -24558,77 +25036,79 @@
     <mergeCell ref="B86:B89"/>
     <mergeCell ref="B91:B101"/>
     <mergeCell ref="B102:B119"/>
     <mergeCell ref="D118:D119"/>
     <mergeCell ref="B120:B121"/>
     <mergeCell ref="B123:B127"/>
     <mergeCell ref="B128:B135"/>
     <mergeCell ref="B137:B151"/>
     <mergeCell ref="B152:B167"/>
     <mergeCell ref="B168:B175"/>
     <mergeCell ref="B176:B183"/>
     <mergeCell ref="B184:B188"/>
     <mergeCell ref="A200:I200"/>
     <mergeCell ref="B202:B205"/>
     <mergeCell ref="B206:B209"/>
     <mergeCell ref="A210:I210"/>
     <mergeCell ref="B212:B214"/>
     <mergeCell ref="B215:B217"/>
     <mergeCell ref="B218:B222"/>
     <mergeCell ref="B223:B227"/>
     <mergeCell ref="B228:B232"/>
     <mergeCell ref="B233:B237"/>
     <mergeCell ref="A238:I238"/>
     <mergeCell ref="B240:B244"/>
     <mergeCell ref="B248:B249"/>
+    <mergeCell ref="B250:B254"/>
     <mergeCell ref="B258:B259"/>
     <mergeCell ref="B260:B262"/>
     <mergeCell ref="B263:B265"/>
     <mergeCell ref="A266:I266"/>
     <mergeCell ref="B268:B281"/>
     <mergeCell ref="B282:B287"/>
     <mergeCell ref="D285:D287"/>
     <mergeCell ref="B288:B301"/>
     <mergeCell ref="B302:B307"/>
     <mergeCell ref="D305:D307"/>
     <mergeCell ref="B311:B313"/>
     <mergeCell ref="A314:I314"/>
     <mergeCell ref="B316:B322"/>
     <mergeCell ref="B323:B328"/>
     <mergeCell ref="B329:B331"/>
     <mergeCell ref="B332:B339"/>
     <mergeCell ref="B340:B345"/>
     <mergeCell ref="B346:B347"/>
     <mergeCell ref="B351:B356"/>
     <mergeCell ref="B357:B364"/>
     <mergeCell ref="B365:B371"/>
     <mergeCell ref="B372:B378"/>
     <mergeCell ref="B379:B384"/>
     <mergeCell ref="B385:B386"/>
     <mergeCell ref="B387:B392"/>
     <mergeCell ref="B393:B409"/>
     <mergeCell ref="B421:B427"/>
+    <mergeCell ref="B428:B437"/>
     <mergeCell ref="B438:B445"/>
     <mergeCell ref="A446:I446"/>
     <mergeCell ref="B448:B452"/>
     <mergeCell ref="D448:D452"/>
     <mergeCell ref="A453:I453"/>
     <mergeCell ref="B455:B470"/>
     <mergeCell ref="D485:D516"/>
     <mergeCell ref="B517:B539"/>
     <mergeCell ref="A552:I552"/>
     <mergeCell ref="B559:B568"/>
     <mergeCell ref="B569:B573"/>
     <mergeCell ref="A574:I574"/>
     <mergeCell ref="B576:B580"/>
     <mergeCell ref="A581:I581"/>
     <mergeCell ref="A588:I588"/>
     <mergeCell ref="A595:I595"/>
     <mergeCell ref="B597:B599"/>
     <mergeCell ref="B600:B603"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>