--- v4 (2026-10-16)
+++ v5 (2026-11-05)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1830">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-10-16 04:48:04</t>
+    <t>Актуальность прайса на: 2026-11-05 06:03:18</t>
   </si>
   <si>
     <t>Удобрения</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>URL</t>
   </si>
@@ -2987,99 +2987,99 @@
   <si>
     <t>8613</t>
   </si>
   <si>
     <t>Bio Bloom стимулятор 1л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/bio-bloom-stimulyator/?sku=8613</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
     <t>Bio Bloom стимулятор 5л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/bio-bloom-stimulyator/?sku=8614</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>9 Delta CannaBioGen - 9 дельта 50 мл</t>
+    <t>9 Delta CannaBioGen - 9 дельта удобрение для растений 50 мл</t>
   </si>
   <si>
     <t xml:space="preserve">Delta 9 CannaBioGen - это гремучая смесь стимуляторов для растений. Один из самых уникальных и высококачественных стимуляторов для цветения! Delta 9 состоит более чем 60 макро- и микроэлементов, необходимых для очень больших урожаев. Его главное незаменимое достоинство - это набор правильных аминокислот, используемых в спортивном питании для спортсменов и бодибилдеров. </t>
   </si>
   <si>
     <t>https://greenpower.in.ua/delta-9-cannabiogen/</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>9 Delta CannaBioGen - 9 дельта 100 мл</t>
+    <t>9 Delta CannaBioGen - 9 дельта удобрение для растений 100 мл</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/delta-9-cannabiogen/?sku=2162</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>9 Delta CannaBioGen - 9 дельта 250 мл</t>
+    <t>9 Delta CannaBioGen - 9 дельта удобрение для растений 250 мл</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/delta-9-cannabiogen/?sku=2163</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>9 Delta CannaBioGen - 9 дельта 500 мл</t>
+    <t>9 Delta CannaBioGen - 9 дельта удобрение для растений 500 мл</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/delta-9-cannabiogen/?sku=2164</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>9 Delta CannaBioGen - 9 дельта 1 л</t>
+    <t>9 Delta CannaBioGen - 9 дельта удобрение для растений 1 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/delta-9-cannabiogen/?sku=2165</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>9 Delta CannaBioGen - 9 дельта  5 л</t>
+    <t>9 Delta CannaBioGen - 9 дельта удобрение для растений  5 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/delta-9-cannabiogen/?sku=2166</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/97/09/997/images/2403/2403.750x0.jpg</t>
   </si>
   <si>
     <t>10428</t>
   </si>
   <si>
     <t xml:space="preserve">Black Gold 1 литр </t>
   </si>
   <si>
     <t>Подходит для рассады,  вегетации, цветения, для плодоношения, универсальное, для комнатных, овощных культур, плодово-ягодных, тепличных, хвойных и декоративных, цветущих, в гроубоксе и теплице, а также на подоконнике.</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/blac-gold/</t>
   </si>
   <si>
     <t>10429</t>
   </si>
   <si>
     <t>Black Gold 5 литров</t>
   </si>
@@ -3549,51 +3549,51 @@
   <si>
     <t>Для цветения PK 13/14 5 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/canna-pk-1314/?sku=2208</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>Для цветения PK 13/14 10 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/canna-pk-1314/?sku=2209</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>Для цветения PK 13/14 20 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/canna-pk-1314/?sku=5076</t>
   </si>
   <si>
-    <t>https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/637/e7b26c35-4e36-41cb-ac92-60d11a9b57bb.750x0.jpg</t>
+    <t>https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/2620/2620.750x0.png</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>ЗацветайЛО 250 мл</t>
   </si>
   <si>
     <t>Этот препарат ускоряет цветение и придает плотность соцветиям. Зацветайло замедляет рост корневой системы и, тем самым, ускоряет стадию цветения.</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/zatsvetaylo/?sku=3530</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>ЗацветайЛО 0,5 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/zatsvetaylo/?sku=3529</t>
   </si>
   <si>
     <t>3528</t>
   </si>
@@ -4743,252 +4743,252 @@
   <si>
     <t>ph Down для Grow 20 л, pH ↓ Bloom</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-down/?sku=14839</t>
   </si>
   <si>
     <t>ph Down для Grow 20 л, pH ↓ универсальный</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-down/?sku=14840</t>
   </si>
   <si>
     <t>ph Down для Grow 20 л, pH ↓ Mega-стебель</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-down/?sku=14841</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
-    <t>PH UP с кремнием 50мл</t>
+    <t>PH UP 50мл</t>
   </si>
   <si>
     <t>pH Up Buffer с кремнием — усиленный регулятор pH с калием и кремнием. Помогает мягко повысить pH воды и питательного раствора, улучшить стабильность питания и создать более комфортные условия для роста растений. Подходит для гидропоники, кокоса, торфа, рассады и комнатных растений.</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=8778</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
-    <t>PH UP с кремнием 100мл</t>
+    <t>PH UP 100мл</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=8779</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>PH UP с кремнием 0,25 л</t>
+    <t>PH UP 0,25 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=190</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>PH UP с кремнием 0,5 л</t>
+    <t>PH UP 0,5 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=88</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>PH UP с кремнием 1 л</t>
+    <t>PH UP 1 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=87</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>PH UP с кремнием 5 л</t>
+    <t>PH UP 5 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=2204</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>PH UP с кремнием 10 л</t>
+    <t>PH UP 10 л</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=2205</t>
   </si>
   <si>
     <t>10319</t>
   </si>
   <si>
-    <t>PH UP с кремнием 50 мл, для Растений с кремнием</t>
+    <t>PH UP 50 мл, для Растений с кремнием</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10319</t>
   </si>
   <si>
     <t>10320</t>
   </si>
   <si>
-    <t>PH UP с кремнием 50 мл, Мега-нежный</t>
+    <t>PH UP 50 мл, Мега-нежный</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/</t>
   </si>
   <si>
     <t>10321</t>
   </si>
   <si>
-    <t>PH UP с кремнием 100 мл, для Растений с кремнием</t>
+    <t>PH UP 100 мл, для Растений с кремнием</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10321</t>
   </si>
   <si>
     <t>10322</t>
   </si>
   <si>
-    <t>PH UP с кремнием 100 мл, Мега-нежный</t>
+    <t>PH UP 100 мл, Мега-нежный</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10322</t>
   </si>
   <si>
     <t>10323</t>
   </si>
   <si>
-    <t>PH UP с кремнием 250 мл, для Растений с кремнием</t>
+    <t>PH UP 250 мл, для Растений с кремнием</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10323</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
-    <t>PH UP с кремнием 250 мл, Мега-нежный</t>
+    <t>PH UP 250 мл, Мега-нежный</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10324</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
-    <t>PH UP с кремнием 0,5 л, для Растений с кремнием</t>
+    <t>PH UP 0,5 л, для Растений с кремнием</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10325</t>
   </si>
   <si>
     <t>10326</t>
   </si>
   <si>
-    <t>PH UP с кремнием 0,5 л, Мега-нежный</t>
+    <t>PH UP 0,5 л, Мега-нежный</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10326</t>
   </si>
   <si>
     <t>10327</t>
   </si>
   <si>
-    <t>PH UP с кремнием 1 л, для Растений с кремнием</t>
+    <t>PH UP 1 л, для Растений с кремнием</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10327</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
-    <t xml:space="preserve">PH UP с кремнием 1 л, Мега-нежный </t>
+    <t xml:space="preserve">PH UP 1 л, Мега-нежный </t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10328</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
-    <t>PH UP с кремнием 5 л, для Растений с кремнием</t>
+    <t>PH UP 5 л, для Растений с кремнием</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10329</t>
   </si>
   <si>
     <t>10330</t>
   </si>
   <si>
-    <t>PH UP с кремнием 5 л, Мега-нежный</t>
+    <t>PH UP 5 л, Мега-нежный</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10330</t>
   </si>
   <si>
     <t>10331</t>
   </si>
   <si>
-    <t>PH UP с кремнием 10 л, для Растений с кремнием</t>
+    <t>PH UP 10 л, для Растений с кремнием</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10331</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
-    <t>PH UP с кремнием 10 л, Мега-нежный</t>
+    <t>PH UP 10 л, Мега-нежный</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10332</t>
   </si>
   <si>
     <t>10333</t>
   </si>
   <si>
-    <t>PH UP с кремнием 20 л, для Растений с кремнием</t>
+    <t>PH UP 20 л, для Растений с кремнием</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10333</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
-    <t>PH UP с кремнием 20 л, Мега-нежный</t>
+    <t>PH UP 20 л, Мега-нежный</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/ph-up/?sku=10334</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/443/nabor_pH.750x0.png</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>Наборы pH регуляторов 250 мл: PH UP + PH Down + PH метр</t>
   </si>
   <si>
     <t>Наборы pH регуляторов необходимы для создания оптимальных условий для Ваших растений.</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/nabor-ph-regulyatorov/</t>
   </si>
   <si>
     <t>https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/444/6.750x0.png</t>
   </si>
   <si>
     <t>607</t>
   </si>
@@ -5681,51 +5681,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56131442f3d1e8bc617b6930ccd489b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc076e7b752ec0068002f4e6b3166f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1540f25b7449968da2b1d054369b2d0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec728604adcf640de784c3d87f8eb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842caec4e728e52faef889bade2947.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a7ab6a6aeea7e013faa5955132e6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4350a58a75fcb0a571da7877430c6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b3fb999726f422958191f17a9d4f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a86ecd1fe7f1aced1f6ad30a8fd89.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a662e8515773a5fef751f7335e5d3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b3fb999726f422958191f17a9d4f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a74085ab4949925a3968028c5330.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c937d075bdd09f5abdbf689d402fbd.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d9a36087dcbec8de6ff013302dabc.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c937d075bdd09f5abdbf689d402fbd.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53401143b70f997caa086450acfc0e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857068158b0e9f4971019f4364ed799b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6df97c5af56b10c8d9a2dd5a24b3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857068158b0e9f4971019f4364ed799b.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba4d9ddbea7e7f25971440b626a92.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4dadaa468cc362af86ac0c329b8a.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4dadaa468cc362af86ac0c329b8a.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2576dc6f9fad74fcd431d122b514b.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2576dc6f9fad74fcd431d122b514b.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261081d4ed4bfb9e83c368d4ec1f47e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55245f11e018e68531846b2ea314f455.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062f06df2af3fc86de4469e16950792.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4e59070b7665102bfa28ef3bd66ca.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9474e1423d2610be506f354d045310.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d973904c3999faf2a3a853de7a19252.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e49cc3fc7da2eebfa9f02de982ad40.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16716ff7bdee3a2fbfcae2abd8ab8e.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba9e0071fb562cb916e7fda4b235ce.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8db6d6565274a099415f19cf8f42.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf50e0c0ff5982d0e4ca16ba9305ab.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba6aa0014efa3d6d07eaea656c9ae6.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3889c81ec0c2895279cfcea7f9ec332.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca91536ed26cc20e3b72264c121a97.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d573ff2ca85ba4ebece06d51c9866b.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e28e2f642dd73ad91829252daa669.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4292905242854d4661464e443c253.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77bd8df8ec4aa7eb66b879729ded1f.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890e00d23e2c820756bc341da5f6d78.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72883e2ad96657d4cb30bdb2bcee8c.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd824fa506a687644c57da70e01e4f.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16d04bb52c06c3a946660944da69ce.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5f5d48ad8c7e6c651849be13e5b56.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dad1f773b47db456b3a1ae3afb78d.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ee5473b54d6c5e1cc28ed12ae7dda.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff651dea26a657072334b3072ecf30.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2e4a60346f32d156c240e5a4e805.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e41592f66f13e03fc95f76d80347.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f666ff9290765c203e964e9957ef18.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5842abe245b826fd335123e155f9a.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85dbc3f6affbf4e256b477250c4feb.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854535fe74790904a28b611da7dabb9.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878db160dd20bdffcb21b2639b69cdb.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1143a70ad463446d192661e42e867f.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b76646c327c41fd0dc810426f64a94.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6c8ce0ad7998ca99ccbec63a65485.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073416d4218f837ee48732352ef281ec.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113f5a1833e34a10a31d11c851dc0f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532248c1632375fe0c39640a0bbae9e.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76664a2d047f72d4dd6e0622dfa15.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601935186e57837fcb07140a14ac836.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a3d605e1493f07a2774416ccc9879.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e1e20aa8df727545f2f1cee626af.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc4323da75f5035a315c46ce6b4993.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670537da2ceab710eefa783f5245c580.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3786ff16fb02694372fb9f902a2d40.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a2bd8027770fa8a39191437d0e059.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479375a9bd6ed0858ab61906d6b4475.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dd828f338e1b6a2516623d9fe9608.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a1edead5ef2c5106739efcf30d7b.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d051b478fb54bf62a053503b6e365.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56131442f3d1e8bc617b6930ccd489b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc076e7b752ec0068002f4e6b3166f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1540f25b7449968da2b1d054369b2d0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ec728604adcf640de784c3d87f8eb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842caec4e728e52faef889bade2947.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a7ab6a6aeea7e013faa5955132e6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce62716cd9b6c2ba1974b7e48b5994.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4350a58a75fcb0a571da7877430c6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b3fb999726f422958191f17a9d4f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a86ecd1fe7f1aced1f6ad30a8fd89.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a662e8515773a5fef751f7335e5d3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b3fb999726f422958191f17a9d4f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a74085ab4949925a3968028c5330.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c937d075bdd09f5abdbf689d402fbd.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d9a36087dcbec8de6ff013302dabc.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c937d075bdd09f5abdbf689d402fbd.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53401143b70f997caa086450acfc0e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857068158b0e9f4971019f4364ed799b.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c6df97c5af56b10c8d9a2dd5a24b3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857068158b0e9f4971019f4364ed799b.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba4d9ddbea7e7f25971440b626a92.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4dadaa468cc362af86ac0c329b8a.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4dadaa468cc362af86ac0c329b8a.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b78f051d5343d40334a18bdfaaad5e.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2576dc6f9fad74fcd431d122b514b.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2576dc6f9fad74fcd431d122b514b.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261081d4ed4bfb9e83c368d4ec1f47e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55245f11e018e68531846b2ea314f455.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062f06df2af3fc86de4469e16950792.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4e59070b7665102bfa28ef3bd66ca.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9474e1423d2610be506f354d045310.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d973904c3999faf2a3a853de7a19252.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e49cc3fc7da2eebfa9f02de982ad40.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16716ff7bdee3a2fbfcae2abd8ab8e.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba9e0071fb562cb916e7fda4b235ce.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e8db6d6565274a099415f19cf8f42.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf50e0c0ff5982d0e4ca16ba9305ab.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba6aa0014efa3d6d07eaea656c9ae6.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3889c81ec0c2895279cfcea7f9ec332.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca91536ed26cc20e3b72264c121a97.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d573ff2ca85ba4ebece06d51c9866b.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e28e2f642dd73ad91829252daa669.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4292905242854d4661464e443c253.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77bd8df8ec4aa7eb66b879729ded1f.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890e00d23e2c820756bc341da5f6d78.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72883e2ad96657d4cb30bdb2bcee8c.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd824fa506a687644c57da70e01e4f.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16d04bb52c06c3a946660944da69ce.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5f5d48ad8c7e6c651849be13e5b56.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dad1f773b47db456b3a1ae3afb78d.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ee5473b54d6c5e1cc28ed12ae7dda.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff651dea26a657072334b3072ecf30.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2e4a60346f32d156c240e5a4e805.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06e41592f66f13e03fc95f76d80347.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f666ff9290765c203e964e9957ef18.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5842abe245b826fd335123e155f9a.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85dbc3f6affbf4e256b477250c4feb.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854535fe74790904a28b611da7dabb9.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878db160dd20bdffcb21b2639b69cdb.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1143a70ad463446d192661e42e867f.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b76646c327c41fd0dc810426f64a94.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37708046052ec7e22930ac15e3d5f98b.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073416d4218f837ee48732352ef281ec.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113f5a1833e34a10a31d11c851dc0f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532248c1632375fe0c39640a0bbae9e.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76664a2d047f72d4dd6e0622dfa15.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601935186e57837fcb07140a14ac836.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a3d605e1493f07a2774416ccc9879.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e1e20aa8df727545f2f1cee626af.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc4323da75f5035a315c46ce6b4993.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670537da2ceab710eefa783f5245c580.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b35377dbabeadde7ded522cd137aa.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3786ff16fb02694372fb9f902a2d40.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a2bd8027770fa8a39191437d0e059.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479375a9bd6ed0858ab61906d6b4475.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dd828f338e1b6a2516623d9fe9608.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012a1edead5ef2c5106739efcf30d7b.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d051b478fb54bf62a053503b6e365.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_14437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="0"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -9083,51 +9083,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/10/1051/images/2368/2368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/polnyy-nabor-dlya-urozhaya-agronom-v-podarok/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/10/1051/images/2368/2368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/polnyy-nabor-dlya-urozhaya-agronom-v-podarok/?sku=14438" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/10/1051/images/2368/2368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/polnyy-nabor-dlya-urozhaya-agronom-v-podarok/?sku=14439" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2228" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2219" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2220" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2221" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2223" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2224" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=5078" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=13847" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=551" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=552" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=553" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=2210" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=2211" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=5077" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=105" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=106" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=107" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=13401" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=13402" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=13403" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8697" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8698" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8699" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8700" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2134/2134.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8701" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8702" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8703" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8704" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2135/2135.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8705" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8706" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8707" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8708" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8709" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8710" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8711" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10386" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10387" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10388" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10389" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10390" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10391" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10392" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10393" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=59" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=55" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=79" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=4994" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5094" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5095" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2133/2133.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5096" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2132/2132.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5097" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5098" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5099" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5100" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=66" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=65" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=56" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=85" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=4993" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5111" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5112" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5113" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2137/2137.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5114" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5115" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5116" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5117" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5118" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5119" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5120" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5121" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5122" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5123" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5124" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5125" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=787" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=788" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=571" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=573" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=574" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=575" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=576" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=577" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=578" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=579" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=580" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=581" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=582" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=4996" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=4997" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=14786" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=14787" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5127" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2139/2139.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5128" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5129" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5130" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5131" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5132" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5133" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=717" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=61" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=58" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=40" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=81" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=82" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=4995" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8713" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8714" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8715" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8716" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8717" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8718" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8719" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8720" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8721" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8722" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8723" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8724" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8725" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8726" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8727" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8728" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8729" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8730" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8731" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8732" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8733" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8734" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8735" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8736" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8737" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8738" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8739" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8740" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8741" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8742" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8743" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10394" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10395" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10396" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10397" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10398" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10399" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10400" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10401" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10402" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10403" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10404" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10405" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10406" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10407" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10408" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10409" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=474" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=475" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=476" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=477" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=478" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=779" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=480" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=481" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=482" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=3374" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=3375" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=776" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=778" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=4998" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=4999" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/07/793/images/452/Nova_B.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/07/793/images/452/Nova_B.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-bloom/?sku=661" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/07/793/images/452/Nova_B.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-bloom/?sku=662" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/07/793/images/452/Nova_B.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-bloom/?sku=663" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/92/07/792/images/363/4.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-grow/?sku=656" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/92/07/792/images/363/4.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-grow/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/92/07/792/images/363/4.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-grow/?sku=658" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/92/07/792/images/363/4.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-grow/?sku=659" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/71/10/1071/images/2599/2599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom-flora-coco-grow/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/71/10/1071/images/2599/2599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom-flora-coco-grow/?sku=14795" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/71/10/1071/images/2599/2599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom-flora-coco-grow/?sku=14796" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/08/879/images/2598/2598.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom--flora-coco-grow-/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/08/879/images/2598/2598.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom--flora-coco-grow-/?sku=3535" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/08/879/images/2598/2598.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom--flora-coco-grow-/?sku=3536" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/33/07/733/images/2384/2384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1---6---4/?sku=780" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/33/07/733/images/2384/2384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1---6---4/?sku=123" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/33/07/733/images/2384/2384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1---6---4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/33/07/733/images/2384/2384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1---6---4/?sku=2194" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/33/07/733/images/2384/2384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1---6---4/?sku=2195" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/52/10/1052/images/2388/2388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1-6-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/52/10/1052/images/2388/2388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1-6-4/?sku=14441" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/52/10/1052/images/2388/2388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1-6-4/?sku=14442" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/52/10/1052/images/2388/2388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1-6-4/?sku=14443" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/52/10/1052/images/2388/2388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1-6-4/?sku=14444" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/07/734/images/2386/2386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4---0---5-/?sku=781" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/07/734/images/2386/2386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4---0---5-/?sku=125" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/07/734/images/2386/2386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4---0---5-/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/07/734/images/2386/2386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4---0---5-/?sku=2198" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/07/734/images/2386/2386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4---0---5-/?sku=2199" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/53/10/1053/images/2376/2376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/53/10/1053/images/2376/2376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4-0-5/?sku=14446" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/53/10/1053/images/2376/2376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4-0-5/?sku=14447" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/53/10/1053/images/2376/2376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4-0-5/?sku=14448" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/53/10/1053/images/2376/2376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4-0-5/?sku=14449" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/31/07/731/images/457/Duo_Bloom.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe/?sku=675" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/31/07/731/images/457/Duo_Bloom.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/31/07/731/images/457/Duo_Bloom.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/31/07/731/images/457/Duo_Bloom.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe/?sku=2196" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/31/07/731/images/457/Duo_Bloom.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe/?sku=2197" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/58/09/958/images/2142/2142.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe-1/?sku=8458" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/58/09/958/images/2141/2141.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe-1/?sku=8459" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/58/09/958/images/2140/2140.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/58/09/958/images/2390/2390.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe-1/?sku=8461" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/58/09/958/images/2390/2390.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe-1/?sku=8462" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/07/732/images/440/Duo_G.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe/?sku=674" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/07/732/images/440/Duo_G.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/07/732/images/440/Duo_G.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/07/732/images/440/Duo_G.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe/?sku=2202" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/07/732/images/440/Duo_G.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe/?sku=2203" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/59/09/959/images/2145/2145.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe-1/?sku=8463" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/59/09/959/images/2144/2144.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe-1/?sku=8464" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/59/09/959/images/2143/2143.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/59/09/959/images/2387/2387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe-1/?sku=8466" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/59/09/959/images/2387/2387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe-1/?sku=8467" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/80/08/880/images/2593/2593.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe--bloom-ghe/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/80/08/880/images/2593/2593.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe--bloom-ghe/?sku=3538" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/80/08/880/images/2593/2593.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe--bloom-ghe/?sku=3539" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/60/09/960/images/2595/2595.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe-bloom-ghe/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/60/09/960/images/2595/2595.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe-bloom-ghe/?sku=8469" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/60/09/960/images/2595/2595.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe-bloom-ghe/?sku=8470" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10474" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10476" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10478" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10480" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10482" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10484" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10486" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10488" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10490" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10492" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10494" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10496" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10498" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/?sku=10585" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/?sku=10589" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/?sku=14791" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/?sku=14792" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/?sku=14793" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10446" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10448" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10450" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10452" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10454" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10456" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10458" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10460" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10462" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10464" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10466" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10468" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10470" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/?sku=10545" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/?sku=10547" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/?sku=14788" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/?sku=14789" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/?sku=14790" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/09/932/images/2147/2147.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest/?sku=5144" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/09/932/images/2147/2147.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest/?sku=5143" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/09/932/images/2147/2147.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/10/1054/images/2377/2377.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/10/1054/images/2377/2377.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest-1/?sku=14451" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/10/1054/images/2377/2377.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest-1/?sku=14452" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=3208" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=3209" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=3210" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=3211" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=8613" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=8614" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/?sku=2162" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/?sku=2163" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/?sku=2164" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/?sku=2165" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/?sku=2166" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/97/09/997/images/2403/2403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/blac-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/97/09/997/images/2403/2403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/blac-gold/?sku=10429" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/97/09/997/images/2403/2403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/blac-gold/?sku=10430" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3237" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3235" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3233" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3232" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3236" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3616" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3617" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/?sku=8435" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/?sku=8437" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/?sku=8438" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/?sku=8439" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/?sku=8440" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/08/866/images/720/mini_Gidroguard_100_ml.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/hydroguard-/?sku=3305" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/08/866/images/720/mini_Gidroguard_100_ml.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/hydroguard-/?sku=3304" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/08/866/images/721/mini_Gidroguard_250_ml.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/hydroguard-/?sku=3303" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/08/866/images/722/mini_Gidroguard_05_ml.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/hydroguard-/?sku=3302" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/08/866/images/723/mini_Gidroguard_1_l.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/hydroguard-/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/?sku=3280" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/?sku=3281" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/?sku=3282" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/?sku=3283" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/?sku=3284" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=4919" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3308" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3307" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3309" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3310" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3311" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3312" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=669" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=670" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=671" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=672" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=8615" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=8616" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=664" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=151" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=150" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=2208" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=2209" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=5076" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/637/e7b26c35-4e36-41cb-ac92-60d11a9b57bb.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/?sku=3530" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/637/e7b26c35-4e36-41cb-ac92-60d11a9b57bb.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/?sku=3529" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/637/e7b26c35-4e36-41cb-ac92-60d11a9b57bb.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/637/e7b26c35-4e36-41cb-ac92-60d11a9b57bb.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/?sku=3531" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/637/e7b26c35-4e36-41cb-ac92-60d11a9b57bb.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/?sku=3532" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/637/e7b26c35-4e36-41cb-ac92-60d11a9b57bb.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/?sku=3533" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/07/742/images/134/Clonex_300ml-500x500-500x500.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kloneks-gelclonex-gel/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/07/742/images/134/Clonex_300ml-500x500-500x500.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kloneks-gelclonex-gel/?sku=160" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/?sku=785" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/?sku=784" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/?sku=783" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/?sku=782" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/?sku=3391" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=3339" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10616" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10620" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10621" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10622" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10623" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10624" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10625" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10626" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10627" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10628" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10629" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10630" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10631" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10632" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10633" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/63/08/863/images/632/mikoriza_kupit.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mikoriza-sukhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/63/08/863/images/632/mikoriza_kupit.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mikoriza-sukhaya/?sku=3287" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/08/896/images/797/mini_IMG_0752.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-stimulyatorov-gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/08/896/images/797/mini_IMG_0752.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-stimulyatorov-gp/?sku=5000" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/08/896/images/797/mini_IMG_0752.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-stimulyatorov-gp/?sku=5086" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/08/896/images/797/mini_IMG_0752.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-stimulyatorov-gp/?sku=5087" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/09/966/images/2241/2241.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-feminizator-flirt-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/09/966/images/2241/2241.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-feminizator-flirt-power/?sku=8636" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/09/966/images/2241/2241.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-feminizator-flirt-power/?sku=8637" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/09/966/images/2241/2241.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-feminizator-flirt-power/?sku=8638" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/97/07/797/images/505/uvelichit_razmer_semechki.200x0.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/stimulyator-razmera-semechki/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3255" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3219" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3257" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3301" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3216" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3258" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=3372" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=3373" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=3331" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=3332" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=10412" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=10413" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=10414" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=10415" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=10416" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=10427" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=3318" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=3316" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=3315" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=3319" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=3320" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=5079" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/47/10/1047/images/2333/2333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-koren-mega-root/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/47/10/1047/images/2333/2333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-koren-mega-root/?sku=14085" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/47/10/1047/images/2333/2333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-koren-mega-root/?sku=14086" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/47/10/1047/images/2333/2333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-koren-mega-root/?sku=14087" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/47/10/1047/images/2333/2333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-koren-mega-root/?sku=14088" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=8780" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=8781" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=462" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=461" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=2200" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=2201" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=5075" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10417" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10418" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10419" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10420" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10421" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10422" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10423" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10424" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=8774" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=8775" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=178" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=177" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=2191" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=2192" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=8776" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=8777" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=188" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=78" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=77" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=2188" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=2189" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14806" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14808" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14809" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14814" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14815" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14816" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14817" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14818" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14819" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14820" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14821" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14822" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14823" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14824" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14825" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14826" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14827" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14828" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14829" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14830" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14831" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14832" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14833" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14834" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14835" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14836" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14837" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14838" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14839" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14840" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14841" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=8778" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=8779" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=190" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=88" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=2204" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=2205" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10319" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10321" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10322" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10323" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10324" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10325" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10326" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10327" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10328" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10329" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10330" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10331" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10332" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10333" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10334" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/443/nabor_pH.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/444/6.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=607" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/446/8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=613" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/442/DSCN5213_thumb.970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=614" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/443/nabor_pH.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=608" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/444/6.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=609" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/446/8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=615" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/442/DSCN5213_thumb.970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=616" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/443/nabor_pH.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=610" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/444/6.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=611" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/446/8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=617" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/442/DSCN5213_thumb.970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=618" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/09/993/images/2076/photo_5321149186651044566_y.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pastvor-dlya-khraneniya-rn-i-ovp-elektrodov-razlichnykh-proizvoditeley/?sku=9251" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/09/993/images/2076/photo_5321149186651044566_y.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pastvor-dlya-khraneniya-rn-i-ovp-elektrodov-razlichnykh-proizvoditeley/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/09/993/images/2076/photo_5321149186651044566_y.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pastvor-dlya-khraneniya-rn-i-ovp-elektrodov-razlichnykh-proizvoditeley/?sku=9253" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/09/993/images/2076/photo_5321149186651044566_y.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pastvor-dlya-khraneniya-rn-i-ovp-elektrodov-razlichnykh-proizvoditeley/?sku=9254" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/09/993/images/2076/photo_5321149186651044566_y.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pastvor-dlya-khraneniya-rn-i-ovp-elektrodov-razlichnykh-proizvoditeley/?sku=9255" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=543" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=166" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=164" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=167" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=5029" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=169" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=168" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=170" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=5030" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/44/07/744/images/455/12.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-tds-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/44/07/744/images/455/12.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-tds-metra/?sku=171" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/44/07/744/images/455/12.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-tds-metra/?sku=172" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/44/07/744/images/455/12.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-tds-metra/?sku=2046" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/44/07/744/images/455/12.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-tds-metra/?sku=5046" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/86/07/786/images/439/pH_indikator.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zhidkiy-ph-indikator-dlya-rasteniy-akvariumov-i-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/86/07/786/images/439/pH_indikator.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zhidkiy-ph-indikator-dlya-rasteniy-akvariumov-i-basseynov/?sku=3299" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/86/07/786/images/439/pH_indikator.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zhidkiy-ph-indikator-dlya-rasteniy-akvariumov-i-basseynov/?sku=10209" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/86/07/786/images/439/pH_indikator.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zhidkiy-ph-indikator-dlya-rasteniy-akvariumov-i-basseynov/?sku=10210" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/86/07/786/images/439/pH_indikator.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zhidkiy-ph-indikator-dlya-rasteniy-akvariumov-i-basseynov/?sku=14410" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/08/884/images/687/mini_Prezervativ_dlya_rasteniya.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/prezervativ-dlya-rasteniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/08/884/images/687/mini_Prezervativ_dlya_rasteniya.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/prezervativ-dlya-rasteniya/?sku=5134" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/08/884/images/687/mini_Prezervativ_dlya_rasteniya.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/prezervativ-dlya-rasteniya/?sku=3556" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/08/884/images/687/mini_Prezervativ_dlya_rasteniya.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/prezervativ-dlya-rasteniya/?sku=5135" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/08/884/images/687/mini_Prezervativ_dlya_rasteniya.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/prezervativ-dlya-rasteniya/?sku=5136" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/48/08/848/images/577/sprey.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-nim/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/48/08/848/images/710/mini_IMG_0385.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-nim/?sku=3241" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/48/08/848/images/710/mini_IMG_0385.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-nim/?sku=3231" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/48/08/848/images/710/mini_IMG_0385.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-nim/?sku=3239" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/48/08/848/images/710/mini_IMG_0385.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-nim/?sku=3240" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/95/07/795/images/2404/2404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ferrilen-ferrilen-48/?sku=668" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/95/07/795/images/2404/2404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ferrilen-ferrilen-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/95/07/795/images/2404/2404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ferrilen-ferrilen-48/?sku=3244" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/94/07/794/images/2397/2397.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sulfat-magniya/?sku=2187" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/94/07/794/images/2397/2397.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sulfat-magniya/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/94/07/794/images/2397/2397.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sulfat-magniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/94/07/794/images/2397/2397.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sulfat-magniya/?sku=666" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/10/1051/images/2368/2368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/polnyy-nabor-dlya-urozhaya-agronom-v-podarok/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/10/1051/images/2368/2368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/polnyy-nabor-dlya-urozhaya-agronom-v-podarok/?sku=14438" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/10/1051/images/2368/2368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/polnyy-nabor-dlya-urozhaya-agronom-v-podarok/?sku=14439" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2228" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2219" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2220" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2221" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2223" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=2224" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/08/834/images/2407/2407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kaltsiy-magniy/?sku=5078" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=13847" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=551" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=552" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=553" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=2210" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=2211" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/85/07/785/images/2402/2402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-kleen-sredstvo-dlya-ochishcheniya-ot-soley/?sku=5077" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=105" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=106" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=107" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=13401" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=13402" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/26/07/726/images/2393/2393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-mato/?sku=13403" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8697" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8698" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8699" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8700" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2134/2134.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8701" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8702" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8703" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8704" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2135/2135.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8705" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8706" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8707" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8708" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8709" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8710" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=8711" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10386" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10387" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10388" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10389" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10390" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10391" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10392" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/28/09/928/images/2392/2392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-bloom-0-5-4-green-power/?sku=10393" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=59" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=55" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=79" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/06/07/706/images/2385/2385.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-bloom-flora-series-0---5---4/?sku=4994" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5094" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5095" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2133/2133.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5096" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2132/2132.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5097" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5098" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5099" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/?sku=5100" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/09/927/images/2131/2131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-3-1-7-green-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=66" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=65" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=56" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=85" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=86" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/07/07/707/images/432/7.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-gro-ghe/?sku=4993" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5111" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5112" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5113" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2137/2137.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5114" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5115" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5116" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5117" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5118" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5119" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5120" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5121" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5122" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5123" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5124" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/29/09/929/images/2136/2136.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-micro-5-0-1-green-power/?sku=5125" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=787" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=788" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=571" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=573" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=574" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=575" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=576" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=577" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=578" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=579" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=580" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=581" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=582" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=4996" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=4997" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=14786" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/08/07/708/images/430/8.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-micro/?sku=14787" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5127" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2139/2139.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5128" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5129" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5130" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5131" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5132" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/30/09/930/images/2138/2138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-series-ripen-0-6-5-green-power/?sku=5133" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=717" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=61" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=58" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=40" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=81" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=82" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/09/07/709/images/431/13.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ghe-ripen-flora-series/?sku=4995" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8713" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8714" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8715" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8716" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8717" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8718" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8719" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8720" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8721" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8722" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8723" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8724" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8725" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8726" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8727" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8728" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8729" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8730" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8731" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8732" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8733" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8734" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8735" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8736" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8737" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8738" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8739" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8740" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8741" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8742" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=8743" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10394" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10395" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10396" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10397" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10398" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10399" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10400" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/2370/2370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10401" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10402" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10403" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10404" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10405" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10406" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10407" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10408" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/76/08/876/images/883/Tripak.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor-1/?sku=10409" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=474" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=475" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=476" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=477" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=478" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=779" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=480" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=481" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=482" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=3374" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=3375" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/552/Screenshot_8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=776" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=778" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=4998" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/07/779/images/550/TripakRipen.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tripack-flora-series-nabor/?sku=4999" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/07/793/images/452/Nova_B.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/07/793/images/452/Nova_B.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-bloom/?sku=661" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/07/793/images/452/Nova_B.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-bloom/?sku=662" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/07/793/images/452/Nova_B.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-bloom/?sku=663" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/92/07/792/images/363/4.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-grow/?sku=656" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/92/07/792/images/363/4.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-grow/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/92/07/792/images/363/4.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-grow/?sku=658" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/92/07/792/images/363/4.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-nova-grow/?sku=659" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/71/10/1071/images/2599/2599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom-flora-coco-grow/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/71/10/1071/images/2599/2599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom-flora-coco-grow/?sku=14795" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/71/10/1071/images/2599/2599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom-flora-coco-grow/?sku=14796" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/08/879/images/2598/2598.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom--flora-coco-grow-/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/08/879/images/2598/2598.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom--flora-coco-grow-/?sku=3535" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/79/08/879/images/2598/2598.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/coco-nabor-flora-coco-bloom--flora-coco-grow-/?sku=3536" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/33/07/733/images/2384/2384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1---6---4/?sku=780" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/33/07/733/images/2384/2384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1---6---4/?sku=123" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/33/07/733/images/2384/2384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1---6---4/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/33/07/733/images/2384/2384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1---6---4/?sku=2194" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/33/07/733/images/2384/2384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1---6---4/?sku=2195" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/52/10/1052/images/2388/2388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1-6-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/52/10/1052/images/2388/2388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1-6-4/?sku=14441" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/52/10/1052/images/2388/2388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1-6-4/?sku=14442" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/52/10/1052/images/2388/2388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1-6-4/?sku=14443" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/52/10/1052/images/2388/2388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-bloom-1-6-4/?sku=14444" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/07/734/images/2386/2386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4---0---5-/?sku=781" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/07/734/images/2386/2386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4---0---5-/?sku=125" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/07/734/images/2386/2386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4---0---5-/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/07/734/images/2386/2386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4---0---5-/?sku=2198" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/34/07/734/images/2386/2386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4---0---5-/?sku=2199" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/53/10/1053/images/2376/2376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4-0-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/53/10/1053/images/2376/2376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4-0-5/?sku=14446" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/53/10/1053/images/2376/2376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4-0-5/?sku=14447" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/53/10/1053/images/2376/2376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4-0-5/?sku=14448" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/53/10/1053/images/2376/2376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-coco-grow-4-0-5/?sku=14449" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/31/07/731/images/457/Duo_Bloom.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe/?sku=675" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/31/07/731/images/457/Duo_Bloom.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe/?sku=119" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/31/07/731/images/457/Duo_Bloom.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/31/07/731/images/457/Duo_Bloom.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe/?sku=2196" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/31/07/731/images/457/Duo_Bloom.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe/?sku=2197" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/58/09/958/images/2142/2142.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe-1/?sku=8458" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/58/09/958/images/2141/2141.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe-1/?sku=8459" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/58/09/958/images/2140/2140.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/58/09/958/images/2390/2390.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe-1/?sku=8461" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/58/09/958/images/2390/2390.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-bloom-ghe-1/?sku=8462" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/07/732/images/440/Duo_G.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe/?sku=674" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/07/732/images/440/Duo_G.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe/?sku=121" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/07/732/images/440/Duo_G.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/07/732/images/440/Duo_G.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe/?sku=2202" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/07/732/images/440/Duo_G.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe/?sku=2203" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/59/09/959/images/2145/2145.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe-1/?sku=8463" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/59/09/959/images/2144/2144.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe-1/?sku=8464" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/59/09/959/images/2143/2143.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/59/09/959/images/2387/2387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe-1/?sku=8466" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/59/09/959/images/2387/2387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-grow-hw-ghe-1/?sku=8467" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/80/08/880/images/2593/2593.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe--bloom-ghe/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/80/08/880/images/2593/2593.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe--bloom-ghe/?sku=3538" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/80/08/880/images/2593/2593.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe--bloom-ghe/?sku=3539" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/60/09/960/images/2595/2595.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe-bloom-ghe/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/60/09/960/images/2595/2595.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe-bloom-ghe/?sku=8469" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/60/09/960/images/2595/2595.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/flora-duo-nabor-grow-hw-ghe-bloom-ghe/?sku=8470" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10474" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10476" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10478" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10480" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10482" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10484" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10486" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10488" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10490" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10492" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10494" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10496" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/90/07/790/images/2401/2401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte/?sku=10498" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/?sku=10585" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/?sku=10589" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/?sku=14791" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/?sku=14792" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/05/10/1005/images/2395/2395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobrenie-dlya-tsveteniya-v-otkrytom-grunte-1/?sku=14793" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10446" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10448" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10450" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10452" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10454" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10456" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10458" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10460" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10462" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10464" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10466" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10468" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/07/784/images/2411/2411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte/?sku=10470" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/?sku=10545" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/?sku=10547" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/?sku=14788" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/?sku=14789" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/04/10/1004/images/2413/2413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/udobreniya-dlya-stadii-vegetatsii-v-otkrytom-grunte-1/?sku=14790" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/09/932/images/2147/2147.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest/?sku=5144" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/09/932/images/2147/2147.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest/?sku=5143" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/32/09/932/images/2147/2147.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/10/1054/images/2377/2377.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/10/1054/images/2377/2377.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest-1/?sku=14451" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/54/10/1054/images/2377/2377.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ripen-so2-pod-nazvaniem-kharvest-1/?sku=14452" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=3208" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=3209" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=3210" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=3211" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=8613" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/08/842/images/2381/2381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/bio-bloom-stimulyator/?sku=8614" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/?sku=2162" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/?sku=2163" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/?sku=2164" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/?sku=2165" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/27/08/827/images/2406/2406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/delta-9-cannabiogen/?sku=2166" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/97/09/997/images/2403/2403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/blac-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/97/09/997/images/2403/2403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/blac-gold/?sku=10429" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/97/09/997/images/2403/2403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/blac-gold/?sku=10430" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3237" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3235" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3233" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3232" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3236" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3616" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/49/08/849/images/2389/2389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849/?sku=3617" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/?sku=8435" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/?sku=8437" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/?sku=8438" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/?sku=8439" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/09/946/images/2394/2394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/849-1/?sku=8440" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/08/866/images/720/mini_Gidroguard_100_ml.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/hydroguard-/?sku=3305" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/08/866/images/720/mini_Gidroguard_100_ml.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/hydroguard-/?sku=3304" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/08/866/images/721/mini_Gidroguard_250_ml.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/hydroguard-/?sku=3303" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/08/866/images/722/mini_Gidroguard_05_ml.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/hydroguard-/?sku=3302" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/08/866/images/723/mini_Gidroguard_1_l.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/hydroguard-/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/?sku=3280" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/?sku=3281" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/?sku=3282" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/?sku=3283" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/61/08/861/images/802/mini_IMG_0386.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/piranha-piranya/?sku=3284" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=4919" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3308" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3307" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3309" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3310" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3311" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/67/08/867/images/804/mini_IMG_0389.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/trichomizer---trikhomayzer/?sku=3312" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=669" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=670" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=671" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=672" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=8615" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/07/796/images/630/bio_roots.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/aktivator-korneobrazovaniya-bio-roots-ghe-/?sku=8616" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=664" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=151" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=150" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=2208" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=2209" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/39/07/739/images/803/mini_IMG_0382.JPG.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/canna-pk-1314/?sku=5076" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/2620/2620.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/?sku=3530" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/2620/2620.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/?sku=3529" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/2620/2620.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/2620/2620.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/?sku=3531" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/2620/2620.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/?sku=3532" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/08/878/images/2620/2620.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zatsvetaylo/?sku=3533" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/07/742/images/134/Clonex_300ml-500x500-500x500.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kloneks-gelclonex-gel/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/42/07/742/images/134/Clonex_300ml-500x500-500x500.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kloneks-gelclonex-gel/?sku=160" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/?sku=785" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/?sku=784" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/?sku=783" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/?sku=782" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/14/08/814/images/2399/2399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kolloidnoe-serebro/?sku=3391" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=3339" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10616" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10620" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10621" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10622" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10623" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10624" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10625" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10626" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10627" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10628" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10629" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10630" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10631" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10632" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/45/07/745/images/801/mini_IMG_0384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-vega-stimulyator-rosta-dlya-vegi/?sku=10633" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/63/08/863/images/632/mikoriza_kupit.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mikoriza-sukhaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/63/08/863/images/632/mikoriza_kupit.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mikoriza-sukhaya/?sku=3287" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/08/896/images/797/mini_IMG_0752.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-stimulyatorov-gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/08/896/images/797/mini_IMG_0752.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-stimulyatorov-gp/?sku=5000" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/08/896/images/797/mini_IMG_0752.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-stimulyatorov-gp/?sku=5086" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/96/08/896/images/797/mini_IMG_0752.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-stimulyatorov-gp/?sku=5087" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/09/966/images/2241/2241.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-feminizator-flirt-power/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/09/966/images/2241/2241.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-feminizator-flirt-power/?sku=8636" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/09/966/images/2241/2241.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-feminizator-flirt-power/?sku=8637" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/66/09/966/images/2241/2241.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-feminizator-flirt-power/?sku=8638" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/97/07/797/images/505/uvelichit_razmer_semechki.200x0.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/stimulyator-razmera-semechki/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3255" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3219" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3257" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3301" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3216" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/08/846/images/691/tabletki.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/tabletki-so2/?sku=3258" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=3372" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=3373" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=3331" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=3332" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=10412" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=10413" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=10414" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=10415" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/51/08/851/images/719/mini_Fitoklon.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/fitoclon/?sku=10416" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=10427" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=3318" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=3316" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=3315" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=3319" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=3320" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/68/08/868/images/606/6-1000x1000.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ekstrakt-morskikh-vodorosley-bio-weed/?sku=5079" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/47/10/1047/images/2333/2333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-koren-mega-root/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/47/10/1047/images/2333/2333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-koren-mega-root/?sku=14085" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/47/10/1047/images/2333/2333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-koren-mega-root/?sku=14086" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/47/10/1047/images/2333/2333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-koren-mega-root/?sku=14087" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/47/10/1047/images/2333/2333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/mega-koren-mega-root/?sku=14088" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=8780" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=8781" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=462" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=461" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=2200" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=2201" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=5075" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10417" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10418" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10419" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10420" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10421" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10422" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10423" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/78/07/778/images/433/pH_down.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-1/?sku=10424" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=8774" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=8775" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=178" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=177" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=2191" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/46/07/746/images/450/pH_Down_B.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down-dlya-bloom/?sku=2192" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=8776" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=8777" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=188" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=78" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=77" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=2188" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=2189" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14806" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14808" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14809" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14814" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14815" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14816" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14817" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14818" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14819" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14820" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14821" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14822" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14823" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14824" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14825" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14826" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14827" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14828" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14829" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14830" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14831" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14832" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14833" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14834" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14835" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14836" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14837" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14838" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14839" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14840" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/18/07/718/images/438/pH_Down_G.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-down/?sku=14841" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=8778" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=8779" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=190" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=88" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=87" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=2204" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=2205" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10319" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10321" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10322" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10323" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10324" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10325" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10326" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10327" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10328" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10329" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10330" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10331" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10332" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10333" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/19/07/719/images/441/pH_Up.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ph-up/?sku=10334" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/443/nabor_pH.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/444/6.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=607" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/446/8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=613" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/442/DSCN5213_thumb.970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=614" TargetMode="External"/><Relationship Id="rId_hyperlink_1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/443/nabor_pH.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=608" TargetMode="External"/><Relationship Id="rId_hyperlink_1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/444/6.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=609" TargetMode="External"/><Relationship Id="rId_hyperlink_1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/446/8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=615" TargetMode="External"/><Relationship Id="rId_hyperlink_1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/442/DSCN5213_thumb.970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=616" TargetMode="External"/><Relationship Id="rId_hyperlink_1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/443/nabor_pH.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=610" TargetMode="External"/><Relationship Id="rId_hyperlink_1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/444/6.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=611" TargetMode="External"/><Relationship Id="rId_hyperlink_1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/446/8.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=617" TargetMode="External"/><Relationship Id="rId_hyperlink_1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/87/07/787/images/442/DSCN5213_thumb.970.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/nabor-ph-regulyatorov/?sku=618" TargetMode="External"/><Relationship Id="rId_hyperlink_1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/09/993/images/2076/photo_5321149186651044566_y.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pastvor-dlya-khraneniya-rn-i-ovp-elektrodov-razlichnykh-proizvoditeley/?sku=9251" TargetMode="External"/><Relationship Id="rId_hyperlink_1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/09/993/images/2076/photo_5321149186651044566_y.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pastvor-dlya-khraneniya-rn-i-ovp-elektrodov-razlichnykh-proizvoditeley/" TargetMode="External"/><Relationship Id="rId_hyperlink_1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/09/993/images/2076/photo_5321149186651044566_y.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pastvor-dlya-khraneniya-rn-i-ovp-elektrodov-razlichnykh-proizvoditeley/?sku=9253" TargetMode="External"/><Relationship Id="rId_hyperlink_1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/09/993/images/2076/photo_5321149186651044566_y.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pastvor-dlya-khraneniya-rn-i-ovp-elektrodov-razlichnykh-proizvoditeley/?sku=9254" TargetMode="External"/><Relationship Id="rId_hyperlink_1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/93/09/993/images/2076/photo_5321149186651044566_y.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/pastvor-dlya-khraneniya-rn-i-ovp-elektrodov-razlichnykh-proizvoditeley/?sku=9255" TargetMode="External"/><Relationship Id="rId_hyperlink_1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=543" TargetMode="External"/><Relationship Id="rId_hyperlink_1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=166" TargetMode="External"/><Relationship Id="rId_hyperlink_1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=164" TargetMode="External"/><Relationship Id="rId_hyperlink_1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=167" TargetMode="External"/><Relationship Id="rId_hyperlink_1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=5029" TargetMode="External"/><Relationship Id="rId_hyperlink_1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=169" TargetMode="External"/><Relationship Id="rId_hyperlink_1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=168" TargetMode="External"/><Relationship Id="rId_hyperlink_1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=170" TargetMode="External"/><Relationship Id="rId_hyperlink_1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/43/07/743/images/453/11.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-ph-metra/?sku=5030" TargetMode="External"/><Relationship Id="rId_hyperlink_1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/44/07/744/images/455/12.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-tds-metra/" TargetMode="External"/><Relationship Id="rId_hyperlink_1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/44/07/744/images/455/12.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-tds-metra/?sku=171" TargetMode="External"/><Relationship Id="rId_hyperlink_1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/44/07/744/images/455/12.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-tds-metra/?sku=172" TargetMode="External"/><Relationship Id="rId_hyperlink_1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/44/07/744/images/455/12.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-tds-metra/?sku=2046" TargetMode="External"/><Relationship Id="rId_hyperlink_1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/44/07/744/images/455/12.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/kalibrovochnyy-zhidkiy-rastvor-dlya-tds-metra/?sku=5046" TargetMode="External"/><Relationship Id="rId_hyperlink_1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/86/07/786/images/439/pH_indikator.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zhidkiy-ph-indikator-dlya-rasteniy-akvariumov-i-basseynov/" TargetMode="External"/><Relationship Id="rId_hyperlink_1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/86/07/786/images/439/pH_indikator.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zhidkiy-ph-indikator-dlya-rasteniy-akvariumov-i-basseynov/?sku=3299" TargetMode="External"/><Relationship Id="rId_hyperlink_1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/86/07/786/images/439/pH_indikator.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zhidkiy-ph-indikator-dlya-rasteniy-akvariumov-i-basseynov/?sku=10209" TargetMode="External"/><Relationship Id="rId_hyperlink_1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/86/07/786/images/439/pH_indikator.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zhidkiy-ph-indikator-dlya-rasteniy-akvariumov-i-basseynov/?sku=10210" TargetMode="External"/><Relationship Id="rId_hyperlink_1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/86/07/786/images/439/pH_indikator.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/zhidkiy-ph-indikator-dlya-rasteniy-akvariumov-i-basseynov/?sku=14410" TargetMode="External"/><Relationship Id="rId_hyperlink_1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/08/884/images/687/mini_Prezervativ_dlya_rasteniya.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/prezervativ-dlya-rasteniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/08/884/images/687/mini_Prezervativ_dlya_rasteniya.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/prezervativ-dlya-rasteniya/?sku=5134" TargetMode="External"/><Relationship Id="rId_hyperlink_1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/08/884/images/687/mini_Prezervativ_dlya_rasteniya.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/prezervativ-dlya-rasteniya/?sku=3556" TargetMode="External"/><Relationship Id="rId_hyperlink_1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/08/884/images/687/mini_Prezervativ_dlya_rasteniya.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/prezervativ-dlya-rasteniya/?sku=5135" TargetMode="External"/><Relationship Id="rId_hyperlink_1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/84/08/884/images/687/mini_Prezervativ_dlya_rasteniya.9702x.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/prezervativ-dlya-rasteniya/?sku=5136" TargetMode="External"/><Relationship Id="rId_hyperlink_1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/48/08/848/images/577/sprey.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-nim/" TargetMode="External"/><Relationship Id="rId_hyperlink_1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/48/08/848/images/710/mini_IMG_0385.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-nim/?sku=3241" TargetMode="External"/><Relationship Id="rId_hyperlink_1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/48/08/848/images/710/mini_IMG_0385.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-nim/?sku=3231" TargetMode="External"/><Relationship Id="rId_hyperlink_1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/48/08/848/images/710/mini_IMG_0385.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-nim/?sku=3239" TargetMode="External"/><Relationship Id="rId_hyperlink_1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/48/08/848/images/710/mini_IMG_0385.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sprey-nim/?sku=3240" TargetMode="External"/><Relationship Id="rId_hyperlink_1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/95/07/795/images/2404/2404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ferrilen-ferrilen-48/?sku=668" TargetMode="External"/><Relationship Id="rId_hyperlink_1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/95/07/795/images/2404/2404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ferrilen-ferrilen-48/" TargetMode="External"/><Relationship Id="rId_hyperlink_1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/95/07/795/images/2404/2404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/ferrilen-ferrilen-48/?sku=3244" TargetMode="External"/><Relationship Id="rId_hyperlink_1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/94/07/794/images/2397/2397.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sulfat-magniya/?sku=2187" TargetMode="External"/><Relationship Id="rId_hyperlink_1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/94/07/794/images/2397/2397.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sulfat-magniya/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/94/07/794/images/2397/2397.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sulfat-magniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/wa-data/public/shop/products/94/07/794/images/2397/2397.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenpower.in.ua/sulfat-magniya/?sku=666" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I603"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="70" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>